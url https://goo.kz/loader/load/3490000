--- v0 (2025-12-15)
+++ v1 (2026-07-26)
@@ -1,10073 +1,11132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00EE5357" w:rsidRPr="00A26D01" w:rsidRDefault="00EE5357" w:rsidP="00A26D01">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00F45004" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлодар </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>облысы Білім беру басқармасы, Павлодар қаласының Білім беру бөлімінің «Павлодар қаласының №6 мектепке дейінгі гимназиясы» КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00B91E5F" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қазақ тілі мұғалімінің </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1501">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91E5F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бос лауазымына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91E5F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тағайындауға ашық конкурс жариялайды </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006402A2">
-[...59 lines deleted...]
-      <w:r w:rsidR="00A26D01" w:rsidRPr="00A26D01">
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="009D4250" w:rsidRDefault="009D4250" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>учителя казахского языка</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мекенжайы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045341F">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қ.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045341F">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ак. Сатпаев көшесі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955956">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>241</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955956">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, телефон 8 (7812) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>676-300; эл.пош</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955956">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">та: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00555A4B">
+          <w:rPr>
+            <w:rStyle w:val="a5"/>
+            <w:sz w:val="28"/>
+            <w:szCs w:val="28"/>
+            <w:lang w:val="kk-KZ"/>
+          </w:rPr>
+          <w:t>sad6@goo.edu.kz</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="007F2521" w:rsidRPr="007F2521" w:rsidRDefault="006F64AE" w:rsidP="007F2521">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік тілде оқытылатын </w:t>
+      </w:r>
+      <w:r w:rsidR="00E266E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2521" w:rsidRPr="007F2521">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E266E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2521">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еңбекақы мөлшерімімен</w:t>
+      </w:r>
+      <w:r w:rsidR="00E266E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E266E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF" w:rsidRPr="006B32BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қазақ тілі мұғалі</w:t>
+      </w:r>
+      <w:r w:rsidR="00E266E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мдерінің </w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF" w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5799">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бос лауазымына орна</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2521">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ласуға ашық конкурс жариялайды </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00CC4101" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурс:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ҚР БҒМ 2012  жылғы 21 ақпандағы  «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік білім беру ұйымдарының педагог лауазымына орналасуға конкурс өткізу тәртібі туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» 57 бұйрығы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>негізінде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00E44D0A" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:t>Мектепке дейінгі гимназиясы қазақ  тілінде оқытады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955956">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00194DDD">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасында мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасын іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="006424F8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурс кезеңдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="006424F8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) конкурс өткізу туралы хабарландыруды жариялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="006424F8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) конкурсқа қатысуға ниет білдірген адамдардан құжаттарды қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="006424F8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үміткерлердің құжаттарының педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген Біліктілік талаптарына сәйкестігін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурстық комиссиясыны отырысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="009144D3" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурсқа қатысуға өтінімдерді беру мерзімі және қабылдау орны: білім беру ұйымдарының интернет-ресурсында және (немесе) әлеуметтік желілердің ресми аккаунттарында хабарландыру жарияланған күннен бастап 7 жұмыс күні ішінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="006424F8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бос лауазымға орналасуға құжаттар «Павлодар қаласы № 6 мектепке дейінгі гимназиясы» КМҚК Ак. Сатпаев көшесі, 241</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және электрондық пошта  арқылықабылдана</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="006424F8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00E81F1F" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Біліктілік талаптары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81F1F">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81F1F">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тиісті бейін бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі педагогикалық немесе өзге де кәсіптік білімі немесе жұмыс өтіліне талап қойылмайды немесе тиісті бейін бойынша техникалық және кәсіптік педагогикалық білімі болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Және (немесе) бар болған жағдайда біліктілігі жоғары деңгейдегі педагогикалық жұмыс өтілі үшін педагог-шебер – 5 жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      Педагог-модератор үшін кемінде 2 жыл, педагог-сарапшы үшін кемінде 3 жыл, педагог-зерттеуші кемінде 4 жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кәсіби құзыреттілікті анықтай отырып, біліктілікке қойылатын талаптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      1) "педагог" (санаты жоқ):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      оқу пәнінің, оқу-тәрбие процесінің, оқыту және бағалау әдістемесінің мазмұнын біледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      білім алушылардың психологиялық-жас ерекшеліктерін ескере отырып, оқу-тәрбие процесін жоспарлайды және ұйымдастырады,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      білім алушының жалпы мәдениетін қалыптастыруға және оны әлеуметтендіруге ықпал етеді,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      білім беру ұйымы деңгейіндегі іс-шараларға қатысады, білім алушылардың қажеттіліктерін ескере отырып, тәрбиелеу мен оқытуда жеке тәсілді жүзеге асырады</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      2) "педагог-модератор":</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      "педагог" санатының жалпы талаптарына сәйкес келеді, сонымен қатар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      оқытудың инновациялық нысандарын, әдістері мен құралдарын пайдаланады, білім беру ұйымы деңгейінде тәжірибені жинақтайды, білім беру ұйымы деңгейінде олимпиадаларға, конкурстарға, жарыстарға қатысушылар болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      3) "педагог-сарапшы":</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      "педагог-модератор" санатының жалпы талаптарына сәйкес келеді, сонымен қатар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      ұйымдастырылған оқу қызметтерін талдау дағдыларын меңгерген,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      конструктивті және тәлімгерлікті іске асырады, білім беру ұйымдары деңгейінде жекелей немеесе ұжым болып кәсіби дамыту басымдықтарын анықтайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      қала/өңір деңгейінде тәжірибені жинақтайды, білім беру ұйымы деңгейінде олимпиадаларға, конкурстарға, жарыстарға қатысушылар болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      4) "педагог-зерттеуші":</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      "педагог-сарапшы" санатының жалпы талаптарына сәйкес келеді, сонымен қатар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      сабақты зерттеу және бағалау құралдарын әзірлеу дағдыларын меңгерген,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      білім алушылардың зерттеу дағдыларын дамытуды қамтамасыз етеді,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      білім алушылардың зерттеу дағдыларын дамытуды қамтамасыз етеді,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      педагогикалық қоғамдастықта аудан, қала деңгейінде тәлімгерлікті жүзеге асырады және даму стратегиясын конструктивті анықтайды,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      облыс/республикалық маңызы бар және астаналық қалалары, Республика деңгейінде тәжірибені жинақтайды (республикалық ведомстволық бағынысты ұйымдар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      облыс/ республикалық маңызы бар және астаналық қалалары, республика деңгейінде олимпиадаларға, конкурстарға, жарыстарға қатысушылардың болуы (республикалық ведомстволық бағынысты ұйымдар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      5) "педагог-шебер":</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      "педагог-шебер" санатының жалпы талаптарына сәйкес келеді, сонымен қатар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      авторлық бағдарламалары бар болуы және республикалық оқу-әдістемелік кеңесте мақұлданған, авторлық бағдарламасы немесе оқулықтарға, оқу-әдістемелік құралдардың авторы (тең автор) бола алуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      ғылыми жобалау дағдыларын дамытуды қамтамасыз етеді,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      жетекшілік етуді іске асырады және облыс деңгейінде кәсіби бірлестіктердің желісіндамытуды жоспарлайды,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      республикалық және халықаралық конкурстар мен олимпиадалардың қатысушысы болып табылуы немесе немесе облыстық білім беру органдарының уәкілмен бекітілген республикалық және халықаралық конкурстарға қатысушыларды даярлауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRPr="00BF4053" w:rsidRDefault="006F64AE" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="188" w:firstLine="507"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0012525D">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Лауазымдық міндеттер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>мемлекеттік жалпыға міндетті білім беру стандартына сәйкес оқытылатын пәннің</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ерекшелігін</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ескере</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>отырып,</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушыларды</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оқытуды</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тәрбиелеуді</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRPr="00BF4053" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:right="204" w:firstLine="607"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім алушы мен тәрбиеленуші тұлғасының жалпы мәдениетін қалыптастыруға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әлеуметтендіруге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ықпал</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>етеді,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушылардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қабілеттерін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>анықтайды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>дамытуға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRPr="00BF4053" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="180" w:firstLine="652"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім алушыда педагогқа құрметпен қарауға тәрбиелейді, педагогтың аты мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әкесінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>аты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сыпайы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қарым-қатынас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>"учитель/мұғалім"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тікелей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қарым-қатынас арқылы қарым-қатынастың іскерлік стилі мен сөйлеу этикетін сақтауға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>үйретеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="534"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушылардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қажеттіліктерін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ескере</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>отырып,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оқытудың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тәсілдерін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тиімді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>нысандарын,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әдістері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>құралдарын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRPr="00532BBA" w:rsidRDefault="00587882" w:rsidP="00DC17E5">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="689"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>пән  бойынша  мектепке дейінгі тәрбие мен оқытудың ұйымдастырылған іс- әрекетіне</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC17E5" w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> песпективалық </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC17E5" w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жоспар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC17E5" w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  мектепке дейінгі тәрбие мен оқытудың үлгілік оқу  бағдарламасы мазмұнын меңгеру бойынша мониторинг </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC17E5" w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(  бастапқы, аралық,қорытынды</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC17E5" w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) жүргізу және</w:t>
+      </w:r>
+      <w:r w:rsidR="00532BBA" w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бақылау парағын толтыру.</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC17E5" w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00532BBA" w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRDefault="00587882" w:rsidP="00532BBA">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="200" w:firstLine="578"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бөлім бойынша жиынтық бағалауды және </w:t>
+      </w:r>
+      <w:r w:rsidR="00532BBA">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532BBA" w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бастапқы, аралық,қорытынды</w:t>
+      </w:r>
+      <w:r w:rsidR="00532BBA" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бойынша жиынтық бағалауды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қорытындысы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>талдау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRPr="00BF4053" w:rsidRDefault="00532BBA" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:firstLine="419"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұйымдастыру іс – әрекетінде №6 гимназиясының авторлық бағдарламалармен және </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>заманауи</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ақпараттық-коммуникациялық</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>технологияларды</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қолданады;</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-68"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұйымдастыру іс – әрекетінде</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882">
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қарапайым</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бағдарламалық</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>етуді</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ақпараттық-коммуникациялық</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>технологиялардың</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қосымшаларын</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пайдаланады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRPr="00BF4053" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="45"/>
+        <w:ind w:right="183" w:firstLine="472"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім алушылар мен тәрбиеленушілердің мемлекеттік жалпыға міндетті білім беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>стандартында көзделген деңгейден төмен емес тұлғалық, Жүйелік-қызметтік, пәндік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>нәтижелерге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қол</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жеткізуін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRPr="00BF4053" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="201" w:firstLine="577"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оқу бағдарламаларын, оның ішінде ерекше білім берілуіне қажеттілігі бар білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушыларға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бағдарламаларды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әзірлеуге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>орындауға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қатысады,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жоспарына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>процесінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>кестесіне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>толық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>көлемде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>іске</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>асырылуын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRPr="00BF4053" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:right="194" w:firstLine="552"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім алушылардың, тәрбиеленушілердің жеке қабілеттерін, қызығушылықтарын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бейімділіктерін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>зерделейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRPr="00BF4053" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:left="519"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>инклюзивті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жағдай</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="46"/>
+        <w:ind w:firstLine="470"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ерекше</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қажеттіліктері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қажеттіліктерін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ескере</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00532BBA">
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>отырып,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бағдарламаларын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бейімдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRDefault="00532BBA" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="46"/>
+        <w:ind w:firstLine="470"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мектепке дейінгі тәрбие мен оқытуда </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пәннің</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ерекшелігін</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ескере</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>отырып,</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>дамудағы</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ауытқуларды </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>барынша</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>еңсеруге</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>бағытталған</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>алушыларды,</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әрбиеленушілерді</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оқыту</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тәрбиелеу</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жұмысты</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00587882" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:firstLine="419"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әдістемелік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бірлестіктердің,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әдістемелік,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>кеңестердің,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>желілік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қоғамдастықтардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>отырыстарына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRPr="00BF4053" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:firstLine="419"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ата-аналарға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>консилиумдарға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қатысады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ата-аналарға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>еңес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRPr="00BF4053" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:left="519"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>кәсіби</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>құзыреттілікті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>арттырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRPr="00BF4053" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="46"/>
+        <w:ind w:right="181" w:firstLine="419"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>еңбек қауіпсіздігі және еңбекті қорғау, өртке қарсы қорғау қағидаларын сақтайды;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>процесі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>кезеңінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушылардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>өмірі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>денсаулығын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қорғауды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="46"/>
+        <w:ind w:firstLine="419"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ата-аналармен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>орнындағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>адамдармен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ынтымақтастықты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00587882" w:rsidRPr="00BF4053" w:rsidRDefault="00587882" w:rsidP="00587882">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="46"/>
+        <w:ind w:firstLine="419"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тізбесін білім беру саласындағы уәкілетті орган бекіткен құжаттарды толтырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушылар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тәрбиеленушілер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>арасында</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сыбайлас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жемқорлыққа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қарсы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00915A21" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Лауазымдық жалақының мөлшері</w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF" w:rsidRPr="00915A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қазақ тілі мұғалімінің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> еңбек өтіліне , біліміне, санатына  байланысты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="009144D3" w:rsidRDefault="006B32BF" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B32BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақ тілі мұғалімінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еңбекақысы</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4713F" w:rsidRPr="00A4713F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орта</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>арнаулы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="006B32BF">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>92000–130000</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> те</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ге (</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>біліктілік санатынсыз</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (педагог-модератор, педагог-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сарапшы</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, педагог-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>зерттеуші</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, педагог-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шебер</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="009144D3" w:rsidRDefault="006B32BF" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Қазақ тілінің мұғалімінің </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">еңбеқ </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ақысы</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4713F" w:rsidRPr="00A4713F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жоғары білім</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="006B32BF">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>– 100000–140000</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> те</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ге (</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>біліктілік санатынсыз</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (педагог-модератор, педагог-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сарапшы</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, педагог-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>зерттеуші</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, педагог-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шебер</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="009144D3" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурсқа қатысу үшін қажетті құжаттар тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) нысан бойынша қоса берілетін құжаттардың тізбесін көрсете отырып, конкурсқа қатысу туралы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) жеке басты куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) кадрларды есепке алу бойынша толтырылған жеке іс парағы (нақты тұрғылықты мекенжайы және байланыс телефондары көрсетілген – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4) педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген лауазымға қойылатын біліктілік талаптарына сәйкес білімі туралы құжаттардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5) еңбек қызметін растайтын құжаттың көшірмесі (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген нысан бойынша денсаулық жағдайы туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сихоневрологиялық ұйымнан анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аркологиялық ұйымнан анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ұ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лттық біліктілік тестілеу сертификаты (бұдан әрі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ҰБС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) немесе педагог-модератордың, педагог-сарапшының, педагог-зерттеушінің, педагог-шебердің біліктілік санатының болуы туралы куәлік (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00244DA8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қазақ тілі мұғалімінің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244DA8">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бос немесе уақытша бос лауазымына кандидаттың толтырылған бағалау парағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті беруші мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған мемлекеттік қызметті көрсету үшін қажетті деректердің (мәліметтердің) дәйексіздігі анықталған жағдайларда мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ақпаратты</w:t>
+      </w:r>
       <w:r>
-        <w:t>КГКП «</w:t>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нақтылау</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Дошкольная гимназия №6 </w:t>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">города Павлодара»  г.Павлодар, улица </w:t>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>байланыс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>Ак</w:t>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>телефондары</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. </w:t>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>және</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>Сатпае</w:t>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>электрондық</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">ва, </w:t>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мекенжайлары:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8(7182</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-        <w:t>241</w:t>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>676-300</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>электрон</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">, телефон 8 (7812) </w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">; эл.почта: </w:t>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ды пошта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:hyperlink r:id="rId5" w:history="1">
-        <w:r w:rsidR="00194DDD" w:rsidRPr="005B4A9E">
+        <w:r w:rsidRPr="002F0C36">
           <w:rPr>
-            <w:rStyle w:val="a6"/>
+            <w:rStyle w:val="a5"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>sad6@goo.edu.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00194DDD">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00896AB9" w:rsidRDefault="00896AB9" w:rsidP="008A177B">
-[...15 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="center"/>
-[...132 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...30 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...21 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...72 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sad6@goo.edu.kz)</w:t>
-[...107 lines deleted...]
-        <w:pStyle w:val="a4"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1342 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:b/>
-          <w:color w:val="000000"/>
-[...212 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F2521" w:rsidRDefault="007F2521" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...166 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F2521" w:rsidRDefault="007F2521" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F2521" w:rsidRDefault="007F2521" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...49 lines deleted...]
-      <w:r w:rsidR="00194DDD">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F2521" w:rsidRDefault="007F2521" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00FF35DB" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:before="55" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="208" w:firstLine="52"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:before="55" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="208" w:firstLine="52"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Мемлекеттік білім беру ұйымдарының бірінші басшыларыменпедагогтерін лауазымға тағайындау, лауазымнан босату </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="208"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>11-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="208"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нысан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00A53AEA" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-667"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3480"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="001A3FA4" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00A53AEA" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мемлекеттік білім беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ұйымдарының бірінші </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">басшылары мен педагогтерін </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>лауазымға тағайындау,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">лауазымнан босату </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Педагогтің бос немесе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>уақытша бос лауазымына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кандидаттың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бағалау</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>парағы ____________________________________________________________ (Т.Ә.А. (болған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жағдайда))</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9345" w:type="dxa"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="269"/>
+        <w:gridCol w:w="3386"/>
+        <w:gridCol w:w="3442"/>
+        <w:gridCol w:w="3601"/>
+        <w:gridCol w:w="285"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Растайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Балл саны</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(1-ден 20-ға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Білімдеңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Білімітуралы диплом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Техникалықжәнекәсіптік = 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Жоғарыкүндізгі = 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>жоғарысырттай / қашықтықтаноқыту = 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>жоғарыбілімтуралыүздік диплом = 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ғылыми / </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>академиялық</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Білімітуралы диплом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Магистр немесежоғарыбілімі бар маман = 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>PHD-докторы = 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Ғылымдокторы = 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Ғылым кандидаты = 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұлттық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тестілеуі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сертификат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>"Педагог" біліктіліксанатымен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Мазмұныбойынша:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>50-ден 60-қа дейін = 0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>60-тан 70-ке дейін = 2 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>70-тен 80-ге дейін = 5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>80-нен 90-ға дейін = 6 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Әдістемежәне педагогика бойынша:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>30-дан 40-қа дейін = 0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>40-тан 50-ге дейін = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>50-ден 60-қа дейін = 2 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>60-тан 70-ке дейін = 3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"Педагог-модератор" біліктіліксанатымен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Мазмұныбойынша:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>50-ден 60 балғадейін = 0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>60-тан 70 балғадейін = 3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>70-тен 80 балғадейін=6 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>80-ден 90 балғадейін=7 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Әдістемежәне педагогика бойынша:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>30-дан 40 балғадейін=0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>40-тан 50 балғадейін=2 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>50-ден 60 балғадейін=3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>60-тан 70 балғадейін=4 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"Педагог-сарапшы" біліктіліксанатымен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Мазмұныбойынша:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>50-ден 60 балғадейін=0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>60-тан 70 балғадейін=4 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>70-тен 80 балғадейін=7 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>80-нен 90 балғадейін=8 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Әдістемежәне педагогика бойынша:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>30-дан 40 балғадейін=0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>40-тан 50 балғадейін=3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>50-ден 60 балғадейін=4 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>60-тан 70 балғадейін=5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"Педагог-зерттеуші" біліктіліксанатымен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Мазмұныбойынша:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>50-ден 60 балғадейін=0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>60-тан 70 балғадейін- 5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>70-тен 80 балғадейін=8 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>80-нен 90 балғадейін=9 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Әдістемежәне педагогика бойынша:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>30-дан 40 балғадейін=0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>40 - тан 50 балғадейін=4 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>50-ден 60 балғадейін=5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>60-тан 70 балғадейін=6 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"Педагог-шебер" біліктіліксанатымен - 10 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Біліктілігі/Санаты.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Куәлік, өзге де құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 санат-1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>1 санат -2 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Жоғары санатты-3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Педагог-модератор-3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Педагог-сарапшы = 5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Педагог-зерттеуші = 7 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Педагог-шебер = 10 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Педагогикалық</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызметөтілі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еңбеккітапшасы / еңбекқызметіналмастыратынқұжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1 жылдан 3 жылғадейін = 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>3 жылдан 5 жылғадейін = 1,5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>5 жылдан 10 жылғадейін = 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>10 жылданжәнеоданартық = 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Әкімшілікжәнеәдістемелікқызметтәжірибесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еңбеккітапшасы / еңбекқызметіналмастыратынқұжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әдіскер= 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>директор орынбасары= 3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>директор = 5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Жұмысқаалғашкіріскенпедагогтарүшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Білімтуралыдипломғақосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Педагогикалық/кәсіптік практика нәтижелері</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"өтежақсы" = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"жақсы" = 0,5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Алдыңғыжұмысорнынанұсыныс хат (еңбекқызметін</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жүзегеасырукезінде)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Хат </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Оңұсынысхаттыңболуы = 3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Ұсыныс хат болмағанжағдайда – минус 3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Терісұсынысхаттыңболуы = минус 5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Кәсібижетістіктердіңкөрсеткіш</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>тері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>білімалушылардыңдипломдары, олимпиадалар мен конкурстаржеңімпаздарыныңграмоталары, ғылымижобалары;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>- мұғалімдер мен олимпиадаларжеңімпаздарыныңдипломдары, грамоталары;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>- мемлекеттік награда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">олимпиадалар мен </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>конкурстардың жүлдегерлері-0,5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ғылыми жобалар-1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>олимпиадалар мен конкурстардың жүлдегерлері-3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"Үздік педагог" конкурсының қатысушысы-1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"Үздік педагог" конкурсыныңжүлдегері – 5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>медаль "Қазақстанныңеңбексіңіргенұстазы" - 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Әдістемелік</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- авторлықжұмыстаржәнежарияланымдар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ҚР БҒМ тізбесінеенгізілгеноқулықтардыңжәне (немесе) ОӘК авторы немесетең авторы – 5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>РОӘК – 2 тізбесінеенгізілгеноқулықтардыңжәне (немесе) ОӘК авторы немесетең авторы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>БҒССҚЕК, Scopus – 3 тізбесінеенгізілгенғылыми-зерттеуқызметібойыншажарияланымныңболуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қоғамдық-педагогикалық</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- көшбасшылық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>- көптілділіктіжүзегеасыру</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тәлімгер-0,5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ӘБжетекшілігі -1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>кәсіби-педагогикалыққауымдастықкөшбасшысы – 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>2 тілдеоқыту, орыс/қазақ – 2 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Шетел/орыс, шетел/қазақ – 3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>3 тілдеоқыту (қазақ, орыс, шетел) – 5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Курстық</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дайындық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- пәндікдайындықсертификаттары;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>- цифрлықсауаттылық сертификаты,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ҚАЗТЕСТ,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">IELTS; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">TOEFL; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>DELF;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>GoetheZertifikat, "Python-да бағдарламалаунегіздері", "Microsoft-пен жұмысістеудіоқыту" бағдарламаларыбойыншаоқыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>НЗМ ПШО, "Өрлеу" курстары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>– 0,5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>курстар - 0,5 балл (әрқайсысыжеке)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Максималды балл – 83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> Мемлекеттік білім беру </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ұйымдарының бірінші </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">басшыларыменпедагогтерін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лауазымға тағайындау, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лауазымнан босату </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1997"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                 10-қосымша    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1997"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                       Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="00EA71E6" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5970"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Полилиния 9" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:381.25pt;margin-top:11.2pt;width:140.15pt;height:.1pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="2803,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd6k6xEQMAAJYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVWuO0zAQ/o/EHSz/BHXz2PSpTVerPhDS&#10;AittOYAbO02EYwfbbbqLOANH4BorIThDuRFjJ+m2XZAQolLTcWb8+ftmPNOLy23B0YYpnUsR4+DM&#10;x4iJRNJcrGL8fjHvDDDShghKuBQsxndM48vx82cXVTliocwkp0whABF6VJUxzowpR56nk4wVRJ/J&#10;kglwplIVxMBSrTyqSAXoBfdC3+95lVS0VDJhWsPbae3EY4efpiwx79JUM4N4jIGbcU/lnkv79MYX&#10;ZLRSpMzypKFB/oFFQXIBh+6hpsQQtFb5E6giT5TUMjVniSw8maZ5wpwGUBP4J2puM1IypwWSo8t9&#10;mvT/g03ebm4UymmMhxgJUkCJdl93P3bfdg/u+3338PMLGto8VaUeQfhteaOsUl1ey+SDBod35LEL&#10;DTFoWb2RFPDI2kiXm22qCrsTVKOtK8HdvgRsa1ACL4N+fzj0uxgl4AvCvquQR0bt3mStzSsmHQ7Z&#10;XGtTF5CC5dJPGxELKHZacKjlyw7yUb8Xdt2jKfg+LGjDXnho4aMKhQP//DQobIMcVuBHYf+3YOdt&#10;nAULD8BAwKqlSLKWdbIVDW2wELEd47tElVLbBC2AXJshQIAgK/EPsXD2aWy9pzlCQSucNoHCCJpg&#10;WcstibHM7BHWRFWMXS7si0Ju2EI6lzkpHRzy6OXiMAq2Q+YOWNVu2GEPgHtTG+5Qy/WgtELOc85d&#10;bbmwVLr+oOtyoyXPqXVaNlqtlhOu0IbY9nYfKwbAjsKUXAvqwDJG6KyxDcl5bUM8d7mFW9ikwN5H&#10;17+fhv5wNpgNok4U9madyJ9OO1fzSdTpzYN+d3o+nUymwWdLLYhGWU4pE5ZdO0uC6O96tZlq9RTY&#10;T5MjFUdi5+7zVKx3TMPlArS0v3Wu2xate3op6R20q5L1cIRhDkYm1T1GFQzGGOuPa6IYRvy1gMkz&#10;DKLITlK3iLr9EBbq0LM89BCRAFSMDYYLbs2JqafvulT5KoOTAldWIa9gTKS57Wc3T2pWzQKGn1PQ&#10;DGo7XQ/XLurx72T8CwAA//8DAFBLAwQUAAYACAAAACEAX4hQPtwAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMAyG70i8Q2QkbiwlGgOVplOFAIkjG0gcvcZrC41T1dlWeHrSExxtf/r9/cV6&#10;8r060ihdYAvXiwwUcR1cx42Ft+3T1R0oicgO+8Bk4ZsE1uX5WYG5Cyd+peMmNiqFsORooY1xyLWW&#10;uiWPsggDcbrtw+gxpnFstBvxlMJ9r02WrbTHjtOHFgd6aKn+2hy8hef3zr0I7SvG+Gl+HiuZ5KO2&#10;9vJiqu5BRZriHwyzflKHMjntwoGdqN7C7crcJNSCMUtQM5AtTSqzmzcr0GWh/1cofwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBd6k6xEQMAAJYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBfiFA+3AAAAAoBAAAPAAAAAAAAAAAAAAAAAGsFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m,l2802,e" filled="f" strokeweight=".14125mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1779270,0" o:connectangles="0,0"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00004D0A" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="1"/>
-        <w:jc w:val="center"/>
+        <w:ind w:left="8072" w:right="790" w:hanging="1200"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00771443">
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004D0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-    <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00004D0A" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="1"/>
-        <w:jc w:val="center"/>
+        <w:ind w:left="8072" w:right="790" w:hanging="1200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004D0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жариялаған</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00004D0A" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="8072" w:right="790" w:hanging="1200"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004D0A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004D0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орган</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="00EA71E6" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Полилиния 8" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:63pt;margin-top:16.95pt;width:475.7pt;height:.1pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgishvDgMAAJYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVWuO0zAQ/o/EHSz/BLV5NNuXNl2t+kBI&#10;C6y05QBu7DQRjh1st+mCOANH4BorIThDuRFjJ+m2XSEhRKWm48z48/fNeKaXV7uCoy1TOpcixkHX&#10;x4iJRNJcrGP8frnoDDHShghKuBQsxvdM46vJ82eXVTlmocwkp0whABF6XJUxzowpx56nk4wVRHdl&#10;yQQ4U6kKYmCp1h5VpAL0gnuh7/e9SipaKpkwreHtrHbiicNPU5aYd2mqmUE8xsDNuKdyz5V9epNL&#10;Ml4rUmZ50tAg/8CiILmAQw9QM2II2qj8CVSRJ0pqmZpuIgtPpmmeMKcB1AT+mZq7jJTMaYHk6PKQ&#10;Jv3/YJO321uFchpjKJQgBZRo/23/c/99/+C+P/YPv76ioc1TVeoxhN+Vt8oq1eWNTD5ocHgnHrvQ&#10;EINW1RtJAY9sjHS52aWqsDtBNdq5EtwfSsB2BiXwsu9HQW8ElUrAF4QDVyGPjNu9yUabV0w6HLK9&#10;0aYuIAXLpZ82IpYAkRYcavmyg3wUhP360RT8EBa0YS88tPRRhUYXQXQeFLZBNZY/GPQc4nlcr42z&#10;YOERGAhYtxRJ1rJOdqKhDRYitmN8l6hSapugJZBrMwQIEGQl/iEWzj6Prfc0RyhohfMmUBhBE6xq&#10;GSUxlpk9wpqoirHLhX1RyC1bSucyZ6WDQx69XBxHwfZTVrUbdtgD4N7UhjvUcj0qrZCLnHNXWy4s&#10;lUHgD1xutOQ5tU7LRqv1asoV2hLb3u5jxQDYSZiSG0EdWMYInTe2ITmvbYjnLrdwC5sU2Pvo+vfz&#10;yB/Nh/Nh1InC/rwT+bNZ53oxjTr9RTC4mPVm0+ks+GKpBdE4yyllwrJrZ0kQ/V2vNlOtngKHaXKi&#10;4kTswn2eivVOabhcgJb2t85126J1T68kvYd2VbIejjDMwcik+oRRBYMxxvrjhiiGEX8tYPKMgiiy&#10;k9QtootBCAt17Fkde4hIACrGBsMFt+bU1NN3U6p8ncFJgSurkNcwJtLc9rObJzWrZgHDzyloBrWd&#10;rsdrF/X4dzL5DQAA//8DAFBLAwQUAAYACAAAACEA+w6/ceAAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3KidtupPGqcCJC5IUFE4cNwmGyc0tkPstunbsz3R48yOZr/J1oNt&#10;xZH60HinIRkpEOQKXzbOaPj6fHlYgAgRXYmtd6ThTAHW+e1NhmnpT+6DjttoBJe4kKKGOsYulTIU&#10;NVkMI9+R41vle4uRZW9k2eOJy20rx0rNpMXG8YcaO3quqdhvD1bD04/9VmrxW533m2TzWr0ZNO9G&#10;6/u74XEFItIQ/8NwwWd0yJlp5w+uDKJlPZ7xlqhhMlmCuATUfD4FsWNnmoDMM3k9If8DAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAoIrIbw4DAACWBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+w6/ceAAAAAKAQAADwAAAAAAAAAAAAAAAABoBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="45" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кандидаттыңТ.А.Ә.(болғанжағдайда),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЖСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="00EA71E6" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Полилиния 7" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:63pt;margin-top:18.1pt;width:475.7pt;height:.1pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkiKBgDwMAAJYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BHXz0WyzrTZdrfqB&#10;kBZYacsBXMdpIhI72G7TBXEGjsA1VkJwhnIjxnbSbbtCQohKTceZ8fN7M57p5dW2KtGGSVUInuDg&#10;zMeIcSrSgq8S/H4x711gpDThKSkFZwm+ZwpfjZ8/u2zqEQtFLsqUSQQgXI2aOsG51vXI8xTNWUXU&#10;magZB2cmZEU0LOXKSyVpAL0qvdD3B14jZFpLQZlS8HbqnHhs8bOMUf0uyxTTqEwwcNP2Ke1zaZ7e&#10;+JKMVpLUeUFbGuQfWFSk4HDoHmpKNEFrWTyBqgoqhRKZPqOi8kSWFZRZDaAm8E/U3OWkZlYLJEfV&#10;+zSp/wdL325uJSrSBMcYcVJBiXbfdj9333cP9vtj9/DrK4pNnppajSD8rr6VRqmqbwT9oMDhHXnM&#10;QkEMWjZvRAp4ZK2Fzc02k5XZCarR1pbgfl8CttWIwsuBHwX9IVSKgi8IY1shj4y6vXSt9CsmLA7Z&#10;3CjtCpiCZdOftiIWAJFVJdTyZQ/5KAgH7tEWfB8WdGEvPLTwUYOG50F0GhR2QQ7Lj+O+RTyN63dx&#10;Biw8AAMBq44iyTvWdMtb2mAhYjrGt4mqhTIJWgC5LkOAAEFG4h9i4ezTWLenPUJCK5w2gcQImmDp&#10;ZNREG2bmCGOiJsE2F+ZFJTZsIaxLn5QODnn0lvwwCrYfs3Ju2GEOgHvjDHuo4XpQWi7mRVna2pbc&#10;UIkDP7a5UaIsUuM0bJRcLSelRBti2tt+jBgAOwqTYs1TC5Yzks5aW5OidDbElza3cAvbFJj7aPv3&#10;89Afzi5mF1EvCgezXuRPp73r+STqDeZBfD7tTyeTafDFUAuiUV6kKeOGXTdLgujverWdam4K7KfJ&#10;kYojsXP7eSrWO6ZhcwFaul+X665FXU8vRXoP7SqFG44wzMHIhfyEUQODMcHq45pIhlH5msPkGQZR&#10;ZCapXUTncQgLeehZHnoIpwCVYI3hghtzot30XdeyWOVwUmDLysU1jImsMP1s54lj1S5g+FkF7aA2&#10;0/VwbaMe/07GvwEAAP//AwBQSwMEFAAGAAgAAAAhAHpnBNXfAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyo3VClVYhTARIXJKhaOHDcJhsnNF6H2G3Tv8c5wXFmR7Nv8vVo&#10;O3GiwbeONcxnCgRx6aqWjYbPj5e7FQgfkCvsHJOGC3lYF9dXOWaVO/OWTrtgRCxhn6GGJoQ+k9KX&#10;DVn0M9cTx1vtBoshysHIasBzLLedTJRKpcWW44cGe3puqDzsjlbD07f9Umr1U18Om/nmtX4zaN6N&#10;1rc34+MDiEBj+AvDhB/RoYhMe3fkyosu6iSNW4KG+zQBMQXUcrkAsZ+cBcgil/8nFL8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAJIigYA8DAACWBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAemcE1d8AAAAKAQAADwAAAAAAAAAAAAAAAABpBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="45" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(лауазымы,жұмыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="00EA71E6" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Полилиния 6" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:63pt;margin-top:18.1pt;width:475.7pt;height:.1pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBou6thDwMAAJYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BHXz0WyzrTZdrfqB&#10;kBZYacsB3NhpIhw72G7TBXEGjsA1VkJwhnIjxk7SbbtCQohKTceZ8fN7M57p5dW25GjDlC6kSHBw&#10;5mPERCppIVYJfr+Y9y4w0oYISrgULMH3TOOr8fNnl3U1YqHMJadMIQARelRXCc6NqUaep9OclUSf&#10;yYoJcGZSlcTAUq08qkgN6CX3Qt8feLVUtFIyZVrD22njxGOHn2UsNe+yTDODeIKBm3FP5Z5L+/TG&#10;l2S0UqTKi7SlQf6BRUkKAYfuoabEELRWxROoskiV1DIzZ6ksPZllRcqcBlAT+Cdq7nJSMacFkqOr&#10;fZr0/4NN325uFSpoggcYCVJCiXbfdj9333cP7vtj9/DrKxrYPNWVHkH4XXWrrFJd3cj0gwaHd+Sx&#10;Cw0xaFm/kRTwyNpIl5ttpkq7E1SjrSvB/b4EbGtQCi8HfhT0h1CpFHxBGLsKeWTU7U3X2rxi0uGQ&#10;zY02TQEpWC79tBWxAIis5FDLlz3koyAcNI+24PuwoAt74aGFj2o0PA+i06CwC2qw/DjuO8TTuH4X&#10;Z8HCAzAQsOookrxjnW5FSxssRGzH+C5RldQ2QQsg12UIECDISvxDLJx9GtvsaY9Q0AqnTaAwgiZY&#10;NjIqYiwze4Q1UZ1glwv7opQbtpDOZU5KB4c8erk4jILtx6waN+ywB8C9aQx3qOV6UFoh5wXnrrZc&#10;WCpx4McuN1ryglqnZaPVajnhCm2IbW/3sWIA7ChMybWgDixnhM5a25CCNzbEc5dbuIVtCux9dP37&#10;eegPZxezi6gXhYNZL/Kn0971fBL1BvMgPp/2p5PJNPhiqQXRKC8oZcKy62ZJEP1dr7ZTrZkC+2ly&#10;pOJI7Nx9nor1jmm4XICW7rfJddeiTU8vJb2HdlWyGY4wzMHIpfqEUQ2DMcH645oohhF/LWDyDIMo&#10;spPULaLzOISFOvQsDz1EpACVYIPhgltzYprpu65UscrhpMCVVchrGBNZYfvZzZOGVbuA4ecUtIPa&#10;TtfDtYt6/DsZ/wYAAP//AwBQSwMEFAAGAAgAAAAhAHpnBNXfAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyo3VClVYhTARIXJKhaOHDcJhsnNF6H2G3Tv8c5wXFmR7Nv8vVo&#10;O3GiwbeONcxnCgRx6aqWjYbPj5e7FQgfkCvsHJOGC3lYF9dXOWaVO/OWTrtgRCxhn6GGJoQ+k9KX&#10;DVn0M9cTx1vtBoshysHIasBzLLedTJRKpcWW44cGe3puqDzsjlbD07f9Umr1U18Om/nmtX4zaN6N&#10;1rc34+MDiEBj+AvDhB/RoYhMe3fkyosu6iSNW4KG+zQBMQXUcrkAsZ+cBcgil/8nFL8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAaLurYQ8DAACWBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAemcE1d8AAAAKAQAADwAAAAAAAAAAAAAAAABpBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="00EA71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Полилиния 5" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:63pt;margin-top:36.5pt;width:475.7pt;height:.1pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC87rZiDwMAAJYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BLX5aNpuq01Xq34g&#10;pAVW2nIA13GaiMQOttt0QZyBI3CNlRCcodyIsZ10266QEKJS03Fm/PzejGd6ebUrC7RlUuWCxzjo&#10;+hgxTkWS83WM3y8XnQuMlCY8IYXgLMb3TOGryfNnl3U1ZqHIRJEwiQCEq3FdxTjTuhp7nqIZK4nq&#10;iopxcKZClkTDUq69RJIa0MvCC31/4NVCJpUUlCkFb2fOiScWP00Z1e/SVDGNihgDN22f0j5X5ulN&#10;Lsl4LUmV5bShQf6BRUlyDoceoGZEE7SR+ROoMqdSKJHqLhWlJ9I0p8xqADWBf6bmLiMVs1ogOao6&#10;pEn9P1j6dnsrUZ7EuI8RJyWUaP9t/3P/ff9gvz/2D7++or7JU12pMYTfVbfSKFXVjaAfFDi8E49Z&#10;KIhBq/qNSACPbLSwudmlsjQ7QTXa2RLcH0rAdhpReDnwo6A3gkpR8AXh0FbII+N2L90o/YoJi0O2&#10;N0q7AiZg2fQnjYglQKRlAbV82UE+CsKBezQFP4QFbdgLDy19VKNRP4jOg8I2yGH5w2HPIp7H9do4&#10;AxYegYGAdUuRZC1ruuMNbbAQMR3j20RVQpkELYFcmyFAgCAj8Q+xcPZ5rNvTHCGhFc6bQGIETbBy&#10;MiqiDTNzhDFRHWObC/OiFFu2FNalz0oHhzx6C34cBdtPWTk37DAHwL1xhj3UcD0qLReLvChsbQtu&#10;qAwDf2hzo0SRJ8Zp2Ci5Xk0LibbEtLf9GDEAdhImxYYnFixjJJk3tiZ54WyIL2xu4RY2KTD30fbv&#10;55E/ml/ML6JOFA7mncifzTrXi2nUGSyCYX/Wm02ns+CLoRZE4yxPEsYNu3aWBNHf9Woz1dwUOEyT&#10;ExUnYhf281Ssd0rD5gK0tL8u122Lup5eieQe2lUKNxxhmIORCfkJoxoGY4zVxw2RDKPiNYfJMwqi&#10;yExSu4j6wxAW8tizOvYQTgEqxhrDBTfmVLvpu6lkvs7gpMCWlYtrGBNpbvrZzhPHqlnA8LMKmkFt&#10;puvx2kY9/p1MfgMAAP//AwBQSwMEFAAGAAgAAAAhAP64V5zfAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwzAMhe9I/IfISNxYsoLWqTSdAIkLEkwMDhy91k3LmqQ02db9+7mncbKe/fT8vXw1&#10;2k4caAitdxrmMwWCXOmr1hkN31+vd0sQIaKrsPOONJwowKq4vsoxq/zRfdJhE43gEBcy1NDE2GdS&#10;hrIhi2Hme3J8q/1gMbIcjKwGPHK47WSi1EJabB1/aLCnl4bK3WZvNTz/2h+lln/1abeer9/qd4Pm&#10;w2h9ezM+PYKINMaLGSZ8RoeCmbZ+76ogOtbJgrtEDek9z8mg0vQBxHbaJCCLXP6vUJwBAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAvO62Yg8DAACWBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/rhXnN8AAAAKAQAADwAAAAAAAAAAAAAAAABpBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="45" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Нақтытұратынжері,тіркелгенмекенжайы,байланыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00771443">
+          <w:sz w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="95"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00C03343" w:rsidP="008A177B">
+          <w:sz w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="120" w:right="201" w:firstLine="670"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Менібос/уақытшабослауазымғаорналасуғаарналғанконкурсқажіберуіңізді сұраймын (керегінің астын сызу керек)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="00EA71E6" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA71E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Полилиния 4" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:63pt;margin-top:15.85pt;width:475.7pt;height:.1pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDw3b1jEgMAAJYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BHXz0WyzrTZdrfqB&#10;kBZYacsBXNtpIhI72G7TBXEGjsA1VkJwhnIjxk7SbbtCQohKTceZ8fN7M57p5dW2LNCGK51LkeDg&#10;zMeICypZLlYJfr+Y9y4w0oYIRgopeILvucZX4+fPLutqxEOZyYJxhQBE6FFdJTgzphp5nqYZL4k+&#10;kxUX4EylKomBpVp5TJEa0MvCC31/4NVSsUpJyrWGt9PGiccOP005Ne/SVHODigQDN+Oeyj2X9umN&#10;L8lopUiV5bSlQf6BRUlyAYfuoabEELRW+ROoMqdKapmaMypLT6ZpTrnTAGoC/0TNXUYq7rRAcnS1&#10;T5P+f7D07eZWoZwlOMJIkBJKtPu2+7n7vntw3x+7h19fUWTzVFd6BOF31a2ySnV1I+kHDQ7vyGMX&#10;GmLQsn4jGeCRtZEuN9tUlXYnqEZbV4L7fQn41iAKLwd+FPSHUCkKviCMXYU8Mur20rU2r7h0OGRz&#10;o01TQAaWSz9rRSwAIi0LqOXLHvJREA6aR1vwfVjQhb3w0MJHNRqeB04tlHIfFHZBDZYfx32HeArW&#10;7+IsWHgABgJWHUWSdazpVrS0wULEdozvElVJbRO0AHJdhgABgqzEP8TC2aexzZ72CAWtcNoECiNo&#10;gmUjoyLGMrNHWBPVCXa5sC9KueEL6VzmpHRwyKO3EIdRsP2YVeOGHfYAuDeN4Q61XA9KK+Q8LwpX&#10;20JYKnHgxy43WhY5s07LRqvVclIotCG2vd3HigGwozAl14I5sIwTNmttQ/KisSG+cLmFW9imwN5H&#10;17+fh/5wdjG7iHpROJj1In867V3PJ1FvMA/i82l/OplMgy+WWhCNspwxLiy7bpYE0d/1ajvVmimw&#10;nyZHKo7Ezt3nqVjvmIbLBWjpfptcdy3a9PRSsntoVyWb4QjDHIxMqk8Y1TAYE6w/roniGBWvBUye&#10;YRBFdpK6RXQeh7BQh57loYcIClAJNhguuDUnppm+60rlqwxOClxZhbyGMZHmtp/dPGlYtQsYfk5B&#10;O6jtdD1cu6jHv5PxbwAAAP//AwBQSwMEFAAGAAgAAAAhAFrtkPvfAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonYKaEuJUgMQFCSoKB47bZOOExusQu2369zgnepzZ0eyb&#10;fDXaThxo8K1jDclMgSAuXdWy0fD1+XKzBOEDcoWdY9JwIg+r4vIix6xyR/6gwyYYEUvYZ6ihCaHP&#10;pPRlQxb9zPXE8Va7wWKIcjCyGvAYy20n50otpMWW44cGe3puqNxt9lbD04/9Vmr5W59262T9Wr8Z&#10;NO9G6+ur8fEBRKAx/Idhwo/oUESmrdtz5UUX9XwRtwQNt0kKYgqoNL0DsZ2ce5BFLs8nFH8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8N29YxIDAACWBgAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWu2Q+98AAAAKAQAADwAAAAAAAAAAAAAAAABs&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHgGAAAAAA==&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="45" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="539" w:right="949"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>білімберуұйымдарыныңатауы,мекенжайы(облыс,аудан,қала/ауыл) Қазіргі уақытта жұмыс істеймін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="00EA71E6" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00EA71E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
-          <v:group id="Группа 14" o:spid="_x0000_s1039" style="width:140.15pt;height:.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2803,8">
-            <v:line id="Line 6" o:spid="_x0000_s1040" style="position:absolute;visibility:visible" from="0,4" to="2803,4" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAPDUMD8IAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWsCMRC9C/0PYQq9abaCVlejqFXw&#10;ULBV0euwme6ubiZLEt3tv28KBW/zeJ8znbemEndyvrSs4LWXgCDOrC45V3A8bLojED4ga6wsk4If&#10;8jCfPXWmmGrb8Bfd9yEXMYR9igqKEOpUSp8VZND3bE0cuW/rDIYIXS61wyaGm0r2k2QoDZYcGwqs&#10;aVVQdt3fjIL2w55Gy7pqBuOm3L6fL279uXtT6uW5XUxABGrDQ/zv3uo4fwB/v8QD5OwXAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEAPDUMD8IAAADbAAAADwAAAAAAAAAAAAAA&#10;AAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJADAAAAAA==&#10;" strokeweight=".14125mm"/>
+          <v:group id="Группа 2" o:spid="_x0000_s1026" style="width:475.7pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9514,12">
+            <v:line id="Line 3" o:spid="_x0000_s1027" style="position:absolute;visibility:visible" from="0,6" to="9513,6" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAlKlZ+sEAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9C/6HZYTezK4WpUQ3QQst&#10;tTdtoTkO2TEJZmdjdmvSf98tFLzN433ONh9tK27U+8axhkWiQBCXzjRcafj8eJk/gfAB2WDrmDT8&#10;kIc8m062mBo38JFup1CJGMI+RQ11CF0qpS9rsugT1xFH7ux6iyHCvpKmxyGG21YulVpLiw3Hhho7&#10;eq6pvJy+rYZzcf0KxapQh3eSbnzcezW8llo/zMbdBkSgMdzF/+43E+cv4e+XeIDMfgEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;Y29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQCUqVn6wQAAANsAAAAPAAAAAAAAAAAAAAAA&#10;AKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAjwMAAAAA&#10;" strokeweight=".19742mm"/>
             <w10:wrap type="none"/>
             <w10:anchorlock/>
           </v:group>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00C03343" w:rsidP="008A177B">
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...39 lines deleted...]
-        <w:t>(фамилия,имя,отчество (при его наличии))</w:t>
+        <w:spacing w:before="48" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="539" w:right="1873"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лауазымы,ұйымныңатауы,мекен-жайы(облыс,аудан,қала/ауыл) Өзім туралы мынадай мәліметтерді хабарлаймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="20" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білімі:жоғарынемесежоғарыоқуорнынан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кейінгі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="125" w:type="dxa"/>
+        <w:tblW w:w="10086" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="306"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="3424"/>
+        <w:gridCol w:w="2169"/>
+        <w:gridCol w:w="4493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidTr="00CC4C81">
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidTr="006716CC">
         <w:trPr>
-          <w:trHeight w:val="265"/>
+          <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="306" w:type="dxa"/>
+            <w:tcW w:w="3424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00771443">
-[...5 lines deleted...]
-              <w:t>№</w:t>
+            <w:r w:rsidRPr="00097EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Оқуорнының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2169" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="39"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00771443">
+            <w:r w:rsidRPr="00097EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097EC8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Критерии</w:t>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="4493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00771443">
+            <w:r w:rsidRPr="00097EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Дипломбойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097EC8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
-[...33 lines deleted...]
-              <w:t>Кол-вобаллов (от 1 до 20)</w:t>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidTr="00CC4C81">
-[...6346 lines deleted...]
-      <w:tr w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidTr="001B6D6C">
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidTr="006716CC">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4275" w:type="dxa"/>
-[...118 lines deleted...]
-            <w:tcW w:w="4275" w:type="dxa"/>
+            <w:tcW w:w="3424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="2169" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="39"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3192" w:type="dxa"/>
+            <w:tcW w:w="4493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10703"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="25" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Біліктіліксанатыныңболуы(берген(растаған)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>күні):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10609"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="45" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Педагогикалықжұмыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өтілі:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10697"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="45" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Келесіжұмыснәтижелерім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бар:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00C03343" w:rsidP="008A177B">
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:r>
+        <w:spacing w:before="88" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="120" w:right="201" w:firstLine="419"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Наградалары,атақтары,дәрежесі,ғылымидәрежесі,ғылымиатағы,сондай-ақ қосымша мәліметтері (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="00EA71E6" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EA71E6">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="Полилиния 25" o:spid="_x0000_s1029" style="position:absolute;margin-left:42pt;margin-top:18.1pt;width:489.65pt;height:.1pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9793,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTIPtOEAMAAJUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVWuO0zAQ/o/EHSz/BHXzaPrUpqtVHwhp&#10;gZW2HMBNnCYisYPtNl0QZ+AIXGMlBGcoN2I8SbptV0gIESnp2DP+5psZz/TyalfkZMuVzqQIqXfh&#10;UsJFJONMrEP6frnoDCnRhomY5VLwkN5zTa8mz59dVuWY+zKVecwVARChx1UZ0tSYcuw4Okp5wfSF&#10;LLkAZSJVwQws1dqJFasAvcgd33X7TiVVXCoZca1hd1Yr6QTxk4RH5l2SaG5IHlLgZvCr8LuyX2dy&#10;ycZrxco0ixoa7B9YFCwT4PQANWOGkY3KnkAVWaSklom5iGThyCTJIo4xQDSeexbNXcpKjrFAcnR5&#10;SJP+f7DR2+2tIlkcUr9HiWAF1Gj/bf9z/33/gO+P/cOvrwSUkKmq1GM4cFfeKhurLm9k9EGDwjnR&#10;2IUGG7Kq3sgYANnGSMzOLlGFPQlxkx0W4f5QBL4zJILNvu8Nez0gE4HO8wdYI4eN27PRRptXXCIO&#10;295oU5cwBgkLEDdRLKHcSZFDNV92iEuGAb5NwQ9GXmv0wiFLl1RkNBh1z4381giRPLff7Vq8c7Nu&#10;a2ax/CMsYL9u+bG0pRztRMMZJMJsw7iYpVJqm50lcGvTAwhgZOP7gy34PretzzQuFHTCeQ8oSqAH&#10;VnUYJTOWmXVhRVKFFFNhNwq55UuJKnNWN3DyqM3FsRUeP2ZVq+GEdQCXphbQqeV6VFchF1meY2Fz&#10;YakMPHeAudEyz2KrtGy0Wq+muSJbZrsbHxsMgJ2YKbkRMYKlnMXzRjYsy2sZ7HPMLVzBJgX2MmL7&#10;fh65o/lwPgw6gd+fdwJ3NutcL6ZBp7/wBr1ZdzadzrwvlpoXjNMsjrmw7NpR4gV/16rNUKuHwGGY&#10;nERxEuwCn6fBOqc0MBcQS/tb57rtz7qhVzK+h15Vsp6NMMtBSKX6REkFczGk+uOGKU5J/lrA4Bl5&#10;Adx8YnAR9AY+LNSxZnWsYSICqJAaChfcilNTD99NqbJ1Cp48LKuQ1zAjksw2Mw6TmlWzgNmHETRz&#10;2g7X4zVaPf6bTH4DAAD//wMAUEsDBBQABgAIAAAAIQCH3zBl3QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcELVpqigKcSoEQuIIKRI9buMliRqv09htwt/jnOA4O6uZN8V2&#10;tr240Og7xxoeVgoEce1Mx42Gz93rfQbCB2SDvWPS8EMetuX1VYG5cRN/0KUKjYgh7HPU0IYw5FL6&#10;uiWLfuUG4uh9u9FiiHJspBlxiuG2l2ulUmmx49jQ4kDPLdXH6mw1KMKv+u40zS/HZnqv/N6dsre9&#10;1rc389MjiEBz+HuGBT+iQxmZDu7MxoteQ7aJU4KGJF2DWHyVJgmIw3LZgCwL+X9B+QsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDTIPtOEAMAAJUGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCH3zBl3QAAAAkBAAAPAAAAAAAAAAAAAAAAAGoFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m,l9793,e" filled="f" strokeweight=".19742mm">
-            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6218555,0" o:connectangles="0,0"/>
+          <v:shape id="Полилиния 1" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:63pt;margin-top:15.9pt;width:503.65pt;height:.1pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="10073,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIzzNeEQMAAJoGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BLX5bLuttl2t+oGQ&#10;FlhpywFcx2kiEjvYbtMFcQaOwDVWQnCGciPGdtJtu0JCiEpNx5nx83sznunl1a4s0JZJlQs+xkHX&#10;x4hxKpKcr8f4/XLRucBIacITUgjOxvieKXw1ef7ssq5GLBSZKBImEYBwNaqrMc60rkaep2jGSqK6&#10;omIcnKmQJdGwlGsvkaQG9LLwQt/ve7WQSSUFZUrB25lz4onFT1NG9bs0VUyjYoyBm7ZPaZ8r8/Qm&#10;l2S0lqTKctrQIP/AoiQ5h0MPUDOiCdrI/AlUmVMplEh1l4rSE2maU2Y1gJrAP1Nzl5GKWS2QHFUd&#10;0qT+Hyx9u72VKE+gdhhxUkKJ9t/2P/ff9w/2+2P/8OsrCkye6kqNIPyuupVGqapuBP2gwOGdeMxC&#10;QQxa1W9EAnhko4XNzS6VpdkJqtHOluD+UAK204jCy3407Ee9HkYUfEE4sBXyyKjdSzdKv2LC4pDt&#10;jdKugAlYNv1JI2IJxU7LAmr5soN8FIR992gKfggD1S7shYeWPqpR4PuD6DwqbKMcWBBFkYU8j4va&#10;OIMWHqOBhHVLkmQtb7rjDXGwEDE949tUVUKZFC2BXpsjQIAgI/IPsXD4eazb0xwhoRnO20BiBG2w&#10;cjoqog0zc4QxUQ0VsNkwb0qxZUthffqsenDKo7fgx1Fu/zEv54ct5gi4O86wxxq2R+XlYpEXha1v&#10;wQ2ZQeAPbHaUKPLEOA0dJderaSHRlpgWtx8jB8BOwqTY8MSCZYwk88bWJC+cDfGFzS7cxCYJ5k7a&#10;Hv489Ifzi/lF3InD/rwT+7NZ53oxjTv9RTDozaLZdDoLvhhqQTzK8iRh3LBr50kQ/12/NpPNTYLD&#10;RDlRcSJ2YT9PxXqnNGwuQEv763Ldtqnr65VI7qFlpXADEgY6GJmQnzCqYTiOsfq4IZJhVLzmMH2G&#10;QRybaWoXcW8QwkIee1bHHsIpQI2xxnDFjTnVbgJvKpmvMzgpsGXl4hpGRZqbnrYzxbFqFjAArYJm&#10;WJsJe7y2UY9/KZPfAAAA//8DAFBLAwQUAAYACAAAACEATjepsN4AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPS0sDQRCE74L/YWjBm5l9QJB1Z4MEFQRRjMHzZKezszivzEw2q7/ezkmP1V1UfdWu&#10;ZmvYhDGN3gkoFwUwdL1XoxsEbD8eb26BpSydksY7FPCNCVbd5UUrG+VP7h2nTR4YhbjUSAE659Bw&#10;nnqNVqaFD+jot/fRykwyDlxFeaJwa3hVFEtu5eioQcuAa4391+ZoqeQ1Bv3zdng+fIan7cjN/uFl&#10;PQlxfTXf3wHLOOc/M5zxCR06Ytr5o1OJGdLVkrZkAXVJE86Gsq5rYDu6VAXwruX/J3S/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMjPM14RAwAAmgYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE43qbDeAAAACgEAAA8AAAAAAAAAAAAAAAAAawUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l10073,e" filled="f" strokeweight=".19742mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6396355,0" o:connectangles="0,0"/>
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="001E17A3">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...52 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...79 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00460AA6" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00526689" w:rsidRPr="006F64AE" w:rsidRDefault="00526689">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00526689" w:rsidRPr="006F64AE" w:rsidSect="0095185E">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="426" w:right="740" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...348 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:useFELayout/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BC2F25"/>
-[...80 lines deleted...]
-    <w:rsid w:val="00FC1619"/>
+    <w:rsidRoot w:val="006F64AE"/>
+    <w:rsid w:val="00057EBC"/>
+    <w:rsid w:val="00084267"/>
+    <w:rsid w:val="0012525D"/>
+    <w:rsid w:val="001A3FA4"/>
+    <w:rsid w:val="001E1501"/>
+    <w:rsid w:val="00261B30"/>
+    <w:rsid w:val="002F381A"/>
+    <w:rsid w:val="00386F50"/>
+    <w:rsid w:val="00424C22"/>
+    <w:rsid w:val="0045341F"/>
+    <w:rsid w:val="004C38B0"/>
+    <w:rsid w:val="00526689"/>
+    <w:rsid w:val="00532B79"/>
+    <w:rsid w:val="00532BBA"/>
+    <w:rsid w:val="00570FA3"/>
+    <w:rsid w:val="00587882"/>
+    <w:rsid w:val="005B5F26"/>
+    <w:rsid w:val="005E1667"/>
+    <w:rsid w:val="005F69F6"/>
+    <w:rsid w:val="00665C8D"/>
+    <w:rsid w:val="006A500B"/>
+    <w:rsid w:val="006B32BF"/>
+    <w:rsid w:val="006F64AE"/>
+    <w:rsid w:val="007A29B0"/>
+    <w:rsid w:val="007B15E0"/>
+    <w:rsid w:val="007F2521"/>
+    <w:rsid w:val="008950FB"/>
+    <w:rsid w:val="008A0191"/>
+    <w:rsid w:val="008B5BEF"/>
+    <w:rsid w:val="00915A21"/>
+    <w:rsid w:val="00973367"/>
+    <w:rsid w:val="009D4250"/>
+    <w:rsid w:val="00A01351"/>
+    <w:rsid w:val="00A4701E"/>
+    <w:rsid w:val="00A4713F"/>
+    <w:rsid w:val="00AD5EF1"/>
+    <w:rsid w:val="00B000EF"/>
+    <w:rsid w:val="00BA2E70"/>
+    <w:rsid w:val="00C06AAF"/>
+    <w:rsid w:val="00C84504"/>
+    <w:rsid w:val="00CC0AB0"/>
+    <w:rsid w:val="00D04BD2"/>
+    <w:rsid w:val="00D179A8"/>
+    <w:rsid w:val="00DC17E5"/>
+    <w:rsid w:val="00DE3D1C"/>
+    <w:rsid w:val="00E1364A"/>
+    <w:rsid w:val="00E206D5"/>
+    <w:rsid w:val="00E266E7"/>
+    <w:rsid w:val="00E837D5"/>
+    <w:rsid w:val="00E95940"/>
+    <w:rsid w:val="00EA71E6"/>
+    <w:rsid w:val="00EC078F"/>
+    <w:rsid w:val="00EC07FC"/>
+    <w:rsid w:val="00EE578D"/>
+    <w:rsid w:val="00F278E6"/>
+    <w:rsid w:val="00F66E15"/>
+    <w:rsid w:val="00FA2DD0"/>
+    <w:rsid w:val="00FB1E3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="28674"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
@@ -10163,665 +11222,281 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE5357"/>
+    <w:rsid w:val="00E206D5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC17E5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="20"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00DC17E5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="1176"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...29 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE5357"/>
+    <w:rsid w:val="006F64AE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5">
+  <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE5357"/>
+    <w:rsid w:val="006F64AE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a6">
+  <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE5357"/>
+    <w:rsid w:val="006F64AE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle11">
     <w:name w:val="Font Style11"/>
-    <w:rsid w:val="00EE5357"/>
+    <w:rsid w:val="006F64AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00F94BEA"/>
+    <w:rsid w:val="006F64AE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00194DDD"/>
+    <w:rsid w:val="00587882"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="120"/>
+      <w:ind w:left="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00194DDD"/>
+    <w:rsid w:val="00587882"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-[...1 lines deleted...]
-    <w:basedOn w:val="a"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
     <w:uiPriority w:val="1"/>
-    <w:qFormat/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00DC17E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal1">
-[...201 lines deleted...]
-    <w:name w:val="Default Paragraph Font"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-[...61 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00DC17E5"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-      <w:sz w:val="24"/>
-[...10 lines deleted...]
-    <w:rPr>
       <w:b/>
       <w:bCs/>
-    </w:rPr>
-[...64 lines deleted...]
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:i/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
-  </w:style>
-[...63 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/K1500000414" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sad6@goo.edu.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/K950001000_" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V2000021579" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sad6@goo.edu.kz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1500000410" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1900000293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sad6@goo.edu.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sad6@goo.edu.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -10855,86 +11530,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -11069,70 +11742,71 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>12755</Characters>
+  <Pages>7</Pages>
+  <Words>2376</Words>
+  <Characters>13545</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>112</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14963</CharactersWithSpaces>
+  <CharactersWithSpaces>15890</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Асер</dc:creator>
+  <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>