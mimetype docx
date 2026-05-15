--- v0 (2025-12-07)
+++ v1 (2026-05-15)
@@ -1,11404 +1,14184 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="00EE5357" w:rsidRPr="001602DD" w:rsidRDefault="00EE5357" w:rsidP="00A26D01">
-[...1 lines deleted...]
-        <w:pStyle w:val="a4"/>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00F45004" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлодар </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>облысы</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Б</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ілім беру басқармасы, Павлодар қаласының Білім беру бөлімінің «Павлодар қаласының №6 мектепке дейінгі гимназиясы» КМҚК</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00B91E5F" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00303144">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ағылшын </w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тілі мұғалімінің </w:t>
+      </w:r>
+      <w:r w:rsidR="001E1501">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91E5F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бос лауазымына</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B91E5F">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тағайындауға ашық конкурс жариялайды </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0045341F" w:rsidRDefault="001E0B64" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...90 lines deleted...]
-      <w:r w:rsidR="00B201AE" w:rsidRPr="001602DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> английского языка</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A26D01" w:rsidRPr="001602DD">
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
         <w:rPr>
           <w:b/>
-          <w:sz w:val="28"/>
-[...41 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мекенжайы</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...55 lines deleted...]
-      <w:r w:rsidRPr="001602DD">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045341F">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Павлодар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қ.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0045341F">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="001602DD">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ак. Сатпаев көшесі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955956">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>241</w:t>
       </w:r>
-      <w:r w:rsidRPr="001602DD">
+      <w:r w:rsidRPr="00955956">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t xml:space="preserve">, телефон 8 (7812) </w:t>
       </w:r>
-      <w:r w:rsidRPr="001602DD">
-[...17 lines deleted...]
-        <w:r w:rsidR="00194DDD" w:rsidRPr="001602DD">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>676-300; эл.пош</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955956">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">та: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId4" w:history="1">
+        <w:r w:rsidRPr="00555A4B">
           <w:rPr>
-            <w:rStyle w:val="a6"/>
-[...1 lines deleted...]
-            <w:color w:val="auto"/>
+            <w:rStyle w:val="a5"/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>sad6@goo.edu.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00194DDD" w:rsidRPr="001602DD">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00896AB9" w:rsidRPr="001602DD" w:rsidRDefault="00896AB9" w:rsidP="008A177B">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="007F2521" w:rsidRPr="007F2521" w:rsidRDefault="006F64AE" w:rsidP="007F2521">
+      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="001602DD">
+        <w:t xml:space="preserve">Мемлекеттік тілде оқытылатын </w:t>
+      </w:r>
+      <w:r w:rsidR="00E266E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Объявляет открытый конкурс на </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00617D25" w:rsidRPr="001602DD">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00303144">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 1 ставку</w:t>
-[...4 lines deleted...]
-      <w:r w:rsidR="003D3AD8">
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2521">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">временно </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="001602DD">
+        <w:t>еңбекақы мөлшерімімен</w:t>
+      </w:r>
+      <w:r w:rsidR="00E266E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> вакантной должности учителя английского языка с государственным языком обучения</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E266E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00303144">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B531BC">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ағылшын</w:t>
+      </w:r>
+      <w:r w:rsidR="00A83578">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B531BC">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тілі </w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF" w:rsidRPr="006B32BF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B531BC">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мұғалі</w:t>
+      </w:r>
+      <w:r w:rsidR="00303144">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>занятие</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B531BC">
+        <w:t>м</w:t>
+      </w:r>
+      <w:r w:rsidR="00E266E7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">інің </w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF" w:rsidRPr="004962F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004962F2" w:rsidRPr="004962F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>уақытша</w:t>
+      </w:r>
+      <w:r w:rsidR="004962F2">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF" w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B5799">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бос лауазымына орна</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2521">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ласуға ашық конкурс жариялайды </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00CC4101" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC4101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурс:  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ҚР БҒМ 2012  жылғы 21 ақпандағы  «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мемлекеттік білім беру ұйымдарының педагог лауазымына орналасуға конкурс өткізу тәртібі туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» 57 бұйрығы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CC4101">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>негізінде өткізіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00E44D0A" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...29 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t>Прием документов на занятие вакантной должности осуществляет КГКП «</w:t>
-[...25 lines deleted...]
-      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мектепке дейінгі гимназиясы қазақ  тілінде оқытады</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00955956">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r>
-[...56 lines deleted...]
-    <w:p w:rsidR="00560D96" w:rsidRPr="00234522" w:rsidRDefault="00560D96" w:rsidP="008A177B">
+      <w:r w:rsidRPr="00194DDD">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасында мектепке дейінгі тәрбие мен оқытудың үлгілік оқу бағдарламасын іске асырады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="006424F8" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00234522">
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурс кезеңдері:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="006424F8" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) конкурс өткізу туралы хабарландыруды жариялау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="006424F8" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) конкурсқа қатысуға ниет білдірген адамдардан құжаттарды қабылдау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="006424F8" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006424F8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00560D96" w:rsidRPr="00234522" w:rsidRDefault="00560D96" w:rsidP="008A177B">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үміткерлердің құжаттарының педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген Біліктілік талаптарына сәйкестігін қарау;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...112 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурстық комиссиясыны отырысы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="009144D3" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурсқа қатысуға өтінімдерді беру мерзімі және қабылдау орны: білім беру ұйымдарының интернет-ресурсында және (немесе) әлеуметтік желілердің ресми аккаунттарында хабарландыру жарияланған күннен бастап 7 жұмыс күні ішінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="006424F8" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бос лауазымға орналасуға құжаттар «Павлодар қаласы № 6 мектепке дейінгі гимназиясы» КМҚК Ак. Сатпаев көшесі, 241</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
-[...20 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және электрондық пошта  арқылықабылдана</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006424F8">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="006424F8" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00E81F1F" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a5"/>
-[...3 lines deleted...]
-      <w:r>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Біліктілік талаптары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E81F1F">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00980E00">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:r w:rsidRPr="00E81F1F">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00EE5357" w:rsidRPr="00077434" w:rsidRDefault="00EE5357" w:rsidP="008A177B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>тиісті бейін бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі педагогикалық немесе өзге де кәсіптік білімі немесе жұмыс өтіліне талап қойылмайды немесе тиісті бейін бойынша техникалық және кәсіптік педагогикалық білімі болуы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00077434">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00EE5357" w:rsidRPr="00077434" w:rsidRDefault="00EE5357" w:rsidP="008A177B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Және (немесе) бар болған жағдайда біліктілігі жоғары деңгейдегі педагогикалық жұмыс өтілі үшін педагог-шебер – 5 жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00077434">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00EE5357" w:rsidRPr="0076342D" w:rsidRDefault="00EE5357" w:rsidP="008A177B">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      Педагог-модератор үшін кемінде 2 жыл, педагог-сарапшы үшін кемінде 3 жыл, педагог-зерттеуші кемінде 4 жыл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="0076342D">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...6 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кәсіби құзыреттілікті анықтай отырып, біліктілікке қойылатын талаптар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      1) "педагог" (санаты жоқ):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      оқу пәнінің, оқу-тәрбие процесінің, оқыту және бағалау әдістемесінің мазмұнын біледі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      білім алушылардың психологиялық-жас ерекшеліктерін ескере отырып, оқу-тәрбие процесін жоспарлайды және ұйымдастырады,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      білім алушының жалпы мәдениетін қалыптастыруға және оны әлеуметтендіруге ықпал етеді,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      білім беру ұйымы деңгейіндегі іс-шараларға қатысады, білім алушылардың қажеттіліктерін ескере отырып, тәрбиелеу мен оқытуда жеке тәсілді жүзеге асырады</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      2) "педагог-модератор":</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      "педагог" санатының жалпы талаптарына сәйкес келеді, сонымен қатар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      оқытудың инновациялық нысандарын, әдістері мен құралдарын пайдаланады, білім беру ұйымы деңгейінде тәжірибені жинақтайды, білім беру ұйымы деңгейінде олимпиадаларға, конкурстарға, жарыстарға қатысушылар болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      3) "педагог-сарапшы":</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      "педагог-модератор" санатының жалпы талаптарына сәйкес келеді, сонымен қатар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      ұйымдастырылған оқу қызметтерін талдау дағдыларын меңгерген,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      конструктивті және тәлімгерлікті іске асырады, білім беру ұйымдары деңгейінде жекелей немеесе ұжым болып кәсіби дамыту басымдықтарын анықтайды:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      қала/өңір деңгейінде тәжірибені жинақтайды, білім беру ұйымы деңгейінде олимпиадаларға, конкурстарға, жарыстарға қатысушылар болады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      4) "педагог-зерттеуші":</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      "педагог-сарапшы" санатының жалпы талаптарына сәйкес келеді, сонымен қатар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      сабақты зерттеу және бағалау құралдарын әзірлеу дағдыларын меңгерген,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      білім алушылардың зерттеу дағдыларын дамытуды қамтамасыз етеді,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      білім алушылардың зерттеу дағдыларын дамытуды қамтамасыз етеді,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      педагогикалық қоғамдастықта аудан, қала деңгейінде тәлімгерлікті жүзеге асырады және даму стратегиясын конструктивті анықтайды,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      облыс/республикалық маңызы бар және астаналық қалалары, Республика деңгейінде тәжірибені жинақтайды (республикалық ведомстволық бағынысты ұйымдар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      облыс/ республикалық маңызы бар және астаналық қалалары, республика деңгейінде олимпиадаларға, конкурстарға, жарыстарға қатысушылардың болуы (республикалық ведомстволық бағынысты ұйымдар үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      5) "педагог-шебер":</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      "педагог-шебер" санатының жалпы талаптарына сәйкес келеді, сонымен қатар:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      авторлық бағдарламалары бар болуы және республикалық оқу-әдістемелік кеңесте мақұлданған, авторлық бағдарламасы немесе оқулықтарға, оқу-әдістемелік құралдардың авторы (тең автор) бола алуы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      ғылыми жобалау дағдыларын дамытуды қамтамасыз етеді,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      жетекшілік етуді іске асырады және облыс деңгейінде кәсіби бірлестіктердің желісіндамытуды жоспарлайды,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00722B94" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00722B94">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      республикалық және халықаралық конкурстар мен олимпиадалардың қатысушысы болып табылуы немесе немесе облыстық білім беру органдарының уәкілмен бекітілген республикалық және халықаралық конкурстарға қатысушыларды даярлауы тиіс.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRPr="00BF4053" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:right="188" w:firstLine="507"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="002470F9">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Лауазымдық міндеттер:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>мемлекеттік жалпыға міндетті білім беру стандартына сәйкес оқытылатын пәннің</w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ерекшелігін</w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ескере</w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>отырып,</w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушыларды</w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00404F92">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E1214A">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тәрбие</w:t>
+      </w:r>
+      <w:r w:rsidR="00404F92">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен оқытуды  </w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0031260F" w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRPr="00BF4053" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:right="204" w:firstLine="607"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім алушы мен тәрбиеленуші тұлғасының жалпы мәдениетін қалыптастыруға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оны</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әлеуметтендіруге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ықпал</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>етеді,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушылардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қабілеттерін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>анықтайды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>дамытуға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жәрдемдеседі;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRPr="00BF4053" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="180" w:firstLine="652"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім алушыда педагогқа құрметпен қарауға тәрбиелейді, педагогтың аты мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әкесінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>аты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сыпайы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қарым-қатынас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>"учитель/мұғалім"</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тікелей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қарым-қатынас арқылы қарым-қатынастың іскерлік стилі мен сөйлеу этикетін сақтауға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>үйретеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:left="534"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушылардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қажеттіліктерін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ескере</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>отырып,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оқытудың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тәсілдерін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тиімді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>нысандарын,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әдістері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>құралдарын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қолданады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRPr="00532BBA" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="0"/>
+        <w:ind w:firstLine="689"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">пән  бойынша  мектепке дейінгі тәрбие мен оқытудың ұйымдастырылған іс- әрекетіне песпективалық  жоспар,   мектепке дейінгі тәрбие мен оқытудың үлгілік оқу  бағдарламасы мазмұнын меңгеру бойынша мониторинг </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(  бастапқы, аралық,қорытынды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) жүргізу және бақылау парағын толтыру.   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="200" w:firstLine="578"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бөлім бойынша жиынтық бағалауды және </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00532BBA">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бастапқы, аралық,қорытынды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бойынша жиынтық бағалауды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қорытындысы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>талдау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жүргізеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRPr="00BF4053" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:firstLine="419"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұйымдастыру іс – әрекетінде </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0031260F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>№6 гимназиясының авторлық бағдарлама</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ларды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> және </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>заманауи</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ақпараттық-коммуникациялық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>технологияларды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қолданады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-68"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ұйымдастыру іс – әрекетінде</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қарапайым</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бағдарламалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>етуді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ақпараттық-коммуникациялық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>технологиялардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қосымшаларын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пайдаланады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRPr="00BF4053" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="45"/>
+        <w:ind w:right="183" w:firstLine="472"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім алушылар мен тәрбиеленушілердің мемлекеттік жалпыға міндетті білім беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>стандартында көзделген деңгейден төмен емес тұлғалық, Жүйелік-қызметтік, пәндік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>нәтижелерге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қол</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жеткізуін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRPr="00BF4053" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:right="201" w:firstLine="577"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оқу бағдарламаларын, оның ішінде ерекше білім берілуіне қажеттілігі бар білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушыларға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бағдарламаларды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әзірлеуге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>орындауға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қатысады,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жоспарына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>процесінің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>кестесіне</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>толық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>көлемде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>іске</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>асырылуын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRPr="00BF4053" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="2"/>
+        <w:ind w:right="194" w:firstLine="552"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім алушылардың, тәрбиеленушілердің жеке қабілеттерін, қызығушылықтарын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бейімділіктерін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>зерделейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRPr="00BF4053" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:left="519"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>инклюзивті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жағдай</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жасайды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="46"/>
+        <w:ind w:firstLine="470"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ерекше</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қажеттіліктері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қажеттіліктерін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ескере</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>отырып,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бағдарламаларын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бейімдейді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="46"/>
+        <w:ind w:firstLine="470"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мектепке дейінгі тәрбие мен оқытуда </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>пәннің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ерекшелігін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ескере</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="17"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>отырып,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>дамудағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ауытқуларды </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>барынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>еңсеруге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>бағытталған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>алушыларды,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әрбиеленушілерді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>оқыту</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тәрбиелеу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жұмысты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:firstLine="419"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әдістемелік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>бірлестіктердің,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="25"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>әдістемелік,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>кеңестердің,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>желілік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қоғамдастықтардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>отырыстарына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қатысады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRPr="00BF4053" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="60"/>
+        <w:ind w:firstLine="419"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ата-аналарға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>консилиумдарға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қатысады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ата-аналарға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>еңес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>береді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRPr="00BF4053" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:ind w:left="519"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>кәсіби</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>құзыреттілікті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>арттырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRPr="00BF4053" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="46"/>
+        <w:ind w:right="181" w:firstLine="419"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>еңбек қауіпсіздігі және еңбекті қорғау, өртке қарсы қорғау қағидаларын сақтайды;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>процесі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>кезеңінде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушылардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>өмірі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>денсаулығын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қорғауды</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>етеді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="46"/>
+        <w:ind w:firstLine="419"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ата-аналармен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>орнындағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>адамдармен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ынтымақтастықты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="19"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="-67"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>асырады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0031260F" w:rsidRPr="00BF4053" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a6"/>
+        <w:spacing w:before="46"/>
+        <w:ind w:firstLine="419"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тізбесін білім беру саласындағы уәкілетті орган бекіткен құжаттарды толтырады;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>алушылар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>тәрбиеленушілер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>арасында</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>сыбайлас</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="51"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>жемқорлыққа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:spacing w:val="50"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4053">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>қарсы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00AF0D78" w:rsidRDefault="0031260F" w:rsidP="002470F9">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00AF0D78" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="0076342D">
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Білуі тиіс:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
         <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-        </w:rPr>
-[...4 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001D44C1" w:rsidRPr="004962F2">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/K950001000_" \l "z1"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="073A5E"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конституциясын</w:t>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001D44C1" w:rsidRPr="004962F2">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/K1500000414" \l "z205"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="073A5E"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Еңбек Кодексін</w:t>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, Қазақстан Республикасының "</w:t>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001D44C1" w:rsidRPr="004962F2">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/Z070000319_" \l "z2"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="073A5E"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білім туралы</w:t>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001D44C1" w:rsidRPr="004962F2">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/Z1900000293" \l "z22"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="073A5E"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Педагог мәртебесі туралы</w:t>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001D44C1" w:rsidRPr="004962F2">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/Z1500000410" \l "z1"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="073A5E"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сыбайлас жемқорлыққа қарсы іс-қимыл туралы</w:t>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="001D44C1" w:rsidRPr="004962F2">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/Z970000151_" \l "z2"</w:instrText>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:rStyle w:val="a5"/>
+          <w:color w:val="073A5E"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасындағы тіл туралы</w:t>
+      </w:r>
+      <w:r w:rsidR="001D44C1">
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>" Заңдарын, білім беруді дамытудың бағыттары мен перспектикваларын айқындайтын мемлекеттік жалпыға міндетті білім беру стандарттарын және басқа да нормативтік құқықтық актілерді,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00AF0D78" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      педагогика мен психологияны,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00AF0D78" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      пәнді оқыту әдістемесін, тәрбие жұмысын, оқыту құралдарын және олардың дидактикалық мүмкіндіктерін,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00AF0D78" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...7 lines deleted...]
-      <w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      оқу кабинеттері мен қосалқы үй-жайларды жабдықтауға қойылатын талаптарды,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AF0D78">
+        <w:rPr>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
-          <w:sz w:val="24"/>
-[...465 lines deleted...]
-        <w:pStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>      еңбекті қорғау, қауіпсіздік техникасы және өртке қарсы қорғау ережелері мен нормалары, санитарлық ережелер мен нормаларды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00915A21" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:rStyle w:val="a5"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00915A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Лауазымдық жалақының мөлшері</w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF" w:rsidRPr="00915A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> қазақ тілі мұғалімінің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00915A21">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> еңбек өтіліне , біліміне, санатына  байланысты</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="009144D3" w:rsidRDefault="006B32BF" w:rsidP="002470F9">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:lang w:val="kk-KZ"/>
-[...18 lines deleted...]
-          <w:rStyle w:val="a5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00303144">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ағылышын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006B32BF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тілі мұғалімінің</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еңбекақысы</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4713F" w:rsidRPr="00A4713F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:lang w:val="kk-KZ"/>
-[...6 lines deleted...]
-          <w:rStyle w:val="a5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орта</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="a5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-          <w:rStyle w:val="a5"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>арнаулы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b w:val="0"/>
-          <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="006B32BF">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>92000–130000</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> те</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ге (</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>біліктілік санатынсыз</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (педагог-модератор, педагог-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сарапшы</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, педагог-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>зерттеуші</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, педагог-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шебер</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="009144D3" w:rsidRDefault="00303144" w:rsidP="002470F9">
+      <w:pPr>
+        <w:suppressAutoHyphens/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ағылшын </w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тілінің мұғалімінің </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">еңбеқ </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ақысы</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00A4713F" w:rsidRPr="00A4713F">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жоғары білім</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="006B32BF">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>– 100000–140000</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> те</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ң</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ге (</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>біліктілік санатынсыз</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (педагог-модератор, педагог-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сарапшы</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, педагог-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>зерттеуші</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>, педагог-</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>шебер</w:t>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="FontStyle11"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="009144D3" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009144D3">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурсқа қатысу үшін қажетті құжаттар тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...15 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1) нысан бойынша қоса берілетін құжаттардың тізбесін көрсете отырып, конкурсқа қатысу туралы өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...30 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2) жеке басты куәландыратын құжат немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...276 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) кадрларды есепке алу бойынша толтырылған жеке іс парағы (нақты тұрғылықты мекенжайы және байланыс телефондары көрсетілген – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...148 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4) педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген лауазымға қойылатын біліктілік талаптарына сәйкес білімі туралы құжаттардың көшірмелері;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...87 lines deleted...]
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5) еңбек қызметін растайтын құжаттың көшірмесі (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...106 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ның 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген нысан бойынша денсаулық жағдайы туралы анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сихоневрологиялық ұйымнан анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="0058555C" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>аркологиялық ұйымнан анықтама;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ұ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лттық біліктілік тестілеу сертификаты (бұдан әрі - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ҰБС</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058555C">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) немесе педагог-модератордың, педагог-сарапшының, педагог-зерттеушінің, педагог-шебердің біліктілік санатының болуы туралы куәлік (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00244DA8" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>10)</w:t>
+      </w:r>
+      <w:r w:rsidR="00303144">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ағылшын </w:t>
+      </w:r>
+      <w:r w:rsidR="006B32BF">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тілі мұғалімінің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F45004">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00244DA8">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бос немесе уақытша бос лауазымына кандидаттың толтырылған бағалау парағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...188 lines deleted...]
-        <w:pStyle w:val="a4"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00460AA6">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті беруші мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе) оларда қамтылған мемлекеттік қызметті көрсету үшін қажетті деректердің (мәліметтердің) дәйексіздігі анықталған жағдайларда мемлекеттік қызметті көрсетуден бас тартады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ақпаратты</w:t>
+      </w:r>
       <w:r>
-        <w:t>Услугодатель</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>нақтылау</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> отказывает в оказании государственной услуги, в случаях установления недостоверности документов, представленных </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
       <w:r>
-        <w:t>услугополучателем</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>байланыс</w:t>
+      </w:r>
       <w:r>
-        <w:t xml:space="preserve"> для получения государственной услуги, и (или) данных (сведений), содержащихся в них, необходимых для оказания государственной услуги.</w:t>
-[...9 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>телефондары</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a5"/>
-[...1 lines deleted...]
-        <w:t>Контактные телефоны и электронные адреса для уточнения информации:</w:t>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>және</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>электрондық</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>мекенжайлары:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
         <w:t>8(7182</w:t>
       </w:r>
-      <w:r w:rsidRPr="00BD1601">
-[...3 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="a5"/>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>676-300</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>электрон</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ды пошта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF35DB">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00B80257">
-[...16 lines deleted...]
-        <w:r w:rsidR="00194DDD" w:rsidRPr="005B4A9E">
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="002F0C36">
           <w:rPr>
-            <w:rStyle w:val="a6"/>
+            <w:rStyle w:val="a5"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="28"/>
             <w:lang w:val="kk-KZ"/>
           </w:rPr>
           <w:t>sad6@goo.edu.kz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00194DDD">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="002470F9">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F2521" w:rsidRDefault="007F2521" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F2521" w:rsidRDefault="007F2521" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F2521" w:rsidRDefault="007F2521" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F2521" w:rsidRDefault="007F2521" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00FF35DB" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:before="55" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="208" w:firstLine="52"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:before="55" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="208" w:firstLine="52"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мемлекеттік білім беру ұйымдарының бірінші басшыларыменпедагогтерін лауазымға тағайындау, лауазымнан босату </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="208"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>11-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1620"/>
+        </w:tabs>
+        <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="142" w:right="208"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Нысан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00A53AEA" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="-667"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="15" w:type="dxa"/>
+          <w:left w:w="15" w:type="dxa"/>
+          <w:bottom w:w="15" w:type="dxa"/>
+          <w:right w:w="15" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3480"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="004962F2" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00A53AEA" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мемлекеттік білім беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">ұйымдарының бірінші </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">басшылары мен педагогтерін </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>лауазымға тағайындау,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">лауазымнан босату </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A53AEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3420" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Педагогтің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бос </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>уақытша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лауазымына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кандидаттың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бағалау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>парағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ____________________________________________________________ (Т.Ә.А. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>болған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жағдайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="005F4582">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>))</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9345" w:type="dxa"/>
+        <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        <w:tblLook w:val="04A0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="269"/>
+        <w:gridCol w:w="3386"/>
+        <w:gridCol w:w="3442"/>
+        <w:gridCol w:w="3601"/>
+        <w:gridCol w:w="285"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Растайтын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Балл саны</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">(1-ден 20-ға </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>імдеңгейі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>імітуралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> диплом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Техникалықжәнекәсі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пт</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Жоғарыкүндізгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жоғарысырттай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қашықтықтаноқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жоғарыбілімтуралыүздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> диплом = 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ғылыми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>академиялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дәрежесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>імітуралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> диплом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Магистр </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесежоғарыбілімі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>маман</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>PHD-докторы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ғылымдокторы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ғылым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кандидаты = 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:line="256" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұлттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тестілеуі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Сертификат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Педагог" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктіліксанатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мазмұныбойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">50-ден 60-қа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">60-тан 70-ке </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">70-тен 80-ге </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">80-нен 90-ға </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 6 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Әдістемежәне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">30-дан 40-қа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">40-тан 50-ге </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">50-ден 60-қа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>60-тан</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70-ке </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">"Педагог-модератор" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктіліксанатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мазмұныбойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">50-ден 60 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>балғадейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">60-тан 70 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>балғадейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>70-тен 80 балғадейін=6 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>80-ден 90 балғадейін=7 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Әдістемежәне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>30-дан 40 балғадейін=0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>40-тан 50 балғадейін=2 балл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>50-ден 60 балғадейін=3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>60-тан 70 балғадейін=4 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Педагог-сарапшы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктіліксанатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мазмұныбойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>50-ден 60 балғадейін=0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>60-тан 70 балғадейін=4 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>70-тен 80 балғадейін=7 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>80-нен 90 балғадейін=8 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Әдістемежәне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>30-дан 40 балғадейін</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>40-тан 50 балғадейін=3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>50-ден 60 балғадейін=4 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>60-тан 70 балғадейін=5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Педагог-зерттеуші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктіліксанатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мазмұныбойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>50-ден 60 балғадейін=0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">60-тан 70 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>балғадейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>- 5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>70-тен 80 балғадейін=8 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>80-нен 90 балғадейін=9 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Әд</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>істемежәне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>30-дан 40 балғадейін=0 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>40 - тан 50 балғадейін=4 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>50-ден 60 балғадейін=5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>60-тан 70 балғадейін=6 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Педагог-шебер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>іктіліксанатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 10 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>іктілігі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Санаты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Куәлік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өзге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> де </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2 санат-1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>санат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -2 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> санатты-3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Педагог-модератор-3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Педагог-сарапшы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Педагог-зерттеуші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 7 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Педагог-шебер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 10 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызметөтілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еңбеккітапшасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еңбекқызметіналмастыратынқұжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жылғадейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жылғадейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1,5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">5 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жылғадейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">10 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жылданжәнеоданартық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Әкімшілікжәнеәдістемелікқызметтәжірибесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еңбеккітапшасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еңбекқызметіналмастыратынқұжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әдіскер=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">директор </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орынбасары=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>директор = 5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Жұмысқаалғашкі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>іскенпедагог</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>тарүшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Білі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мтуралыдиплом</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ғақосымша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кәсі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пт</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> практика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>нәтижелері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өтежақсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>" = 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жақсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>" = 0,5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Алдыңғыжұмысорнынанұсыныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> хат (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еңбекқызметін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ж</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үзегеасырукезінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Хат </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Оңұсынысхаттыңболуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұсыныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> хат </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>болмағанжағдайда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – минус 3 балл</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ерісұсынысхаттыңболуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = минус 5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Кәсібижеті</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ст</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>іктердіңкөрсеткіштері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білімалушылардыңдипломдары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>конкурстаржеңімпаздарыныңграмоталары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ғылымижобалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мұғ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ал</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>імдер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>олимпиадаларжеңімпаздарыныңдипломдары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>грамоталары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> награда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>конкурстардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жүлдегерлері-0,5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жобалар-1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>конкурстардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жүлдегерлері-3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Үзді</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>конкурсының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қатысушысы-1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Үздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>конкурсыныңжүлдегері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>медаль "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қазақстанныңеңбексіңіргенұстазы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>" - 10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Әдістемелік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>авторлықжұмыстаржәнежарияланымдар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР БҒМ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тізбесінеенгізілгеноқулықтардыңжәне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) ОӘК авторы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесетең</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> авторы – 5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">РОӘК – 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тізбесінеенгізілгеноқулықтардыңжәне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) ОӘК авторы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесетең</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> авторы</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҒССҚЕК, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Scopus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 3 тізбесінеенгізілгенғылыми-зерттеуқызметібойыншажарияланымныңболуы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қоғамды</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қ-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>көшбасшылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кө</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пт</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ілділіктіжүзегеасыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тәлімгер-0,5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ӘБжетекшілігі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әсіби-педагогикалыққауымдастықкөшбасшысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 1 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тілдеоқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 2 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Шетел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шетел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 3 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тілдеоқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шетел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) – 5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Курстық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дайындық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әндікдайындықсертификаттары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>цифрлықсауаттылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сертификаты,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>ҚАЗТЕСТ,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">IELTS; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t xml:space="preserve">TOEFL; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>DELF;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>GoetheZertifikat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, "Python-да </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>бағдарламалаунегіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">", "Microsoft-пен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жұмысістеудіоқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бағдарламаларыбойыншаоқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>НЗМ ПШО, "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Өрлеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>курстары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>– 0,5 балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>курстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 0,5 балл (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ә</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қайсысыжеке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidTr="006716CC">
+        <w:trPr>
+          <w:tblCellSpacing w:w="15" w:type="dxa"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Барлығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3908" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Максималды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="005F4582">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> балл – 83</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1083" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="006F64AE" w:rsidRPr="005F4582" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Мемлекеттік білім беру </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ұйымдарының бірінші </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">басшыларыменпедагогтерін </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лауазымға тағайындау, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1303"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лауазымнан босату </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қағидаларына</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1997"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                 10-қосымша    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:right="1997"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                                       Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="001D44C1" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5970"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D44C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Полилиния 9" o:spid="_x0000_s1028" style="position:absolute;left:0;text-align:left;margin-left:381.25pt;margin-top:11.2pt;width:140.15pt;height:.1pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="2803,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBd6k6xEQMAAJYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVWuO0zAQ/o/EHSz/BHXz2PSpTVerPhDS&#10;AittOYAbO02EYwfbbbqLOANH4BorIThDuRFjJ+m2XZAQolLTcWb8+ftmPNOLy23B0YYpnUsR4+DM&#10;x4iJRNJcrGL8fjHvDDDShghKuBQsxndM48vx82cXVTliocwkp0whABF6VJUxzowpR56nk4wVRJ/J&#10;kglwplIVxMBSrTyqSAXoBfdC3+95lVS0VDJhWsPbae3EY4efpiwx79JUM4N4jIGbcU/lnkv79MYX&#10;ZLRSpMzypKFB/oFFQXIBh+6hpsQQtFb5E6giT5TUMjVniSw8maZ5wpwGUBP4J2puM1IypwWSo8t9&#10;mvT/g03ebm4UymmMhxgJUkCJdl93P3bfdg/u+3338PMLGto8VaUeQfhteaOsUl1ey+SDBod35LEL&#10;DTFoWb2RFPDI2kiXm22qCrsTVKOtK8HdvgRsa1ACL4N+fzj0uxgl4AvCvquQR0bt3mStzSsmHQ7Z&#10;XGtTF5CC5dJPGxELKHZacKjlyw7yUb8Xdt2jKfg+LGjDXnho4aMKhQP//DQobIMcVuBHYf+3YOdt&#10;nAULD8BAwKqlSLKWdbIVDW2wELEd47tElVLbBC2AXJshQIAgK/EPsXD2aWy9pzlCQSucNoHCCJpg&#10;WcstibHM7BHWRFWMXS7si0Ju2EI6lzkpHRzy6OXiMAq2Q+YOWNVu2GEPgHtTG+5Qy/WgtELOc85d&#10;bbmwVLr+oOtyoyXPqXVaNlqtlhOu0IbY9nYfKwbAjsKUXAvqwDJG6KyxDcl5bUM8d7mFW9ikwN5H&#10;17+fhv5wNpgNok4U9madyJ9OO1fzSdTpzYN+d3o+nUymwWdLLYhGWU4pE5ZdO0uC6O96tZlq9RTY&#10;T5MjFUdi5+7zVKx3TMPlArS0v3Wu2xate3op6R20q5L1cIRhDkYm1T1GFQzGGOuPa6IYRvy1gMkz&#10;DKLITlK3iLr9EBbq0LM89BCRAFSMDYYLbs2JqafvulT5KoOTAldWIa9gTKS57Wc3T2pWzQKGn1PQ&#10;DGo7XQ/XLurx72T8CwAA//8DAFBLAwQUAAYACAAAACEAX4hQPtwAAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPwU7DMAyG70i8Q2QkbiwlGgOVplOFAIkjG0gcvcZrC41T1dlWeHrSExxtf/r9/cV6&#10;8r060ihdYAvXiwwUcR1cx42Ft+3T1R0oicgO+8Bk4ZsE1uX5WYG5Cyd+peMmNiqFsORooY1xyLWW&#10;uiWPsggDcbrtw+gxpnFstBvxlMJ9r02WrbTHjtOHFgd6aKn+2hy8hef3zr0I7SvG+Gl+HiuZ5KO2&#10;9vJiqu5BRZriHwyzflKHMjntwoGdqN7C7crcJNSCMUtQM5AtTSqzmzcr0GWh/1cofwEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQBd6k6xEQMAAJYGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBfiFA+3AAAAAoBAAAPAAAAAAAAAAAAAAAAAGsFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m,l2802,e" filled="f" strokeweight=".14125mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;1779270,0" o:connectangles="0,0"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidR="006F64AE" w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00004D0A" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="1"/>
-        <w:jc w:val="center"/>
+        <w:ind w:left="8072" w:right="790" w:hanging="1200"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00771443">
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004D0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00771443">
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурс</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00004D0A" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="8072" w:right="790" w:hanging="1200"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00771443">
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004D0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00771443">
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жариялаған</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00004D0A" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="8072" w:right="790" w:hanging="1200"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00771443">
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00004D0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...9 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">мемлекеттік </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00004D0A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орган</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="001D44C1" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D44C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Полилиния 8" o:spid="_x0000_s1029" style="position:absolute;left:0;text-align:left;margin-left:63pt;margin-top:16.95pt;width:475.7pt;height:.1pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCgishvDgMAAJYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVWuO0zAQ/o/EHSz/BLV5NNuXNl2t+kBI&#10;C6y05QBu7DQRjh1st+mCOANH4BorIThDuRFjJ+m2XSEhRKWm48z48/fNeKaXV7uCoy1TOpcixkHX&#10;x4iJRNJcrGP8frnoDDHShghKuBQsxvdM46vJ82eXVTlmocwkp0whABF6XJUxzowpx56nk4wVRHdl&#10;yQQ4U6kKYmCp1h5VpAL0gnuh7/e9SipaKpkwreHtrHbiicNPU5aYd2mqmUE8xsDNuKdyz5V9epNL&#10;Ml4rUmZ50tAg/8CiILmAQw9QM2II2qj8CVSRJ0pqmZpuIgtPpmmeMKcB1AT+mZq7jJTMaYHk6PKQ&#10;Jv3/YJO321uFchpjKJQgBZRo/23/c/99/+C+P/YPv76ioc1TVeoxhN+Vt8oq1eWNTD5ocHgnHrvQ&#10;EINW1RtJAY9sjHS52aWqsDtBNdq5EtwfSsB2BiXwsu9HQW8ElUrAF4QDVyGPjNu9yUabV0w6HLK9&#10;0aYuIAXLpZ82IpYAkRYcavmyg3wUhP360RT8EBa0YS88tPRRhUYXQXQeFLZBNZY/GPQc4nlcr42z&#10;YOERGAhYtxRJ1rJOdqKhDRYitmN8l6hSapugJZBrMwQIEGQl/iEWzj6Prfc0RyhohfMmUBhBE6xq&#10;GSUxlpk9wpqoirHLhX1RyC1bSucyZ6WDQx69XBxHwfZTVrUbdtgD4N7UhjvUcj0qrZCLnHNXWy4s&#10;lUHgD1xutOQ5tU7LRqv1asoV2hLb3u5jxQDYSZiSG0EdWMYInTe2ITmvbYjnLrdwC5sU2Pvo+vfz&#10;yB/Nh/Nh1InC/rwT+bNZ53oxjTr9RTC4mPVm0+ks+GKpBdE4yyllwrJrZ0kQ/V2vNlOtngKHaXKi&#10;4kTswn2eivVOabhcgJb2t85126J1T68kvYd2VbIejjDMwcik+oRRBYMxxvrjhiiGEX8tYPKMgiiy&#10;k9QtootBCAt17Fkde4hIACrGBsMFt+bU1NN3U6p8ncFJgSurkNcwJtLc9rObJzWrZgHDzyloBrWd&#10;rsdrF/X4dzL5DQAA//8DAFBLAwQUAAYACAAAACEA+w6/ceAAAAAKAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPzU7DMBCE70i8g7VI3KidtupPGqcCJC5IUFE4cNwmGyc0tkPstunbsz3R48yOZr/J1oNt&#10;xZH60HinIRkpEOQKXzbOaPj6fHlYgAgRXYmtd6ThTAHW+e1NhmnpT+6DjttoBJe4kKKGOsYulTIU&#10;NVkMI9+R41vle4uRZW9k2eOJy20rx0rNpMXG8YcaO3quqdhvD1bD04/9VmrxW533m2TzWr0ZNO9G&#10;6/u74XEFItIQ/8NwwWd0yJlp5w+uDKJlPZ7xlqhhMlmCuATUfD4FsWNnmoDMM3k9If8DAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAoIrIbw4DAACWBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA+w6/ceAAAAAKAQAADwAAAAAAAAAAAAAAAABoBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="45" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кандидаттыңТ.А.Ә.(болғанжағдайда),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЖСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="001D44C1" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D44C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Полилиния 7" o:spid="_x0000_s1030" style="position:absolute;left:0;text-align:left;margin-left:63pt;margin-top:18.1pt;width:475.7pt;height:.1pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkiKBgDwMAAJYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BHXz0WyzrTZdrfqB&#10;kBZYacsBXMdpIhI72G7TBXEGjsA1VkJwhnIjxnbSbbtCQohKTceZ8fN7M57p5dW2KtGGSVUInuDg&#10;zMeIcSrSgq8S/H4x711gpDThKSkFZwm+ZwpfjZ8/u2zqEQtFLsqUSQQgXI2aOsG51vXI8xTNWUXU&#10;magZB2cmZEU0LOXKSyVpAL0qvdD3B14jZFpLQZlS8HbqnHhs8bOMUf0uyxTTqEwwcNP2Ke1zaZ7e&#10;+JKMVpLUeUFbGuQfWFSk4HDoHmpKNEFrWTyBqgoqhRKZPqOi8kSWFZRZDaAm8E/U3OWkZlYLJEfV&#10;+zSp/wdL325uJSrSBMcYcVJBiXbfdj9333cP9vtj9/DrK4pNnppajSD8rr6VRqmqbwT9oMDhHXnM&#10;QkEMWjZvRAp4ZK2Fzc02k5XZCarR1pbgfl8CttWIwsuBHwX9IVSKgi8IY1shj4y6vXSt9CsmLA7Z&#10;3CjtCpiCZdOftiIWAJFVJdTyZQ/5KAgH7tEWfB8WdGEvPLTwUYOG50F0GhR2QQ7Lj+O+RTyN63dx&#10;Biw8AAMBq44iyTvWdMtb2mAhYjrGt4mqhTIJWgC5LkOAAEFG4h9i4ezTWLenPUJCK5w2gcQImmDp&#10;ZNREG2bmCGOiJsE2F+ZFJTZsIaxLn5QODnn0lvwwCrYfs3Ju2GEOgHvjDHuo4XpQWi7mRVna2pbc&#10;UIkDP7a5UaIsUuM0bJRcLSelRBti2tt+jBgAOwqTYs1TC5Yzks5aW5OidDbElza3cAvbFJj7aPv3&#10;89Afzi5mF1EvCgezXuRPp73r+STqDeZBfD7tTyeTafDFUAuiUV6kKeOGXTdLgujverWdam4K7KfJ&#10;kYojsXP7eSrWO6ZhcwFaul+X665FXU8vRXoP7SqFG44wzMHIhfyEUQODMcHq45pIhlH5msPkGQZR&#10;ZCapXUTncQgLeehZHnoIpwCVYI3hghtzot30XdeyWOVwUmDLysU1jImsMP1s54lj1S5g+FkF7aA2&#10;0/VwbaMe/07GvwEAAP//AwBQSwMEFAAGAAgAAAAhAHpnBNXfAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyo3VClVYhTARIXJKhaOHDcJhsnNF6H2G3Tv8c5wXFmR7Nv8vVo&#10;O3GiwbeONcxnCgRx6aqWjYbPj5e7FQgfkCvsHJOGC3lYF9dXOWaVO/OWTrtgRCxhn6GGJoQ+k9KX&#10;DVn0M9cTx1vtBoshysHIasBzLLedTJRKpcWW44cGe3puqDzsjlbD07f9Umr1U18Om/nmtX4zaN6N&#10;1rc34+MDiEBj+AvDhB/RoYhMe3fkyosu6iSNW4KG+zQBMQXUcrkAsZ+cBcgil/8nFL8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAJIigYA8DAACWBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAemcE1d8AAAAKAQAADwAAAAAAAAAAAAAAAABpBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="45" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(лауазымы,жұмыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="24"/>
-[...18 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="001D44C1" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D44C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Полилиния 6" o:spid="_x0000_s1031" style="position:absolute;left:0;text-align:left;margin-left:63pt;margin-top:18.1pt;width:475.7pt;height:.1pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBou6thDwMAAJYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BHXz0WyzrTZdrfqB&#10;kBZYacsB3NhpIhw72G7TBXEGjsA1VkJwhnIjxk7SbbtCQohKTceZ8fN7M57p5dW25GjDlC6kSHBw&#10;5mPERCppIVYJfr+Y9y4w0oYISrgULMH3TOOr8fNnl3U1YqHMJadMIQARelRXCc6NqUaep9OclUSf&#10;yYoJcGZSlcTAUq08qkgN6CX3Qt8feLVUtFIyZVrD22njxGOHn2UsNe+yTDODeIKBm3FP5Z5L+/TG&#10;l2S0UqTKi7SlQf6BRUkKAYfuoabEELRWxROoskiV1DIzZ6ksPZllRcqcBlAT+Cdq7nJSMacFkqOr&#10;fZr0/4NN325uFSpoggcYCVJCiXbfdj9333cP7vtj9/DrKxrYPNWVHkH4XXWrrFJd3cj0gwaHd+Sx&#10;Cw0xaFm/kRTwyNpIl5ttpkq7E1SjrSvB/b4EbGtQCi8HfhT0h1CpFHxBGLsKeWTU7U3X2rxi0uGQ&#10;zY02TQEpWC79tBWxAIis5FDLlz3koyAcNI+24PuwoAt74aGFj2o0PA+i06CwC2qw/DjuO8TTuH4X&#10;Z8HCAzAQsOookrxjnW5FSxssRGzH+C5RldQ2QQsg12UIECDISvxDLJx9GtvsaY9Q0AqnTaAwgiZY&#10;NjIqYiwze4Q1UZ1glwv7opQbtpDOZU5KB4c8erk4jILtx6waN+ywB8C9aQx3qOV6UFoh5wXnrrZc&#10;WCpx4McuN1ryglqnZaPVajnhCm2IbW/3sWIA7ChMybWgDixnhM5a25CCNzbEc5dbuIVtCux9dP37&#10;eegPZxezi6gXhYNZL/Kn0971fBL1BvMgPp/2p5PJNPhiqQXRKC8oZcKy62ZJEP1dr7ZTrZkC+2ly&#10;pOJI7Nx9nor1jmm4XICW7rfJddeiTU8vJb2HdlWyGY4wzMHIpfqEUQ2DMcH645oohhF/LWDyDIMo&#10;spPULaLzOISFOvQsDz1EpACVYIPhgltzYprpu65UscrhpMCVVchrGBNZYfvZzZOGVbuA4ecUtIPa&#10;TtfDtYt6/DsZ/wYAAP//AwBQSwMEFAAGAAgAAAAhAHpnBNXfAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyo3VClVYhTARIXJKhaOHDcJhsnNF6H2G3Tv8c5wXFmR7Nv8vVo&#10;O3GiwbeONcxnCgRx6aqWjYbPj5e7FQgfkCvsHJOGC3lYF9dXOWaVO/OWTrtgRCxhn6GGJoQ+k9KX&#10;DVn0M9cTx1vtBoshysHIasBzLLedTJRKpcWW44cGe3puqDzsjlbD07f9Umr1U18Om/nmtX4zaN6N&#10;1rc34+MDiEBj+AvDhB/RoYhMe3fkyosu6iSNW4KG+zQBMQXUcrkAsZ+cBcgil/8nFL8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAaLurYQ8DAACWBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAemcE1d8AAAAKAQAADwAAAAAAAAAAAAAAAABpBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r w:rsidRPr="001D44C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Полилиния 5" o:spid="_x0000_s1032" style="position:absolute;left:0;text-align:left;margin-left:63pt;margin-top:36.5pt;width:475.7pt;height:.1pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC87rZiDwMAAJYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BLX5aNpuq01Xq34g&#10;pAVW2nIA13GaiMQOttt0QZyBI3CNlRCcodyIsZ10266QEKJS03Fm/PzejGd6ebUrC7RlUuWCxzjo&#10;+hgxTkWS83WM3y8XnQuMlCY8IYXgLMb3TOGryfNnl3U1ZqHIRJEwiQCEq3FdxTjTuhp7nqIZK4nq&#10;iopxcKZClkTDUq69RJIa0MvCC31/4NVCJpUUlCkFb2fOiScWP00Z1e/SVDGNihgDN22f0j5X5ulN&#10;Lsl4LUmV5bShQf6BRUlyDoceoGZEE7SR+ROoMqdSKJHqLhWlJ9I0p8xqADWBf6bmLiMVs1ogOao6&#10;pEn9P1j6dnsrUZ7EuI8RJyWUaP9t/3P/ff9gvz/2D7++or7JU12pMYTfVbfSKFXVjaAfFDi8E49Z&#10;KIhBq/qNSACPbLSwudmlsjQ7QTXa2RLcH0rAdhpReDnwo6A3gkpR8AXh0FbII+N2L90o/YoJi0O2&#10;N0q7AiZg2fQnjYglQKRlAbV82UE+CsKBezQFP4QFbdgLDy19VKNRP4jOg8I2yGH5w2HPIp7H9do4&#10;AxYegYGAdUuRZC1ruuMNbbAQMR3j20RVQpkELYFcmyFAgCAj8Q+xcPZ5rNvTHCGhFc6bQGIETbBy&#10;MiqiDTNzhDFRHWObC/OiFFu2FNalz0oHhzx6C34cBdtPWTk37DAHwL1xhj3UcD0qLReLvChsbQtu&#10;qAwDf2hzo0SRJ8Zp2Ci5Xk0LibbEtLf9GDEAdhImxYYnFixjJJk3tiZ54WyIL2xu4RY2KTD30fbv&#10;55E/ml/ML6JOFA7mncifzTrXi2nUGSyCYX/Wm02ns+CLoRZE4yxPEsYNu3aWBNHf9Woz1dwUOEyT&#10;ExUnYhf281Ssd0rD5gK0tL8u122Lup5eieQe2lUKNxxhmIORCfkJoxoGY4zVxw2RDKPiNYfJMwqi&#10;yExSu4j6wxAW8tizOvYQTgEqxhrDBTfmVLvpu6lkvs7gpMCWlYtrGBNpbvrZzhPHqlnA8LMKmkFt&#10;puvx2kY9/p1MfgMAAP//AwBQSwMEFAAGAAgAAAAhAP64V5zfAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj0FPwzAMhe9I/IfISNxYsoLWqTSdAIkLEkwMDhy91k3LmqQ02db9+7mncbKe/fT8vXw1&#10;2k4caAitdxrmMwWCXOmr1hkN31+vd0sQIaKrsPOONJwowKq4vsoxq/zRfdJhE43gEBcy1NDE2GdS&#10;hrIhi2Hme3J8q/1gMbIcjKwGPHK47WSi1EJabB1/aLCnl4bK3WZvNTz/2h+lln/1abeer9/qd4Pm&#10;w2h9ezM+PYKINMaLGSZ8RoeCmbZ+76ogOtbJgrtEDek9z8mg0vQBxHbaJCCLXP6vUJwBAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAvO62Yg8DAACWBgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/rhXnN8AAAAKAQAADwAAAAAAAAAAAAAAAABpBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHUGAAAAAA==&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="4" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="29"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="45" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Нақтытұратынжері,тіркелгенмекенжайы,байланыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="120"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00771443">
+          <w:sz w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:spacing w:val="-2"/>
-          <w:w w:val="95"/>
-[...6 lines deleted...]
-    <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00AC2547" w:rsidP="008A177B">
+          <w:sz w:val="26"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:spacing w:before="2" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="23"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="120" w:right="201" w:firstLine="670"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Менібос/уақытшабослауазымғаорналасуғаарналғанконкурсқажіберуіңізді сұраймын (керегінің астын сызу керек)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="001D44C1" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="5" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D44C1">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:pict>
+          <v:shape id="Полилиния 4" o:spid="_x0000_s1033" style="position:absolute;left:0;text-align:left;margin-left:63pt;margin-top:15.85pt;width:475.7pt;height:.1pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9514,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDw3b1jEgMAAJYGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BHXz0WyzrTZdrfqB&#10;kBZYacsBXNtpIhI72G7TBXEGjsA1VkJwhnIjxk7SbbtCQohKTceZ8fN7M57p5dW2LNCGK51LkeDg&#10;zMeICypZLlYJfr+Y9y4w0oYIRgopeILvucZX4+fPLutqxEOZyYJxhQBE6FFdJTgzphp5nqYZL4k+&#10;kxUX4EylKomBpVp5TJEa0MvCC31/4NVSsUpJyrWGt9PGiccOP005Ne/SVHODigQDN+Oeyj2X9umN&#10;L8lopUiV5bSlQf6BRUlyAYfuoabEELRW+ROoMqdKapmaMypLT6ZpTrnTAGoC/0TNXUYq7rRAcnS1&#10;T5P+f7D07eZWoZwlOMJIkBJKtPu2+7n7vntw3x+7h19fUWTzVFd6BOF31a2ySnV1I+kHDQ7vyGMX&#10;GmLQsn4jGeCRtZEuN9tUlXYnqEZbV4L7fQn41iAKLwd+FPSHUCkKviCMXYU8Mur20rU2r7h0OGRz&#10;o01TQAaWSz9rRSwAIi0LqOXLHvJREA6aR1vwfVjQhb3w0MJHNRqeB04tlHIfFHZBDZYfx32HeArW&#10;7+IsWHgABgJWHUWSdazpVrS0wULEdozvElVJbRO0AHJdhgABgqzEP8TC2aexzZ72CAWtcNoECiNo&#10;gmUjoyLGMrNHWBPVCXa5sC9KueEL6VzmpHRwyKO3EIdRsP2YVeOGHfYAuDeN4Q61XA9KK+Q8LwpX&#10;20JYKnHgxy43WhY5s07LRqvVclIotCG2vd3HigGwozAl14I5sIwTNmttQ/KisSG+cLmFW9imwN5H&#10;17+fh/5wdjG7iHpROJj1In867V3PJ1FvMA/i82l/OplMgy+WWhCNspwxLiy7bpYE0d/1ajvVmimw&#10;nyZHKo7Ezt3nqVjvmIbLBWjpfptcdy3a9PRSsntoVyWb4QjDHIxMqk8Y1TAYE6w/roniGBWvBUye&#10;YRBFdpK6RXQeh7BQh57loYcIClAJNhguuDUnppm+60rlqwxOClxZhbyGMZHmtp/dPGlYtQsYfk5B&#10;O6jtdD1cu6jHv5PxbwAAAP//AwBQSwMEFAAGAAgAAAAhAFrtkPvfAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonYKaEuJUgMQFCSoKB47bZOOExusQu2369zgnepzZ0eyb&#10;fDXaThxo8K1jDclMgSAuXdWy0fD1+XKzBOEDcoWdY9JwIg+r4vIix6xyR/6gwyYYEUvYZ6ihCaHP&#10;pPRlQxb9zPXE8Va7wWKIcjCyGvAYy20n50otpMWW44cGe3puqNxt9lbD04/9Vmr5W59262T9Wr8Z&#10;NO9G6+ur8fEBRKAx/Idhwo/oUESmrdtz5UUX9XwRtwQNt0kKYgqoNL0DsZ2ce5BFLs8nFH8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8N29YxIDAACWBgAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWu2Q+98AAAAKAQAADwAAAAAAAAAAAAAAAABs&#10;BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAHgGAAAAAA==&#10;" path="m,l9513,e" filled="f" strokeweight=".19742mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6040755,0" o:connectangles="0,0"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="45" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="539" w:right="949"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>білімберуұйымдарыныңатауы,мекенжайы(облыс,аудан,қала/ауыл) Қазіргі уақытта жұмыс істеймін</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="001D44C1" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:after="0" w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...4 lines deleted...]
-      <w:r>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="001D44C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
-          <v:group id="Группа 14" o:spid="_x0000_s1039" style="width:140.15pt;height:.4pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2803,8">
-            <v:line id="Line 6" o:spid="_x0000_s1040" style="position:absolute;visibility:visible" from="0,4" to="2803,4" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAPDUMD8IAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWsCMRC9C/0PYQq9abaCVlejqFXw&#10;ULBV0euwme6ubiZLEt3tv28KBW/zeJ8znbemEndyvrSs4LWXgCDOrC45V3A8bLojED4ga6wsk4If&#10;8jCfPXWmmGrb8Bfd9yEXMYR9igqKEOpUSp8VZND3bE0cuW/rDIYIXS61wyaGm0r2k2QoDZYcGwqs&#10;aVVQdt3fjIL2w55Gy7pqBuOm3L6fL279uXtT6uW5XUxABGrDQ/zv3uo4fwB/v8QD5OwXAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhAP4l66UAAQAA6gEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAlgUzWNQAAACXAQAACwAAAAAAAAAAAAAAAAAxAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAMy8FnkEAAAA5AAAAFAAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Nvbm5lY3RvcnhtbC54bWxQSwECLQAUAAYACAAAACEAPDUMD8IAAADbAAAADwAAAAAAAAAAAAAA&#10;AAChAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA+QAAAJADAAAAAA==&#10;" strokeweight=".14125mm"/>
+          <v:group id="Группа 2" o:spid="_x0000_s1026" style="width:475.7pt;height:.6pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="9514,12">
+            <v:line id="Line 3" o:spid="_x0000_s1027" style="position:absolute;visibility:visible" from="0,6" to="9513,6" o:connectortype="straight" o:gfxdata="UEsDBBQABgAIAAAAIQD+JeulAAEAAOoBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRzU7EIBDH&#10;7ya+A+FqWqoHY0zpHqwe1Zj1AQhMW2I7EAbr7ts73e5ejGviEeb/8RuoN7tpFDMk8gG1vC4rKQBt&#10;cB57Ld+3T8WdFJQNOjMGBC33QHLTXF7U230EEuxG0nLIOd4rRXaAyVAZIiBPupAmk/mYehWN/TA9&#10;qJuqulU2YAbMRV4yZFO30JnPMYvHHV+vJAlGkuJhFS5dWpoYR29NZlI1o/vRUhwbSnYeNDT4SFeM&#10;IdWvDcvkfMHR98JPk7wD8WpSfjYTYyiXaNkAweaQWFf+nbSgTlSErvMWyjYRL7V6T3DnSlz4wgTz&#10;f/Nbtr3BfEpXh59qvgEAAP//AwBQSwMEFAAGAAgAAAAhAJYFM1jUAAAAlwEAAAsAAABfcmVscy8u&#10;cmVsc6SQPWsDMQyG90L/g9He8yVDKSW+bIWsIYWuxtZ9kLNkJHNN/n1MoaVXsnWUXvQ8L9rtL2k2&#10;C4pOTA42TQsGKXCcaHDwfnp7egGjxVP0MxM6uKLCvnt82B1x9qUe6ThlNZVC6mAsJb9aq2HE5LXh&#10;jFSTniX5UkcZbPbh7Ae027Z9tvKbAd2KaQ7RgRziFszpmqv5DztNQVi5L03gZLnvp3CPaiN/0hGX&#10;SvEyYHEQRb+WgktTy4G979380xuYCENh+aiOlfwnqfbvBnb1zu4GAAD//wMAUEsDBBQABgAIAAAA&#10;IQAzLwWeQQAAADkAAAAUAAAAZHJzL2Nvbm5lY3RvcnhtbC54bWyysa/IzVEoSy0qzszPs1Uy1DNQ&#10;UkjNS85PycxLt1UKDXHTtVBSKC5JzEtJzMnPS7VVqkwtVrK34+UCAAAA//8DAFBLAwQUAAYACAAA&#10;ACEAlKlZ+sEAAADbAAAADwAAAGRycy9kb3ducmV2LnhtbERPTWvCQBC9C/6HZYTezK4WpUQ3QQst&#10;tTdtoTkO2TEJZmdjdmvSf98tFLzN433ONh9tK27U+8axhkWiQBCXzjRcafj8eJk/gfAB2WDrmDT8&#10;kIc8m062mBo38JFup1CJGMI+RQ11CF0qpS9rsugT1xFH7ux6iyHCvpKmxyGG21YulVpLiw3Hhho7&#10;eq6pvJy+rYZzcf0KxapQh3eSbnzcezW8llo/zMbdBkSgMdzF/+43E+cv4e+XeIDMfgEAAP//AwBQ&#10;SwECLQAUAAYACAAAACEA/iXrpQABAADqAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQCWBTNY1AAAAJcBAAALAAAAAAAAAAAAAAAAADEBAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQAzLwWeQQAAADkAAAAUAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;Y29ubmVjdG9yeG1sLnhtbFBLAQItABQABgAIAAAAIQCUqVn6wQAAANsAAAAPAAAAAAAAAAAAAAAA&#10;AKECAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABAD5AAAAjwMAAAAA&#10;" strokeweight=".19742mm"/>
             <w10:wrap type="none"/>
             <w10:anchorlock/>
           </v:group>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00AC2547" w:rsidP="008A177B">
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...75 lines deleted...]
-        <w:t xml:space="preserve"> (при его наличии))</w:t>
+        <w:spacing w:before="48" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="539" w:right="1873"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лауазымы,ұйымныңатауы,мекен-жайы(облыс,аудан,қала/ауыл) Өзім туралы мынадай мәліметтерді хабарлаймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="1" w:after="20" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білімі:жоғарынемесежоғарыоқуорнынан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кейінгі</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="125" w:type="dxa"/>
+        <w:tblW w:w="10086" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="306"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="5245"/>
+        <w:gridCol w:w="3424"/>
+        <w:gridCol w:w="2169"/>
+        <w:gridCol w:w="4493"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidTr="00CC4C81">
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidTr="006716CC">
         <w:trPr>
-          <w:trHeight w:val="265"/>
+          <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="306" w:type="dxa"/>
+            <w:tcW w:w="3424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00771443">
-[...5 lines deleted...]
-              <w:t>№</w:t>
+            <w:r w:rsidRPr="00097EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Оқуорнының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="2169" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="39"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00771443">
+            <w:r w:rsidRPr="00097EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097EC8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>кезеңі</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="4493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="00771443">
+            <w:r w:rsidRPr="00097EC8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Дипломбойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00097EC8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="24"/>
-[...45 lines deleted...]
-              <w:t xml:space="preserve"> (от 1 до 20)</w:t>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidTr="00CC4C81">
-[...7473 lines deleted...]
-      <w:tr w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidTr="001B6D6C">
+      <w:tr w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidTr="006716CC">
         <w:trPr>
           <w:trHeight w:val="343"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4275" w:type="dxa"/>
-[...124 lines deleted...]
-            <w:tcW w:w="4275" w:type="dxa"/>
+            <w:tcW w:w="3424" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="40"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2433" w:type="dxa"/>
+            <w:tcW w:w="2169" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="39"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3192" w:type="dxa"/>
+            <w:tcW w:w="4493" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="CECECE"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="CECECE"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+          <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006716CC">
             <w:pPr>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:spacing w:before="50"/>
+              <w:ind w:left="38"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="008A177B">
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10703"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="25" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Біліктіліксанатыныңболуы(берген(растаған)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>күні):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10609"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="45" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Педагогикалықжұмыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өтілі:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10697"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="45" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="539"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Келесіжұмыснәтижелерім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бар:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...54 lines deleted...]
-    <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00AC2547" w:rsidP="008A177B">
+        <w:spacing w:before="3" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...6 lines deleted...]
-      <w:r>
+        <w:spacing w:before="88" w:after="0" w:line="271" w:lineRule="auto"/>
+        <w:ind w:left="120" w:right="201" w:firstLine="419"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097EC8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Наградалары,атақтары,дәрежесі,ғылымидәрежесі,ғылымиатағы,сондай-ақ қосымша мәліметтері (болған жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="001D44C1" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:spacing w:before="6" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="25"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001D44C1">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:pict>
-          <v:shape id="Полилиния 25" o:spid="_x0000_s1029" style="position:absolute;margin-left:42pt;margin-top:18.1pt;width:489.65pt;height:.1pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="9793,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDTIPtOEAMAAJUGAAAOAAAAZHJzL2Uyb0RvYy54bWysVWuO0zAQ/o/EHSz/BHXzaPrUpqtVHwhp&#10;gZW2HMBNnCYisYPtNl0QZ+AIXGMlBGcoN2I8SbptV0gIESnp2DP+5psZz/TyalfkZMuVzqQIqXfh&#10;UsJFJONMrEP6frnoDCnRhomY5VLwkN5zTa8mz59dVuWY+zKVecwVARChx1UZ0tSYcuw4Okp5wfSF&#10;LLkAZSJVwQws1dqJFasAvcgd33X7TiVVXCoZca1hd1Yr6QTxk4RH5l2SaG5IHlLgZvCr8LuyX2dy&#10;ycZrxco0ixoa7B9YFCwT4PQANWOGkY3KnkAVWaSklom5iGThyCTJIo4xQDSeexbNXcpKjrFAcnR5&#10;SJP+f7DR2+2tIlkcUr9HiWAF1Gj/bf9z/33/gO+P/cOvrwSUkKmq1GM4cFfeKhurLm9k9EGDwjnR&#10;2IUGG7Kq3sgYANnGSMzOLlGFPQlxkx0W4f5QBL4zJILNvu8Nez0gE4HO8wdYI4eN27PRRptXXCIO&#10;295oU5cwBgkLEDdRLKHcSZFDNV92iEuGAb5NwQ9GXmv0wiFLl1RkNBh1z4381giRPLff7Vq8c7Nu&#10;a2ax/CMsYL9u+bG0pRztRMMZJMJsw7iYpVJqm50lcGvTAwhgZOP7gy34PretzzQuFHTCeQ8oSqAH&#10;VnUYJTOWmXVhRVKFFFNhNwq55UuJKnNWN3DyqM3FsRUeP2ZVq+GEdQCXphbQqeV6VFchF1meY2Fz&#10;YakMPHeAudEyz2KrtGy0Wq+muSJbZrsbHxsMgJ2YKbkRMYKlnMXzRjYsy2sZ7HPMLVzBJgX2MmL7&#10;fh65o/lwPgw6gd+fdwJ3NutcL6ZBp7/wBr1ZdzadzrwvlpoXjNMsjrmw7NpR4gV/16rNUKuHwGGY&#10;nERxEuwCn6fBOqc0MBcQS/tb57rtz7qhVzK+h15Vsp6NMMtBSKX6REkFczGk+uOGKU5J/lrA4Bl5&#10;Adx8YnAR9AY+LNSxZnWsYSICqJAaChfcilNTD99NqbJ1Cp48LKuQ1zAjksw2Mw6TmlWzgNmHETRz&#10;2g7X4zVaPf6bTH4DAAD//wMAUEsDBBQABgAIAAAAIQCH3zBl3QAAAAkBAAAPAAAAZHJzL2Rvd25y&#10;ZXYueG1sTI/BTsMwEETvSPyDtUhcELVpqigKcSoEQuIIKRI9buMliRqv09htwt/jnOA4O6uZN8V2&#10;tr240Og7xxoeVgoEce1Mx42Gz93rfQbCB2SDvWPS8EMetuX1VYG5cRN/0KUKjYgh7HPU0IYw5FL6&#10;uiWLfuUG4uh9u9FiiHJspBlxiuG2l2ulUmmx49jQ4kDPLdXH6mw1KMKv+u40zS/HZnqv/N6dsre9&#10;1rc389MjiEBz+HuGBT+iQxmZDu7MxoteQ7aJU4KGJF2DWHyVJgmIw3LZgCwL+X9B+QsAAP//AwBQ&#10;SwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlw&#10;ZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVs&#10;cy8ucmVsc1BLAQItABQABgAIAAAAIQDTIPtOEAMAAJUGAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMv&#10;ZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCH3zBl3QAAAAkBAAAPAAAAAAAAAAAAAAAAAGoFAABk&#10;cnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAdAYAAAAA&#10;" path="m,l9793,e" filled="f" strokeweight=".19742mm">
-            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6218555,0" o:connectangles="0,0"/>
+          <v:shape id="Полилиния 1" o:spid="_x0000_s1034" style="position:absolute;left:0;text-align:left;margin-left:63pt;margin-top:15.9pt;width:503.65pt;height:.1pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="10073,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDIzzNeEQMAAJoGAAAOAAAAZHJzL2Uyb0RvYy54bWysVW2O0zAQ/Y/EHSz/BLX5bLuttl2t+oGQ&#10;FlhpywFcx2kiEjvYbtMFcQaOwDVWQnCGciPGdtJtu0JCiEpNx5nx83sznunl1a4s0JZJlQs+xkHX&#10;x4hxKpKcr8f4/XLRucBIacITUgjOxvieKXw1ef7ssq5GLBSZKBImEYBwNaqrMc60rkaep2jGSqK6&#10;omIcnKmQJdGwlGsvkaQG9LLwQt/ve7WQSSUFZUrB25lz4onFT1NG9bs0VUyjYoyBm7ZPaZ8r8/Qm&#10;l2S0lqTKctrQIP/AoiQ5h0MPUDOiCdrI/AlUmVMplEh1l4rSE2maU2Y1gJrAP1Nzl5GKWS2QHFUd&#10;0qT+Hyx9u72VKE+gdhhxUkKJ9t/2P/ff9w/2+2P/8OsrCkye6kqNIPyuupVGqapuBP2gwOGdeMxC&#10;QQxa1W9EAnhko4XNzS6VpdkJqtHOluD+UAK204jCy3407Ee9HkYUfEE4sBXyyKjdSzdKv2LC4pDt&#10;jdKugAlYNv1JI2IJxU7LAmr5soN8FIR992gKfggD1S7shYeWPqpR4PuD6DwqbKMcWBBFkYU8j4va&#10;OIMWHqOBhHVLkmQtb7rjDXGwEDE949tUVUKZFC2BXpsjQIAgI/IPsXD4eazb0xwhoRnO20BiBG2w&#10;cjoqog0zc4QxUQ0VsNkwb0qxZUthffqsenDKo7fgx1Fu/zEv54ct5gi4O86wxxq2R+XlYpEXha1v&#10;wQ2ZQeAPbHaUKPLEOA0dJderaSHRlpgWtx8jB8BOwqTY8MSCZYwk88bWJC+cDfGFzS7cxCYJ5k7a&#10;Hv489Ifzi/lF3InD/rwT+7NZ53oxjTv9RTDozaLZdDoLvhhqQTzK8iRh3LBr50kQ/12/NpPNTYLD&#10;RDlRcSJ2YT9PxXqnNGwuQEv763Ldtqnr65VI7qFlpXADEgY6GJmQnzCqYTiOsfq4IZJhVLzmMH2G&#10;QRybaWoXcW8QwkIee1bHHsIpQI2xxnDFjTnVbgJvKpmvMzgpsGXl4hpGRZqbnrYzxbFqFjAArYJm&#10;WJsJe7y2UY9/KZPfAAAA//8DAFBLAwQUAAYACAAAACEATjepsN4AAAAKAQAADwAAAGRycy9kb3du&#10;cmV2LnhtbEyPS0sDQRCE74L/YWjBm5l9QJB1Z4MEFQRRjMHzZKezszivzEw2q7/ezkmP1V1UfdWu&#10;ZmvYhDGN3gkoFwUwdL1XoxsEbD8eb26BpSydksY7FPCNCVbd5UUrG+VP7h2nTR4YhbjUSAE659Bw&#10;nnqNVqaFD+jot/fRykwyDlxFeaJwa3hVFEtu5eioQcuAa4391+ZoqeQ1Bv3zdng+fIan7cjN/uFl&#10;PQlxfTXf3wHLOOc/M5zxCR06Ytr5o1OJGdLVkrZkAXVJE86Gsq5rYDu6VAXwruX/J3S/AAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAMjPM14RAwAAmgYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAE43qbDeAAAACgEAAA8AAAAAAAAAAAAAAAAAawUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l10073,e" filled="f" strokeweight=".19742mm">
+            <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;6396355,0" o:connectangles="0,0"/>
             <w10:wrap type="topAndBottom" anchorx="page"/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194DDD" w:rsidRPr="00771443" w:rsidRDefault="00194DDD" w:rsidP="001E17A3">
-[...1 lines deleted...]
-        <w:widowControl w:val="0"/>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00097EC8" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...52 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...118 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="006F64AE" w:rsidRPr="00460AA6" w:rsidRDefault="006F64AE" w:rsidP="006F64AE">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00526689" w:rsidRPr="006F64AE" w:rsidRDefault="00526689">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00526689" w:rsidRPr="006F64AE" w:rsidSect="0095185E">
+      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgMar w:top="426" w:right="740" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
-  </w:font>
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...348 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="110"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:useFELayout/>
+  </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BC2F25"/>
-[...87 lines deleted...]
-    <w:rsid w:val="00FC1619"/>
+    <w:rsidRoot w:val="006F64AE"/>
+    <w:rsid w:val="00057EBC"/>
+    <w:rsid w:val="00084267"/>
+    <w:rsid w:val="00084923"/>
+    <w:rsid w:val="000E0471"/>
+    <w:rsid w:val="001973A8"/>
+    <w:rsid w:val="001D44C1"/>
+    <w:rsid w:val="001E0B64"/>
+    <w:rsid w:val="001E1501"/>
+    <w:rsid w:val="00206E60"/>
+    <w:rsid w:val="002470F9"/>
+    <w:rsid w:val="00261B30"/>
+    <w:rsid w:val="002A5489"/>
+    <w:rsid w:val="00303144"/>
+    <w:rsid w:val="0031260F"/>
+    <w:rsid w:val="00386F50"/>
+    <w:rsid w:val="00404F92"/>
+    <w:rsid w:val="00424C22"/>
+    <w:rsid w:val="0045341F"/>
+    <w:rsid w:val="004962F2"/>
+    <w:rsid w:val="004C38B0"/>
+    <w:rsid w:val="00526689"/>
+    <w:rsid w:val="00532B79"/>
+    <w:rsid w:val="00570FA3"/>
+    <w:rsid w:val="005C1B3D"/>
+    <w:rsid w:val="005E1667"/>
+    <w:rsid w:val="005F69F6"/>
+    <w:rsid w:val="00665C8D"/>
+    <w:rsid w:val="006A500B"/>
+    <w:rsid w:val="006B32BF"/>
+    <w:rsid w:val="006C4F89"/>
+    <w:rsid w:val="006D283B"/>
+    <w:rsid w:val="006F64AE"/>
+    <w:rsid w:val="007A29B0"/>
+    <w:rsid w:val="007B15E0"/>
+    <w:rsid w:val="007F2521"/>
+    <w:rsid w:val="008950FB"/>
+    <w:rsid w:val="008A0191"/>
+    <w:rsid w:val="008B5BEF"/>
+    <w:rsid w:val="00915A21"/>
+    <w:rsid w:val="00973367"/>
+    <w:rsid w:val="00A01351"/>
+    <w:rsid w:val="00A4701E"/>
+    <w:rsid w:val="00A4713F"/>
+    <w:rsid w:val="00A83578"/>
+    <w:rsid w:val="00AD5EF1"/>
+    <w:rsid w:val="00B000EF"/>
+    <w:rsid w:val="00BA2E70"/>
+    <w:rsid w:val="00BC734B"/>
+    <w:rsid w:val="00C06AAF"/>
+    <w:rsid w:val="00C84504"/>
+    <w:rsid w:val="00CC0AB0"/>
+    <w:rsid w:val="00D04BD2"/>
+    <w:rsid w:val="00D179A8"/>
+    <w:rsid w:val="00DB0567"/>
+    <w:rsid w:val="00DE3D1C"/>
+    <w:rsid w:val="00E1214A"/>
+    <w:rsid w:val="00E1364A"/>
+    <w:rsid w:val="00E206D5"/>
+    <w:rsid w:val="00E266E7"/>
+    <w:rsid w:val="00E837D5"/>
+    <w:rsid w:val="00E95940"/>
+    <w:rsid w:val="00EC078F"/>
+    <w:rsid w:val="00EC07FC"/>
+    <w:rsid w:val="00EE578D"/>
+    <w:rsid w:val="00F278E6"/>
+    <w:rsid w:val="00F66E15"/>
+    <w:rsid w:val="00FA2DD0"/>
+    <w:rsid w:val="00FB1E3A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="30722"/>
+    <o:shapedefaults v:ext="edit" spidmax="32770"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
@@ -11495,680 +14275,254 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE5357"/>
+    <w:rsid w:val="00E206D5"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="0031260F"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:before="9" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="20"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...29 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE5357"/>
+    <w:rsid w:val="006F64AE"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
-      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a5">
+  <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00EE5357"/>
+    <w:rsid w:val="006F64AE"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a6">
+  <w:style w:type="character" w:styleId="a5">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE5357"/>
+    <w:rsid w:val="006F64AE"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FontStyle11">
     <w:name w:val="Font Style11"/>
-    <w:rsid w:val="00EE5357"/>
+    <w:rsid w:val="006F64AE"/>
     <w:rPr>
       <w:rFonts w:ascii="Century Gothic" w:hAnsi="Century Gothic" w:cs="Century Gothic"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="30"/>
       <w:szCs w:val="30"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:qFormat/>
-    <w:rsid w:val="00F94BEA"/>
+    <w:rsid w:val="006F64AE"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:lang w:val="en-US"/>
+      <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="0031260F"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00194DDD"/>
+    <w:rsid w:val="0031260F"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:before="1" w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:ind w:left="120"/>
+      <w:ind w:left="100"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a7"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
-    <w:rsid w:val="00194DDD"/>
+    <w:rsid w:val="0031260F"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
+      <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
     </w:rPr>
-  </w:style>
-[...432 lines deleted...]
-    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:divs>
-    <w:div w:id="1293633393">
+    <w:div w:id="1276057120">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/K1500000414" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sad6@goo.edu.kz" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/K950001000_" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/V2000021579" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sad6@goo.edu.kz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1500000410" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1900000293" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sad6@goo.edu.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sad6@goo.edu.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -12202,86 +14556,84 @@
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -12416,70 +14768,71 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>12688</Characters>
+  <Pages>8</Pages>
+  <Words>2554</Words>
+  <Characters>14561</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>105</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>121</Lines>
+  <Paragraphs>34</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14884</CharactersWithSpaces>
+  <CharactersWithSpaces>17081</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Асер</dc:creator>
+  <dc:creator>Пользователь</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>