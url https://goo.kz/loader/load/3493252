--- v0 (2025-12-06)
+++ v1 (2026-05-05)
@@ -1,3947 +1,8419 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="08CC97F5" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="00315FB3" w:rsidRDefault="000D0AFE" w:rsidP="000D0AFE">
-[...59 lines deleted...]
-    <w:p w14:paraId="70761FA3" w14:textId="3EA0186F" w:rsidR="000D0AFE" w:rsidRPr="004E22AB" w:rsidRDefault="004E22AB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="550AC3DE" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ПЕДАГОГИКАЛЫҚ ҚЫЗМЕТКЕРЛЕР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ГЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19090081" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>БОС ОРЫНДАРҒА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09651B13" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>КОНКУРС ӨТКІЗУ ТУРАЛЫ ХАБАРЛАНДЫРУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CC62F3" w14:textId="1C21405A" w:rsidR="009B650A" w:rsidRPr="00A25445" w:rsidRDefault="002C5B11" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
-      <w:r w:rsidR="0061287A">
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r w:rsidR="004342EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="002E58C5">
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r w:rsidR="00B52021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00975DC3">
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="002E58C5">
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r w:rsidR="00666764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA89477" w14:textId="7458ADD2" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="69FCBCD9" w14:textId="16F0AD54" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...6 lines deleted...]
-          <w:szCs w:val="24"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...31 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлодар облысы білім беру басқармасының Павлодар қаласы білім бөлімінің «Павлодар қаласының № </w:t>
+      </w:r>
+      <w:r w:rsidR="004764CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
-      <w:r w:rsidRPr="00315FB3">
-[...75 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәбилер бақшасы» коммуналдық мемлекеттік қазыналық кәсіпорны бос лауазымға орналасуға ашық конкурс жариялайды:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="1"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="10307" w:type="dxa"/>
+        <w:tblInd w:w="-106" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="669"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2703"/>
+        <w:gridCol w:w="527"/>
+        <w:gridCol w:w="2285"/>
+        <w:gridCol w:w="1475"/>
+        <w:gridCol w:w="1495"/>
+        <w:gridCol w:w="1776"/>
+        <w:gridCol w:w="2749"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00315FB3" w:rsidRPr="00315FB3" w14:paraId="47084721" w14:textId="77777777" w:rsidTr="000D0AFE">
+      <w:tr w:rsidR="009B650A" w:rsidRPr="009B650A" w14:paraId="4209BE02" w14:textId="77777777" w:rsidTr="0012129B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CC8867C" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="002973E1" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="1FE5AFFE" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="0012129B">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002973E1">
+            <w:r w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13DC1DB7" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="002973E1" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="499D70F9" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002973E1">
+            <w:r w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Вакантная должность</w:t>
+              <w:t>Бос орын лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcW w:w="1475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E6CA0B6" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="002973E1" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="3803E829" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002973E1">
+            <w:r w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Объем нагрузки</w:t>
+              <w:t>Жүктеме көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="285E5EE7" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="002973E1" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="08EE2F5C" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002973E1">
+            <w:r w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Язык обучения</w:t>
+              <w:t>Оқытылу тілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="476B9644" w14:textId="473F65A9" w:rsidR="000D0AFE" w:rsidRPr="002973E1" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="34CCD771" w14:textId="77777777" w:rsidR="00A43974" w:rsidRDefault="00A43974" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002973E1">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Адрес </w:t>
+              <w:t>МДҰ</w:t>
             </w:r>
-            <w:r w:rsidR="007D75B5">
+          </w:p>
+          <w:p w14:paraId="349B9452" w14:textId="0407A836" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ДО</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="009B650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2720" w:type="dxa"/>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05707A16" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="002973E1" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="4F95D498" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002973E1">
+            <w:r w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Контакты, электронный адрес</w:t>
+              <w:t>Байланыс телефондары,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, электрон</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дыадресі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315FB3" w:rsidRPr="00672B92" w14:paraId="5C05A879" w14:textId="77777777" w:rsidTr="000D0AFE">
+      <w:tr w:rsidR="009B650A" w:rsidRPr="00E93BE9" w14:paraId="05A2CF51" w14:textId="77777777" w:rsidTr="0012129B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="239D8C1D" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="00315FB3" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="0ACB370F" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="0012129B">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00315FB3">
+            <w:r w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E15072E" w14:textId="50F11B05" w:rsidR="000D0AFE" w:rsidRPr="00315FB3" w:rsidRDefault="00063337" w:rsidP="002973E1">
+          <w:p w14:paraId="310BF63E" w14:textId="62E20E70" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="000848C8" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Музыкальный руковод</w:t>
+              <w:t>Музыкалық жетекші</w:t>
             </w:r>
-            <w:r w:rsidR="00450286">
+            <w:r w:rsidR="00E93BE9">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>и</w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> (бала күтіміне байланысты десмалыстағы қызметкердің орнына)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcW w:w="1475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F04F60E" w14:textId="13EA9CB3" w:rsidR="002973E1" w:rsidRDefault="00975DC3" w:rsidP="002973E1">
+          <w:p w14:paraId="32F2806A" w14:textId="5929ABE0" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="002C5B11" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>0,75</w:t>
             </w:r>
-            <w:r w:rsidR="000D0AFE" w:rsidRPr="00315FB3">
+            <w:r w:rsidR="009B650A" w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ставк</w:t>
+              <w:t xml:space="preserve"> ставка </w:t>
             </w:r>
-            <w:r w:rsidR="008D7FB0">
-[...16 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6061DA73" w14:textId="016896DD" w:rsidR="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+          <w:p w14:paraId="1C353ED2" w14:textId="3BA20674" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="00026C6C" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>К</w:t>
+              <w:t>қазақ</w:t>
             </w:r>
-            <w:r w:rsidR="00473B03">
+            <w:r w:rsidR="004764CC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>азахский</w:t>
+              <w:t xml:space="preserve"> тілі</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C592FC1" w14:textId="6245DB12" w:rsidR="000D0AFE" w:rsidRPr="00672B92" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="41B7CFBD" w14:textId="4F08C63B" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00315FB3">
+            <w:r w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">г. Павлодар, </w:t>
+              <w:t xml:space="preserve">Павлодар қаласы, Вс.Иванова көш. </w:t>
             </w:r>
-            <w:r w:rsidR="008C4D49">
+            <w:r w:rsidR="004764CC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2720" w:type="dxa"/>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125C97B9" w14:textId="77777777" w:rsidR="00672B92" w:rsidRPr="00672B92" w:rsidRDefault="00672B92" w:rsidP="002973E1">
+          <w:p w14:paraId="2D34C190" w14:textId="6EE59C53" w:rsidR="004764CC" w:rsidRPr="00A25445" w:rsidRDefault="004764CC" w:rsidP="0012129B">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">8 (7812) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CF21F1" w14:textId="77777777" w:rsidR="00672B92" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="508E4807" w14:textId="3B4B8B4F" w:rsidR="009B650A" w:rsidRPr="00A25445" w:rsidRDefault="009B650A" w:rsidP="00E93BE9">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="709"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00315FB3">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">email: </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk94085354"/>
+            <w:r w:rsidR="00E93BE9">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00315FB3">
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId4" w:history="1">
+              <w:r w:rsidR="00E93BE9" w:rsidRPr="00381989">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>sad23@goo.edu.kz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w14:paraId="7D6E2588" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="00A25445" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...57 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2CBB6577" w14:textId="513AD152" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="4D3169FA" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BBB8996" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
+      <w:r w:rsidRPr="001A4602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00063337">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Біліктілік талаптары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>высшее и (или) послевузовское педагогическое или иное профессиональное образование по соответствующему профилю или документ, подтверждающий педагогическую переподготовку, без предъявления требований к стажу работы или техническое и профессиональное образование по соответствующему профилю без предъявления требований к стажу работы;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиісті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орнынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> де </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіптік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қайта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>даярлау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>курстарынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өткенін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>растайтын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құжат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиісті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>техникалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіптік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білімі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өтіліне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылмайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C305F8C" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="649A43AA" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      и (или) при наличии высшего уровня квалификации стаж работы для педагога-мастера – 5 лет;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өтілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагог-модератор </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кем </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>емес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, педагог-эксперт </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кем </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>емес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеуші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шебер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жылдан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> кем </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>емес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қажет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56CE451D" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="0D22BA7C" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      и (или) при наличии высшего или среднего уровня квалификации стаж работы для педагога-модератора не менее 3 лет, педагога-эксперта - 4 года, педагога-исследователя – 5 лет.</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кәсіби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құзыреттілікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>анықтай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>біліктілікке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423E5FC6" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="0858E5D7" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      Требования к квалификации с определением профессиональных компетенций:</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      1) "педагог" (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>санаты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоқ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DECFA88" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="557624D3" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      1) педагог (без категории):</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Педагогқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>беруі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мазмұнын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқыту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістемесін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоспарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іс-шараларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоспарлау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375417D0" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="306F8394" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      должен отвечать общим требованиям, предъявляемым к педагогу высшего уровня квалификации: знать содержание учебной программы и методику преподавания, составлять план работы, планировать и организовывать мероприятия на уровне организации образования;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      2) "педагог-модератор":</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30224953" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="41177ED6" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      2) педагог-модератор:</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагогке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>беруі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сондай-ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E63C8EC" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="3D69A8D1" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      должен отвечать общим требованиям, предъявляемым к квалификации "педагог", а также:</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тұрақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оң</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нәтижелерді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қамтамасыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="451FE26C" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="197E21EF" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      обеспечивать устойчивые положительные результаты;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түрлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>музыкалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сабақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>түрлерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолдану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733E1728" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="16E896A8" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      широко использовать различные виды музыкальных занятий;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістемелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмысына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="300B5623" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="73E873C9" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      участвовать в методической работе ДО;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңестерде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF45940" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="37AECE2C" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      выступать на педагогических советах;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ашық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сабақтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өткізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ішіндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іс-шараларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6210D29A" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="4828340B" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      проводить открытые занятия, участвует в мероприятиях внутри организации образования;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      3) "педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сарапшы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>":</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6C3C6E" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="49615D77" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      3) педагог-эксперт:</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагогтерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>беруі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сонымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектепкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жастағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>балаларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>музыкалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәрбиелеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқытудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әртүрлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қазіргі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заманғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>меңгеруі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>баланың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>музыкалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қабілетінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даму </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>диагностикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>элементтерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655723AC" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="374B8568" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      должен отвечать требованиям, предъявляемым к квалификации "педагог-модератор", а также:</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>баланың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даму </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ортасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қалыптасуына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>белсенді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0063E9" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="6749C530" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      владеть разнообразными современными методиками музыкального воспитания и обучения детей дошкольного возраста, элементами диагностики развития музыкальных способностей детей дошкольного возраста;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) "педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеуші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>":</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3905C719" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="141EBD8C" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      активно участвовать в преобразовании среды развития ребенка;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сарапшыға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>беруі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сонымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жастағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>балаларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>музыкалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқыту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәрбиелеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қазіргі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заманғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолданудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шығармашылық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ізденісін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асыруы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>балаларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>музыкалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дамытудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзіндік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ерекше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB3E1AD" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="7A5A680A" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      4) педагог-исследователь:</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конкурстардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысушысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68E56A49" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="79565312" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      должен отвечать требованиям, предъявляемым к квалификации "педагог-эксперт", а также:</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) "педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шебер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>":</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="442B5473" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="7FBDDB16" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      осуществлять собственный творческий поиск применения современных методик музыкального воспитания и обучения детей дошкольного возраста, прививать им собственные оригинальные методики музыкального развития детей;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеушіге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>беруі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сондай-ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D53A920" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="318ADD72" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      являться участником профессиональных конкурсов;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>балалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>музыкалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дамуының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзіндік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ерекше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бірегей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістемелерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D8C194D" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="375E1B08" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      5) педагог-мастер:</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>республикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>халықаралық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конкурстардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысушысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B36F4C" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="303FD9B9" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      должен отвечать требованиям, предъявляемым к квалификации "педагог-исследователь", а также:</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Лауазымдық міндеттер: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Мектепке дейінгі тәрбие мен оқытудың мемлекеттік жалпыға міндетті стандартының талабына сәйкес балаларды эстетикалық дамыту мен музыкалық тәрбиелеуді жүзеге асырады.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C185A8" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="1C90638E" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      иметь собственные оригинальные методики музыкального развития детей;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Музыкалық сабақты, балалар мерекелерін және басқа да мәдени-көпшілік іс-шараларды ұйымдастырады және өткізеді, музыкалық дарынды балларды анықтайды. Балалармен жеке жұмысты жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13317013" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="6A47EDCA" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...9 lines deleted...]
-        <w:t>      являться участником профессиональных конкурсов на республиканском (международном) уровне.</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Балалардың ойын әрекеттерін ұйымдастыруға қатысады, түрлі музыкалық және дидактикалық ойындар өткізеді.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA54DE9" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="647A48DB" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Педагогикалық кеңестерді дайындауға, әдістемелік бірлестіктердің жұмысына қатысады.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="62AAC8A5" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
-[...38 lines deleted...]
-    <w:p w14:paraId="4CE05C73" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="4249D7AB" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      Организует и проводит музыкальные занятия, детские праздники и другие культурно-массовые мероприятия, выявляет музыкально одаренных детей, проводит индивидуальную работу с детьми.</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Балалармен жұмыс жасауда инновациялық педагогикалық тәжірибені енгізеді.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564780F1" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="25E39A5B" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      Принимает участие в организации игровой деятельности детей, проводит различные музыкально-дидактические игры.</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Балаларды музыкалық тәрбиелеу мәселесі ата-аналар мен тәрбиеленушілерге кеңес береді.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="102A7D3D" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="27A569BB" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      Участвует в подготовке педагогических советов, работе методических объединений.</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      Білім беру ұйымдарында "Құндылықтарға негізделген білім беру" тұжырымдамасын білім беру процесінде барлық нысандар, оның ішінде балалар отбасыларының қатысуымен енгізу.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49133EEA" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="0FD5E827" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...81 lines deleted...]
-      <w:r w:rsidRPr="00063337">
+      <w:r w:rsidRPr="001A4602">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...8 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Білуі тиіс:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00063337">
-[...11 lines deleted...]
-        <w:r w:rsidRPr="00063337">
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:anchor="z1" w:history="1">
+        <w:r w:rsidRPr="001A4602">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Конституцию</w:t>
+          <w:t>Конституциясын</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t> Республики Казахстан, </w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, Қазақстан Республикасының </w:t>
       </w:r>
       <w:hyperlink r:id="rId6" w:anchor="z205" w:history="1">
-        <w:r w:rsidRPr="00063337">
+        <w:r w:rsidRPr="001A4602">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Трудовой Кодекс</w:t>
+          <w:t>Еңбек Кодексін</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t> Республики Казахстан, законы Республики Казахстан "</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, "</w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:anchor="z2" w:history="1">
-        <w:r w:rsidRPr="00063337">
+        <w:r w:rsidRPr="001A4602">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>Об образовании</w:t>
+          <w:t>Білім туралы</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00063337">
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>", "</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:anchor="z4" w:history="1">
-        <w:r w:rsidRPr="00063337">
+      <w:hyperlink r:id="rId8" w:anchor="z22" w:history="1">
+        <w:r w:rsidRPr="001A4602">
           <w:rPr>
             <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:color w:val="073A5E"/>
             <w:spacing w:val="2"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
-            <w:lang w:eastAsia="ru-RU"/>
+            <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
           </w:rPr>
-          <w:t>О статусе педагога</w:t>
+          <w:t>Педагог мәртебесі туралы</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00063337">
-[...33 lines deleted...]
-        <w:t>" и другие нормативные правовые акты, определяющие направления и перспективы развития образования;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>", "Сыбайлас жемқорлыққа қарсы күрес туралы" Қазақстан Республикасының заңдарын және білім беруді дамытудың бағыттары мен перспективаларын айқындайтын басқа да нормативтік құқықтық актілерді,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7A664A" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="1C37E302" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      государственные общеобязательные стандарты дошкольного воспитания и обучения;</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      мектепке дейінгі тәрбие мен оқытудың мемлекеттік жалпыға міндетті стандарттарды,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB2F56D" w14:textId="77777777" w:rsidR="00063337" w:rsidRPr="00063337" w:rsidRDefault="00063337" w:rsidP="00063337">
+    <w:p w14:paraId="270C781A" w14:textId="77777777" w:rsidR="001A4602" w:rsidRPr="001A4602" w:rsidRDefault="001A4602" w:rsidP="001A4602">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00063337">
-[...8 lines deleted...]
-        <w:t>      музыкальные произведения детского репертуара, методику музыкального воспитания.</w:t>
+      <w:r w:rsidRPr="001A4602">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      балалар репертуарындағы музыкалық шығармалар, музыкалық білім беру әдістерін.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F46A45" w14:textId="135D87F7" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00063337">
+    <w:p w14:paraId="795F0372" w14:textId="77777777" w:rsidR="001A4602" w:rsidRDefault="001A4602" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A7213F7" w14:textId="6C75AC47" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Лауазымдық жалақы мөлшері білім деңгейіне, еңбек өтіліне,біліктілік санатына байланысты: </w:t>
+      </w:r>
+      <w:r w:rsidR="006133CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>0 000 теңгеден 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006133CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 000 теңгеге дейін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55749404" w14:textId="682AD4E9" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурс </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ҚР БҒМ 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00F86B5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жылғы </w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>желтоқсан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дағы № 5</w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бұйрығы негізінде өткізіледі "Мемлекеттік білім беру ұйымдарының бірінші басшылары мен педагогтерін лауазымға тағайындау, лауазымнан босату қағидалары"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="745F3A83" w14:textId="1E1D2E8C" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурсты өткізу күні мен орны: </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="004342EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00666764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00666764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="004342EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00666764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5B11">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="006133CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жылдар аралығында</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Павлодар қаласы № </w:t>
+      </w:r>
+      <w:r w:rsidR="006133CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәбилер  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бақшасы" коммуналдық мемлекеттік қазыналық кәсіпорны, Павлодар қаласы, Вс көшесі. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7859">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Иванова, </w:t>
+      </w:r>
+      <w:r w:rsidR="006133CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>62</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7859">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E321F22" w14:textId="1D8AA50A" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="00E93BE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...145 lines deleted...]
-        <w:t xml:space="preserve"> тенге.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Байқау кезеңдері: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229D8D5E" w14:textId="7B94B0DF" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00470491">
+    <w:p w14:paraId="23E140A8" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...153 lines deleted...]
-        <w:t xml:space="preserve"> года</w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Конкурс өткізу туралы хабарландыруды жариялау; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114520C0" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="137A36B0" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...6 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...16 lines deleted...]
-        <w:t>«Правила назначения на должности, освобождения от должностей первых руководителей и педагогов государственных организаций образования»</w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) конкурсты өткізу күні мен уақытын айқындау, конкурстық комиссияны қалыптастыру </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="240611CF" w14:textId="2D319F05" w:rsidR="00607A21" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="5290C69E" w14:textId="6159C43C" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...264 lines deleted...]
-        <w:t xml:space="preserve">», </w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ұжаттарды қабылдау </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E6048C" w14:textId="257625DF" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="17207C95" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4) құжаттарды қарау (біліктілік талаптарына сәйкестігі</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E493A3C" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="54582A28" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...9 lines deleted...]
-        <w:t>Этапы конкурса:</w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5) кандидаттардың балдары бірдей болған жағдайда әңгімелесу</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4C05AA" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="55562C0D" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...6 lines deleted...]
-        <w:t>1) публикация объявления о проведении конкурса;</w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кандидаттың құжаттары қабылданғаннан кейін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үш жұмыс күні ішінде:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құқықтық статистика және арнайы есепке алу жөніндегі уәкілетті органға немесе оның аумақтық бөлімшелеріне Сыбайлас жемқорлық қылмыс және/немесе қылмыстық құқық бұзушылық жасағаны туралы мәліметтердің болуы не болмауы туралы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сұрау салу жіберіледі,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагогикалық этиканың бұзылуы туралы Қазақстан Республикасы Білім және ғылым министрлігінің Білім және ғылым саласындағы сапаны қамтамасыз ету комитетіне </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сұрау жіберіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2181F399" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="65E4E1A9" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...16 lines deleted...]
-        <w:t>Определение даты и времени проведения конкурса, формирование конкурсной комиссии</w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жұмысқа орналасуға тыйым салатын сыбайлас жемқорлық қылмыс және/немесе қылмыстық құқық бұзушылық жасағаны және/немесе педагогикалық әдеп нормаларын бұзғаны туралы мәліметтерді білгеннен кейін педагог кез келген кезеңде конкурстан шеттетіледі.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116AE7D6" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="18B202AA" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...16 lines deleted...]
-        <w:t>Прием документов</w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурсқа қатысу үшін қажетті құжаттар тізімі:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4CB982" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="001CE750" w14:textId="23A5A170" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...25 lines deleted...]
-        <w:t xml:space="preserve"> (в течение 5 рабочих дней)</w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) осы </w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ағидаларға 10-қосымшаға сәйкес нысан бойынша қоса берілетін құжаттардың тізбесін көрсете отырып, конкурсқа қатысу туралы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өтініш;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137595FB" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00607A21" w:rsidP="00607A21">
+    <w:p w14:paraId="6FE29A56" w14:textId="3D23F7F2" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...17 lines deleted...]
-        <w:t>Собеседование в случае одинаковых баллов кандидатов</w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жеке басын куәландыратын құжат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397745D6" w14:textId="38561FB5" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="001A1273">
+    <w:p w14:paraId="6347D0E0" w14:textId="3B24BA65" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...16 lines deleted...]
-      <w:r w:rsidRPr="00315FB3">
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="24"/>
-[...65 lines deleted...]
-        <w:t>о нарушении педагогической этики в Комитет по обеспечению качества в сфере образования и науки Министерства образования и науки Республики Казахстан.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кадрларды есепке алу бойынша толтырылған жеке іс парағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нақты тұрғылықты мекенжайы мен байланыс телефондары көрсетілген – </w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ар болса);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FBF062C" w14:textId="3B26241D" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00D1415C">
-[...78 lines deleted...]
-    <w:p w14:paraId="4E5CA13F" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00D1415C">
+    <w:p w14:paraId="5524FE5C" w14:textId="1E2C32AF" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 4) педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген лауазымға қойылатын біліктілік талаптарына сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t>Перечень документов, необходимых для участия в конкурсе:</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>білімі туралы құжаттардың көшірмелері;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52A2D0DE" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="073EF939" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> об участии в конкурсе с указанием перечня прилагаемых документов по форме согласно приложению 10 к настоящим Правилам;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еңбек қызметін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> растайтын құжаттың көшірмесі (бар болса);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B33AC77" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="15EBC578" w14:textId="27EBDA8E" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген нысан бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...13 lines deleted...]
-        <w:t>либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>денсаулық жағдайы туралы анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186C2694" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="11034432" w14:textId="3F688282" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...13 lines deleted...]
-        <w:t>(с указанием адреса фактического места жительства и контактных телефонов – при наличии);</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5998">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сихоневрологиялық ұйымнан анықтама; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0810AAF9" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="455BDD19" w14:textId="313513B2" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...67 lines deleted...]
-        <w:t xml:space="preserve"> педагогов;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5998">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аркологиялық ұйымнан анықтама; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027BD692" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="703DE4FE" w14:textId="0D5B2945" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5998">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...13 lines deleted...]
-        <w:t>(при наличии);</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ұлттық біліктілік тестілеу сертификаты (бұдан әрі - ТБЖ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) немесе педагог-модератордың, педагог-сарапшының, педагог-зерттеушінің, педагог-шебердің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>біліктілік санатының болуы туралы куәлік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бар болса); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E356C9" w14:textId="63E882E2" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="1186C71B" w14:textId="3A9B747D" w:rsidR="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) педагогтің бос немесе уақытша бос лауазымына кандидаттың 11-қосымшаға сәйкес нысан бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...31 lines deleted...]
-        <w:t xml:space="preserve"> № 21579);</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>толтырылған бағалау парағы.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23853C42" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="78D0BEB7" w14:textId="18ADF747" w:rsidR="0058040B" w:rsidRPr="0058040B" w:rsidRDefault="0058040B" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...11 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="0058040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>справку с психоневрологической организации;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) еңбек өтілімі жоқ үміткерлер 15 минуттан кем емес бейнепрезентация дайындау керек.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49657549" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="7A9120C2" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> справку с наркологической организации;</w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        3), 4), 5) тармақшаларда көрсетілген құжаттарды жұмыс орнының кадр қызметі немесе білім беру ұйымының жауапты қызметкері мөрмен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54514C08" w14:textId="42DED2EF" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="2CA2BD65" w14:textId="564E8D46" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...55 lines deleted...]
-        <w:t xml:space="preserve">педагога-модератора, педагога-эксперта, педагога-исследователя, педагога-мастера (при наличии); </w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурстық тағайындауға қатысу үшін кандидат білім беруді басқару органының қарауына өзінің кәсіби жетістіктері, біліктілігін арттыруы, ғылыми зерттеулері, өзінің педагогикалық тәжірибесін жинақтауы, наградалары туралы материалдарды, тиімділік көрсеткіштеріне қол жеткізу туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DDEB8EE" w14:textId="60C3A448" w:rsidR="00DD09CB" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="23E573A7" w14:textId="5C2C27D2" w:rsidR="00927359" w:rsidRPr="00E93BE9" w:rsidRDefault="009B650A" w:rsidP="00E93BE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...44 lines deleted...]
-        <w:t>на вакантную или временно вакантную должность педагога по форме согласно приложению 11.</w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Көрсетілетін қызметті беруші мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оларда қамтылған мемлекеттік қызметті көрсету үшін қажетті деректердің (мәліметтердің) дәйексіздігі анықталған жағдайларда мемлекеттік қызметті көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C82590A" w14:textId="41859064" w:rsidR="002E58C5" w:rsidRPr="002E58C5" w:rsidRDefault="002E58C5" w:rsidP="000D0AFE">
-[...136 lines deleted...]
-    <w:sectPr w:rsidR="00315FB3" w:rsidSect="00465BBF">
+    <w:sectPr w:rsidR="00927359" w:rsidRPr="00E93BE9" w:rsidSect="001A4602">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="707" w:bottom="993" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="851" w:bottom="1134" w:left="851" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E84E7E"/>
-[...53 lines deleted...]
-    <w:rsid w:val="00FD5443"/>
+    <w:rsidRoot w:val="00927359"/>
+    <w:rsid w:val="00026C6C"/>
+    <w:rsid w:val="000848C8"/>
+    <w:rsid w:val="000E136E"/>
+    <w:rsid w:val="0012129B"/>
+    <w:rsid w:val="00174629"/>
+    <w:rsid w:val="001A4602"/>
+    <w:rsid w:val="002C5B11"/>
+    <w:rsid w:val="00402B31"/>
+    <w:rsid w:val="004342EF"/>
+    <w:rsid w:val="004764CC"/>
+    <w:rsid w:val="0047768B"/>
+    <w:rsid w:val="0058040B"/>
+    <w:rsid w:val="006133CD"/>
+    <w:rsid w:val="00666764"/>
+    <w:rsid w:val="007A7E15"/>
+    <w:rsid w:val="007D0D1C"/>
+    <w:rsid w:val="007E0CF4"/>
+    <w:rsid w:val="00810D2B"/>
+    <w:rsid w:val="00927359"/>
+    <w:rsid w:val="009B650A"/>
+    <w:rsid w:val="00A23B20"/>
+    <w:rsid w:val="00A25445"/>
+    <w:rsid w:val="00A43974"/>
+    <w:rsid w:val="00AE5998"/>
+    <w:rsid w:val="00AF2CBA"/>
+    <w:rsid w:val="00B52021"/>
+    <w:rsid w:val="00BC09FC"/>
+    <w:rsid w:val="00C46EAA"/>
+    <w:rsid w:val="00E93BE9"/>
+    <w:rsid w:val="00E974D1"/>
+    <w:rsid w:val="00EA3E59"/>
+    <w:rsid w:val="00EF7859"/>
+    <w:rsid w:val="00F5345F"/>
+    <w:rsid w:val="00F60B2A"/>
+    <w:rsid w:val="00F8475B"/>
+    <w:rsid w:val="00F86B5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="45A1B4D5"/>
-  <w15:docId w15:val="{BC766A03-07D0-4F81-A423-856A0F0874A1}"/>
+  <w14:docId w14:val="006D75FF"/>
+  <w15:docId w15:val="{AA9CDBCF-B3BC-4018-9DC4-90A14F1CBB8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4056,51 +8528,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4283,564 +8755,462 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...20 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D0AFE"/>
+    <w:rsid w:val="00C46EAA"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="1">
-[...72 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
     <w:name w:val="Неразрешенное упоминание1"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C4D49"/>
+    <w:rsid w:val="00C46EAA"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E93BE9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="127863403">
+    <w:div w:id="931594349">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1900000293" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/K1500000414" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/K950001000_" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1500000410" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/Z1900000293" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/K1500000414" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/K950001000_" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sad23@goo.edu.kz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>7445</Characters>
+  <Pages>3</Pages>
+  <Words>1240</Words>
+  <Characters>7071</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>16</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8734</CharactersWithSpaces>
+  <CharactersWithSpaces>8295</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Пользователь</dc:creator>
+  <dc:creator>Смагулова Ж.А</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>