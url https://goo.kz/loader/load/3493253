--- v0 (2025-12-06)
+++ v1 (2026-05-05)
@@ -1,4293 +1,13893 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="08CC97F5" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="00315FB3" w:rsidRDefault="000D0AFE" w:rsidP="000D0AFE">
-[...59 lines deleted...]
-    <w:p w14:paraId="70761FA3" w14:textId="4DB1CEFA" w:rsidR="000D0AFE" w:rsidRPr="004E22AB" w:rsidRDefault="004E22AB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="550AC3DE" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...6 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ПЕДАГОГИКАЛЫҚ ҚЫЗМЕТКЕРЛЕР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ГЕ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19090081" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>БОС ОРЫНДАРҒА</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09651B13" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>КОНКУРС ӨТКІЗУ ТУРАЛЫ ХАБАРЛАНДЫРУ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CC62F3" w14:textId="630048E5" w:rsidR="009B650A" w:rsidRPr="00A25445" w:rsidRDefault="00CE6F61" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>02</w:t>
       </w:r>
-      <w:r w:rsidR="002E58C5">
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r w:rsidR="00B52021">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.0</w:t>
       </w:r>
-      <w:r w:rsidR="00DF3917">
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
-      <w:r w:rsidR="002E58C5">
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r w:rsidR="00666764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>.2023</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EA89477" w14:textId="7458ADD2" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
+    <w:p w14:paraId="69FCBCD9" w14:textId="16F0AD54" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
-[...1 lines deleted...]
-        <w:textAlignment w:val="baseline"/>
+        <w:ind w:firstLine="709"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...31 lines deleted...]
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлодар облысы білім беру басқармасының Павлодар қаласы білім бөлімінің «Павлодар қаласының № </w:t>
+      </w:r>
+      <w:r w:rsidR="004764CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>23</w:t>
       </w:r>
-      <w:r w:rsidRPr="00315FB3">
-[...46 lines deleted...]
-      <w:r w:rsidRPr="00315FB3">
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...25 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәбилер бақшасы» коммуналдық мемлекеттік қазыналық кәсіпорны бос лауазымға орналасуға ашық конкурс жариялайды:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="1"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblW w:w="10307" w:type="dxa"/>
+        <w:tblInd w:w="-106" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="673"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2720"/>
+        <w:gridCol w:w="527"/>
+        <w:gridCol w:w="2285"/>
+        <w:gridCol w:w="1475"/>
+        <w:gridCol w:w="1495"/>
+        <w:gridCol w:w="1776"/>
+        <w:gridCol w:w="2749"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00315FB3" w:rsidRPr="00315FB3" w14:paraId="47084721" w14:textId="77777777" w:rsidTr="000D0AFE">
+      <w:tr w:rsidR="009B650A" w:rsidRPr="009B650A" w14:paraId="4209BE02" w14:textId="77777777" w:rsidTr="0012129B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CC8867C" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="002973E1" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="1FE5AFFE" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="0012129B">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002973E1">
+            <w:r w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-                <w:bCs/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13DC1DB7" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="002973E1" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="499D70F9" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002973E1">
+            <w:r w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Вакантная должность</w:t>
+              <w:t>Бос орын лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcW w:w="1475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E6CA0B6" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="002973E1" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="3803E829" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002973E1">
+            <w:r w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Объем нагрузки</w:t>
+              <w:t>Жүктеме көлемі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="285E5EE7" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="002973E1" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="08EE2F5C" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002973E1">
+            <w:r w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Язык обучения</w:t>
+              <w:t>Оқытылу тілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="476B9644" w14:textId="473F65A9" w:rsidR="000D0AFE" w:rsidRPr="002973E1" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="34CCD771" w14:textId="77777777" w:rsidR="00A43974" w:rsidRDefault="00A43974" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002973E1">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">Адрес </w:t>
+              <w:t>МДҰ</w:t>
             </w:r>
-            <w:r w:rsidR="007D75B5">
+          </w:p>
+          <w:p w14:paraId="349B9452" w14:textId="0407A836" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>ДО</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="009B650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2720" w:type="dxa"/>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="05707A16" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="002973E1" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="4F95D498" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="002973E1">
+            <w:r w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Контакты, электронный адрес</w:t>
+              <w:t>Байланыс телефондары,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, электрон</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>дыадресі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00315FB3" w:rsidRPr="00672B92" w14:paraId="5C05A879" w14:textId="77777777" w:rsidTr="000D0AFE">
+      <w:tr w:rsidR="009B650A" w:rsidRPr="00E93BE9" w14:paraId="05A2CF51" w14:textId="77777777" w:rsidTr="0012129B">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="527" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="239D8C1D" w14:textId="77777777" w:rsidR="000D0AFE" w:rsidRPr="00315FB3" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="0ACB370F" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="0012129B">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00315FB3">
+            <w:r w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="2285" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E15072E" w14:textId="65A15E25" w:rsidR="000D0AFE" w:rsidRPr="00315FB3" w:rsidRDefault="00DF3917" w:rsidP="002973E1">
+          <w:p w14:paraId="310BF63E" w14:textId="04E8147D" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="00CE6F61" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t>Инструктор по плаванию</w:t>
+              <w:t>Жүзу нұсқаушысы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcW w:w="1475" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F04F60E" w14:textId="52CE42EA" w:rsidR="002973E1" w:rsidRDefault="00DF3917" w:rsidP="002973E1">
+          <w:p w14:paraId="32F2806A" w14:textId="648840C8" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="00F60B2A" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="000D0AFE" w:rsidRPr="00315FB3">
+            <w:r w:rsidR="009B650A" w:rsidRPr="009B650A">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ставк</w:t>
-[...60 lines deleted...]
-              <w:t>, русский</w:t>
+              <w:t xml:space="preserve"> ставка </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="1495" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C592FC1" w14:textId="6245DB12" w:rsidR="000D0AFE" w:rsidRPr="00672B92" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="1C353ED2" w14:textId="6A67D3E7" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="00026C6C" w:rsidP="009B650A">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00315FB3">
+            <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:r w:rsidR="004764CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тілі</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE6F61">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>, орыс тілі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1776" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="41B7CFBD" w14:textId="4F08C63B" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B650A">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
-              <w:t xml:space="preserve">г. Павлодар, </w:t>
+              <w:t xml:space="preserve">Павлодар қаласы, Вс.Иванова көш. </w:t>
             </w:r>
-            <w:r w:rsidR="008C4D49">
+            <w:r w:rsidR="004764CC">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-              </w:rPr>
-[...8 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2720" w:type="dxa"/>
+            <w:tcW w:w="2749" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="125C97B9" w14:textId="77777777" w:rsidR="00672B92" w:rsidRPr="00672B92" w:rsidRDefault="00672B92" w:rsidP="002973E1">
+          <w:p w14:paraId="2D34C190" w14:textId="6EE59C53" w:rsidR="004764CC" w:rsidRPr="00A25445" w:rsidRDefault="004764CC" w:rsidP="0012129B">
             <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">8 (7812) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>61</w:t>
             </w:r>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>82</w:t>
             </w:r>
-            <w:r w:rsidRPr="00672B92">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">; </w:t>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="69CF21F1" w14:textId="77777777" w:rsidR="00672B92" w:rsidRDefault="000D0AFE" w:rsidP="002973E1">
+          <w:p w14:paraId="508E4807" w14:textId="3B4B8B4F" w:rsidR="009B650A" w:rsidRPr="00A25445" w:rsidRDefault="009B650A" w:rsidP="00FD7043">
             <w:pPr>
-              <w:jc w:val="center"/>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="709"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00315FB3">
+            <w:r w:rsidRPr="00A25445">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">email: </w:t>
             </w:r>
-          </w:p>
-[...2 lines deleted...]
-              <w:jc w:val="center"/>
+            <w:bookmarkStart w:id="0" w:name="_Hlk94085354"/>
+            <w:r w:rsidR="00E93BE9">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00315FB3">
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId4" w:history="1">
+              <w:r w:rsidR="00E93BE9" w:rsidRPr="00381989">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:lang w:val="en-US"/>
+                </w:rPr>
+                <w:t>sad23@goo.edu.kz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+          <w:p w14:paraId="7D6E2588" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="00A25445" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+              <w:ind w:firstLine="709"/>
+              <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...57 lines deleted...]
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="en-US" w:eastAsia="ru-RU"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="601D2284" w14:textId="77777777" w:rsidR="00315FB3" w:rsidRPr="00672B92" w:rsidRDefault="00315FB3" w:rsidP="002973E1">
-[...14 lines deleted...]
-    <w:p w14:paraId="3C9DA6A7" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="1528B633" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
+      <w:r w:rsidRPr="00CE6F61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00DF3917">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Біліктілік талаптары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>высшее и (или) послевузовское педагогическое образование или техническое и профессиональное образование по соответствующему профилю, или иное профессиональное образование по соответствующему профилю или документ, подтверждающий педагогическую переподготовку, без предъявления требований к стажу работы;</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>орнынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиісті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>техникалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіптік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиісті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> де </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіптік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қайта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>даярлауды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>растайтын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құжат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өтіліне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылмайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070F23A5" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="55E284B0" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      и (или) при наличии среднего и высшего уровня квалификации стаж работы в должности инструктора по физической культуре дошкольной организации: для педагога-модератора не менее 2 лет, для педагога-эксперта – не менее 3 лет, педагога-исследователя не менее 4 лет;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>біліктілігінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кезде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дене</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шынықтыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нұсқаушысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лауазымындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өтілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: педагог-модератор </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кемінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сарапшы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кемінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, педагог – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеуші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кемінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD735A6" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="6E093CAF" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      и (или) при наличии высшего уровня квалификации стаж работы в должности инструктора по физической культуре дошкольной организации для педагога-мастера – 5 лет.</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейдегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>біліктілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шебер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дене</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шынықтыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нұсқаушысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>лауазымындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өтілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D3210CC" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="736A033A" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      45. Требования к квалификации с определением профессиональных компетенций:</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      45. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Кәсіби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құзыреттілікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>айқындай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>біліктілікке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BB46BC" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="450AB970" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
+      <w:r w:rsidRPr="00CE6F61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      1) "педагог":</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F959853" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="4778D0C8" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      должен соответствовать общим требованиям инструктора по физической культуре (по плаванию) дошкольной организации;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дене</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шынықтыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүзу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жөніндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нұсқаушысының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптарына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>келуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290195ED" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="00EE735C" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      пользоваться современными методиками физического воспитания и обучения детей дошкольного возраста;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>балаларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқыту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дене</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәрбиесінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заманауи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолдану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE15C9F" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="56CC36B6" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      планировать и организовывать учебно-воспитательный процесс с учетом психолого-возрастных особенностей обучающихся;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>психологиялық-жас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ерекшеліктерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ескере</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу-тәрбие</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>процесін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоспарлау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CAB0A18" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="735BB6FC" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
+      <w:r w:rsidRPr="00CE6F61">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>      2) "педагог-модератор":</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AEF563" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="2087E92B" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      должен соответствовать общим требованиям к квалификации "педагог", а также:</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      "педагог" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>біліктілігіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сондай-ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B08B96C" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="1908E7C5" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      пользоваться современными методиками физического воспитания и обучения детей дошкольного возраста;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>балаларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқыту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дене</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәрбиесінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заманауи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолдану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08BE31A4" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="05B03F8B" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      знать содержание и структуру программного материала;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>материалдың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мазмұны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құрылымын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0383060C" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="55827C34" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      применять инновационные методики и технологии;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>инновациялық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>технологияларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолдану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="548BA6F1" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="09E3C663" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      проводить диагностику уровня развития умений и навыков в разных возрастных группах, участвовать в методической работе ДО:</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      диагностика даму </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дағдыларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әртүрлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жас</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>топтары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістемелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C904851" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="023E823C" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      выступать на педсоветах в организации образования;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдарында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңестерде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сөз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1632F9F6" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="3316E91A" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      повышать профессиональную квалификацию;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>біліктілігін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арттыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CABFE20" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="10F951DC" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      обобщать опыт на уровне организации образования, иметь участников конкурсов, соревнований на уровне организации образования;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәжірибені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жинақтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конкурстарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жарыстарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысушылардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D40EE76" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="47C60D02" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      3) "педагог – эксперт":</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      3) "педагог – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сарапшы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>":</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0900BB" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="13EDE663" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      должен соответствовать общим требованиям к "педагог-модератор", а также:</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      "педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>модераторға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сондай-ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="076DD3F0" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="28AC2395" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      пользоваться элементами диагностики развития физических способностей детей дошкольного возраста, участвовать в создании физкультурно-оздоровительной развивающей среды;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>балалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дене</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қабілеттерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дамыту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>диагностикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>элементтерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>пайдалану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дене</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шынықтыру-сауықтыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дамыту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ортасын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құруға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B68550A" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="6EDDC6C5" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      участвовать в методической работе в организации дошкольного воспитания и обучения, в мероприятиях на уровне района, города: выступать на педагогических советах;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәрбие</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқытуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдастыруда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістемелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қала</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейіндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>іс-шараларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңестерде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сөз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C93129D" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="4D1F63E2" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      повышать свою профессиональную квалификацию;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>біліктілігін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>арттыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013DCA6F" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="4847B9BB" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...9 lines deleted...]
-        <w:t>      пользоваться навыками анализа организованной учебной деятельности, осуществлять наставничество и определять приоритеты профессионального развития:</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымдастырылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қызметін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дағдыларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>пайдалану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәлімгерлікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дамудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>басымдықтарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>анықтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8BBD0C" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="02AD129B" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      собственного и коллег на уровне организации образования, обобщать опыт на уровне района/города;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ұйымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әріптестерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәжірибесін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жинақтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қала</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәжірибені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жинақтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE03C18" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="44AF655A" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      4) "педагог-исследователь":</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      4) "педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеуші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>":</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E6E35A4" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="17D00B83" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      должен соответствовать общим требованиям к квалификации "педагог-эксперт", а также:</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>      "педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сарапшы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>біліктілігіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қойылатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сондай-ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="250CB503" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="23565498" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      пользоваться умениями и навыками разработки учебных программ, методик обучения;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламаларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқыту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістемелерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әзірлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дағдылары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дағдыларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>пайдалану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73890529" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="41F800F1" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      участвовать в деятельности районных, городских методических объединений, семинаров, конференций;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аудандық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қалалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістемелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бірлестіктердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>семинарлардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конференциялардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қызметіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A97E443" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="62490074" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      практиковать наставничество;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәлімгерлікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолдану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601CCD9B" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="25A3595A" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      иметь навыки публичных выступлений и взаимодействия с аудиторией;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көпшілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алдында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аудиториямен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>өзара</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әрекеттесу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дағдыларына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>ие</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болу;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C08A965" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="06A7AB2A" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      применять современные методики физического воспитания детей дошкольного возраста;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мектепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жастағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>балалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дене</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәрбиесінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қазіргі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заманғы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістемелерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қолдану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03576BBA" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="695E1916" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      иметь методические разработки по направлению деятельности на уровне района, города;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қала</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қызмет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағыты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістемелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әзірлемелерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCC5E7D" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="59F54EFC" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      пользоваться навыками исследования занятия и разработки инструментов оценивания, осуществлять наставничество и определять стратегии развития в педагогическом сообществе на уровне района, города, обобщать опыт на уровне области/городов республиканского значения;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сабақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағалау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құралдарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әзірлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дағдыларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>пайдалану</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәлімгерлікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қала</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қоғамдастықта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даму </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>стратегиясын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>айқындау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>облыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>республикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>маңызы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қалалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәжірибені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жинақтау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A51C9C8" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="32E40C43" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      5) "педагог-мастер":</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      5) "педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шебер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>":</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB6FED6" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="71B743B3" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      должен соответствовать общим требованиям квалификации "педагог – исследователь", а также:</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      "педагог-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>зерттеуші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>біліктілігінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>талаптарына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сондай-ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5B10EA" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="1EAD104F" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      участвовать в экспериментальной работе по освоению новых программ; активно участвовать в методической работе районного, городского, областного и республиканского уровня; транслировать и внедрять опыт в области, республике;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жаңа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламаларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>игеру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>эксперименттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>аудандық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қалалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>облыстық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>республикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейдегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>әдістемелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жұмысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>белсенді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>облыста</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>республикада</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәжірибені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тарату</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>енгізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A4AB2F" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="705757ED" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      иметь авторскую программу или являться автором (соавтором) изданных программ, учебно-методических пособий, получивших одобрение на областном учебно-методическом совете и РУМС;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>авторлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламаның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>облыстық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу-әдістемелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кеңесте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> РОӘК-де </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>мақұлдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>басып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шығарылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бағдарламалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>оқу-әдістемелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>құралдардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> авторы (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> авторы) болу;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D482388" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="61D505E6" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      осуществлять наставничество и планировать развитие сети профессионального сообщества на уровне области, участвовать в республиканских и международных профессиональных конкурсах.</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>тәлімгерлікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жүзеге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>асыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>облыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>деңгейінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қоғамдастық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>желісін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>дамытуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>жоспарлау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>республикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>халықаралық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>кәсіби</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>конкурстарға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қатысу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0388031C" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
-[...38 lines deleted...]
-    <w:p w14:paraId="13EBEF77" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="44502A7C" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      планирует и осуществляет организованную учебную деятельность по физической культуре (плаванию) в соответствии с требованиями государственного общеобязательного стандарта дошкольного воспитания и обучения с учетом типового учебного плана и рекомендаций медицинского персонала;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">Лауазымдық міндеттер: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Лауазымдық міндеттері:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D4E54BD" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="527AC065" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      занимается изучением, обобщением и распространением передового педагогического опыта по физическому воспитанию, внедряет инновационные технологии на основе изучения отечественных и зарубежных научно-исследовательских, авторских разработок;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      балалардың өмірі мен денсаулығын қорғауды қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2115AC75" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="4A33CB5E" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      осуществляет консультационную помощь родителям в вопросах здоровье сбережения и применения здоровье сберегающих технологий;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      үлгілік оқу жоспары мен медициналық персоналдың ұсынымдарын ескере отырып, мектепке дейінгі тәрбие мен оқытудың мемлекеттік жалпыға міндетті стандартының талаптарына сәйкес дене шынықтыру (жүзу) бойынша ұйымдастырылған оқу қызметін жоспарлайды және жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5785B728" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="400DA579" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      владеет информационно-коммуникационными технологиями;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      дене тәрбиесі бойынша озық педагогикалық тәжірибені зерделеумен, жалпылаумен және таратумен айналысады, отандық және шетелдік ғылыми-зерттеу, авторлық әзірлемелерді зерттеу негізінде инновациялық технологияларды енгізеді;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD04B47" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="6691E201" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      принимает участие в создании физкультурно-оздоровительной развивающей среды, осуществляет совместно с педагогическим коллективом дошкольной организации, а также с помощью родителей и общественных организаций организационно-методическую и практическую работу, проведение массовых мероприятий;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      денсаулық сақтау және денсаулық сақтау технологияларын қолдану мәселелерінде ата-аналарға консультациялық көмекті жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E4C327" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="05983268" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      обеспечивает санитарно-гигиенические условия и меры безопасности при проведении организованной учебной деятельности, спортивных праздников и развлечений;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      ақпараттық-коммуникациялық технологияларды меңгерген;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471F7946" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="3AD284CA" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      проводит дополнительные занятия с детьми специальной медицинской группы;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      дене шынықтыру-сауықтыру дамыту ортасын құруға қатысады, мектепке дейінгі ұйымның педагогикалық ұжымымен бірлесіп, сондай-ақ ата-аналар мен қоғамдық ұйымдардың көмегімен ұйымдастырушылық-әдістемелік және практикалық жұмысты, бұқаралық іс-шараларды өткізуді жүзеге асырады;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7C3E8F" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="393D1E63" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      ведет документацию установленной отчетности по учебной, физкультурно-оздоровительной работе.</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      ұйымдастырылған оқу қызметін, спорттық мерекелер мен ойын-сауықтарды өткізу кезінде санитариялық-гигиеналық жағдайларды және қауіпсіздік шараларын қамтамасыз етеді;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4278BC68" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
-[...136 lines deleted...]
-    <w:p w14:paraId="2CE0AE0F" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="78C3901B" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      основы дефектологии и соответствующие методики (при работе с детьми, имеющими отклонения в развитии);</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      арнайы медициналық топтың балаларымен қосымша сабақтар өткізеді;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42824BD7" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="017C5B57" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...9 lines deleted...]
-        <w:t>      нормы педагогической этики;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      оқу, дене шынықтыру-сауықтыру жұмыстары бойынша белгіленген есептіліктің құжаттамасын жүргізеді.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA46182" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="1AC8D214" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      основы санитарии и гигиены, психологии и педагогики;</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Білуі тиіс:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/K950001000_" \l "z1"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="073A5E"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Конституциясы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="073A5E"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>, Қазақстан Республикасының "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/Z070000319_" \l "z1"</w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="073A5E"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Білім туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="073A5E"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://adilet.zan.kz/kaz/docs/Z1900000293" \l "z22" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="073A5E"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Педагог мәртебесі туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>", "</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "https://adilet.zan.kz/kaz/docs/Z1500000410" \l "z1" </w:instrText>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="073A5E"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Сыбайлас жемқорлыққа қарсы іс-қимыл туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>" Заңдары және Қазақстан Республикасының білім беруді дамытудың бағыттары мен перспективаларын айқындайтын өзге де нормативтік құқықтық актілері;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3D6902" w14:textId="77777777" w:rsidR="00DF3917" w:rsidRPr="00DF3917" w:rsidRDefault="00DF3917" w:rsidP="00DF3917">
+    <w:p w14:paraId="253008F5" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00DF3917">
-[...8 lines deleted...]
-        <w:t>      основы трудового законодательства, правила оказания первой медицинской помощи, безопасности и охраны труда, санитарные правила.</w:t>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>      дефектология негіздері және тиісті әдістемелер (дамуында ауытқулары бар балалармен жұмыс кезінде);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F46A45" w14:textId="135D87F7" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00470491">
+    <w:p w14:paraId="3ED46D1E" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>этиканың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>нормалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="766AEC61" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      санитария </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> гигиена, психология </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагогика </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негіздері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFB2A8A" w14:textId="77777777" w:rsidR="00CE6F61" w:rsidRPr="00CE6F61" w:rsidRDefault="00CE6F61" w:rsidP="00CE6F61">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>еңбек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>заңнамасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>негіздері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>медициналық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көмек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>көрсету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>еңбек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қауіпсіздігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>еңбекті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қорғау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қағидалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>санитариялық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қағидалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A7213F7" w14:textId="482A490B" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="00CE6F61">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Лауазымдық жалақы мөлшері білім деңгейіне, еңбек өтіліне,біліктілік санатына байланысты: </w:t>
+      </w:r>
+      <w:r w:rsidR="006133CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>0 000 теңгеден 1</w:t>
+      </w:r>
+      <w:r w:rsidR="006133CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 000 теңгеге дейін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55749404" w14:textId="110C4500" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-      <w:r w:rsidR="00470491">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурс </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00315FB3">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ҚР БҒМ 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002A5529">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00AE4978" w:rsidRPr="00315FB3">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00607A21" w:rsidRPr="00315FB3">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жылғы </w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00470491">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00AE4978" w:rsidRPr="00315FB3">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00607A21" w:rsidRPr="00315FB3">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>желтоқсан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00315FB3">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дағы № 5</w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00672B92">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>13</w:t>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> тенге.</w:t>
+        <w:t xml:space="preserve"> бұйрығы негізінде өткізіледі "Мемлекеттік білім беру ұйымдарының бірінші басшылары мен педагогтерін лауазымға тағайындау, лауазымнан босату қағидалары"</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="229D8D5E" w14:textId="7B94B0DF" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00470491">
+    <w:p w14:paraId="745F3A83" w14:textId="383140A9" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...149 lines deleted...]
-        <w:t xml:space="preserve"> года</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Конкурсты өткізу күні мен орны: </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>03</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00666764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00666764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.2023</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r w:rsidR="00666764">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.0</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE6F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.202</w:t>
+      </w:r>
+      <w:r w:rsidR="006133CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жылдар аралығында</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Павлодар қаласы № </w:t>
+      </w:r>
+      <w:r w:rsidR="006133CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәбилер  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F8475B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бақшасы" коммуналдық мемлекеттік қазыналық кәсіпорны, Павлодар қаласы, Вс көшесі. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7859">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Иванова, </w:t>
+      </w:r>
+      <w:r w:rsidR="006133CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>62</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EF7859">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114520C0" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="000D0AFE">
-[...33 lines deleted...]
-    <w:p w14:paraId="240611CF" w14:textId="3649375D" w:rsidR="00607A21" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="3E321F22" w14:textId="1D8AA50A" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="00E93BE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...27 lines deleted...]
-      <w:r w:rsidR="00607A21" w:rsidRPr="00315FB3">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00DF3917">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>03</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C35FB1">
+        <w:t xml:space="preserve">Байқау кезеңдері: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23E140A8" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) Конкурс өткізу туралы хабарландыруды жариялау; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="137A36B0" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) конкурсты өткізу күні мен уақытын айқындау, конкурстық комиссияны қалыптастыру </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5290C69E" w14:textId="6159C43C" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ұжаттарды қабылдау </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17207C95" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4) құжаттарды қарау (біліктілік талаптарына сәйкестігі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54582A28" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5) кандидаттардың балдары бірдей болған жағдайда әңгімелесу</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55562C0D" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кандидаттың құжаттары қабылданғаннан кейін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:r w:rsidR="002E58C5">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үш жұмыс күні ішінде:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> құқықтық статистика және арнайы есепке алу жөніндегі уәкілетті органға немесе оның аумақтық бөлімшелеріне Сыбайлас жемқорлық қылмыс және/немесе қылмыстық құқық бұзушылық жасағаны туралы мәліметтердің болуы не болмауы туралы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00DF3917">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>сұрау салу жіберіледі,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> педагогикалық этиканың бұзылуы туралы Қазақстан Республикасы Білім және ғылым министрлігінің Білім және ғылым саласындағы сапаны қамтамасыз ету комитетіне </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A77350">
+        <w:t>сұрау жіберіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65E4E1A9" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қазақстан Республикасының қолданыстағы заңнамасына сәйкес жұмысқа орналасуға тыйым салатын сыбайлас жемқорлық қылмыс және/немесе қылмыстық құқық бұзушылық жасағаны және/немесе педагогикалық әдеп нормаларын бұзғаны туралы мәліметтерді білгеннен кейін педагог кез келген кезеңде конкурстан шеттетіледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18B202AA" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:r w:rsidR="002E58C5">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00607A21" w:rsidRPr="00315FB3">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурсқа қатысу үшін қажетті құжаттар тізімі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001CE750" w14:textId="23A5A170" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1) осы </w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ағидаларға 10-қосымшаға сәйкес нысан бойынша қоса берілетін құжаттардың тізбесін көрсете отырып, конкурсқа қатысу туралы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00DF3917">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>өтініш;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FE29A56" w14:textId="3D23F7F2" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>11</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00AD2714">
+        <w:t>жеке басын куәландыратын құжат</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> немесе цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін); </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6347D0E0" w14:textId="3B24BA65" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>.0</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00DF3917">
+        <w:t>кадрларды есепке алу бойынша толтырылған жеке іс парағы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (нақты тұрғылықты мекенжайы мен байланыс телефондары көрсетілген – </w:t>
+      </w:r>
+      <w:r w:rsidR="0012129B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>б</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5524FE5C" w14:textId="1E2C32AF" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4) педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген лауазымға қойылатын біліктілік талаптарына сәйкес </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>8</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00607A21" w:rsidRPr="00315FB3">
+        <w:t>білімі туралы құжаттардың көшірмелері;</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="073EF939" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:r w:rsidR="004E22AB">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>еңбек қызметін</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> растайтын құжаттың көшірмесі (бар болса);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15EBC578" w14:textId="27EBDA8E" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...2 lines deleted...]
-          <w:u w:val="single"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>3</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00607A21" w:rsidRPr="00315FB3">
+      </w:pPr>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген нысан бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...67 lines deleted...]
-        <w:t xml:space="preserve">», </w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>денсаулық жағдайы туралы анықтама;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E6048C" w14:textId="257625DF" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="11034432" w14:textId="3F688282" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5998">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">сихоневрологиялық ұйымнан анықтама; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E493A3C" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="455BDD19" w14:textId="313513B2" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
-        <w:textAlignment w:val="baseline"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...5 lines deleted...]
-        <w:t>Этапы конкурса:</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5998">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аркологиялық ұйымнан анықтама; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A4C05AA" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="703DE4FE" w14:textId="0D5B2945" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...3 lines deleted...]
-        <w:t>1) публикация объявления о проведении конкурса;</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9)</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE5998">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ұлттық біліктілік тестілеу сертификаты (бұдан әрі - ТБЖ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) немесе педагог-модератордың, педагог-сарапшының, педагог-зерттеушінің, педагог-шебердің </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>біліктілік санатының болуы туралы куәлік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бар болса); </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2181F399" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="1186C71B" w14:textId="3A9B747D" w:rsidR="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00315FB3">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10) педагогтің бос немесе уақытша бос лауазымына кандидаттың 11-қосымшаға сәйкес нысан бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>толтырылған бағалау парағы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78D0BEB7" w14:textId="18ADF747" w:rsidR="0058040B" w:rsidRPr="0058040B" w:rsidRDefault="0058040B" w:rsidP="009B650A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
-          <w:kern w:val="24"/>
-[...3 lines deleted...]
-        <w:t>Определение даты и времени проведения конкурса, формирование конкурсной комиссии</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0058040B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>) еңбек өтілімі жоқ үміткерлер 15 минуттан кем емес бейнепрезентация дайындау керек.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116AE7D6" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="7A9120C2" w14:textId="77777777" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...13 lines deleted...]
-        <w:t>Прием документов</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        3), 4), 5) тармақшаларда көрсетілген құжаттарды жұмыс орнының кадр қызметі немесе білім беру ұйымының жауапты қызметкері мөрмен куәландырады.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4CB982" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="00607A21">
+    <w:p w14:paraId="2CA2BD65" w14:textId="564E8D46" w:rsidR="009B650A" w:rsidRPr="009B650A" w:rsidRDefault="009B650A" w:rsidP="009B650A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...22 lines deleted...]
-        <w:t xml:space="preserve"> (в течение 5 рабочих дней)</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Конкурстық тағайындауға қатысу үшін кандидат білім беруді басқару органының қарауына өзінің кәсіби жетістіктері, біліктілігін арттыруы, ғылыми зерттеулері, өзінің педагогикалық тәжірибесін жинақтауы, наградалары туралы материалдарды, тиімділік көрсеткіштеріне қол жеткізу туралы ақпаратты ұсынады.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137595FB" w14:textId="77777777" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00607A21" w:rsidP="00607A21">
+    <w:p w14:paraId="23E573A7" w14:textId="5C2C27D2" w:rsidR="00927359" w:rsidRPr="00E93BE9" w:rsidRDefault="009B650A" w:rsidP="00E93BE9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
+      <w:r w:rsidRPr="009B650A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...6 lines deleted...]
-      <w:r w:rsidR="00DD09CB" w:rsidRPr="00315FB3">
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Көрсетілетін қызметті беруші мемлекеттік қызметті алу үшін көрсетілетін қызметті алушы ұсынған құжаттардың және (немесе)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F8475B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:bCs/>
-[...4 lines deleted...]
-        <w:t>Собеседование в случае одинаковых баллов кандидатов</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B650A">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>оларда қамтылған мемлекеттік қызметті көрсету үшін қажетті деректердің (мәліметтердің) дәйексіздігі анықталған жағдайларда мемлекеттік қызметті көрсетуден бас тартады.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="397745D6" w14:textId="38561FB5" w:rsidR="00DD09CB" w:rsidRPr="00315FB3" w:rsidRDefault="00DD09CB" w:rsidP="001A1273">
-[...863 lines deleted...]
-    <w:sectPr w:rsidR="00315FB3" w:rsidSect="00465BBF">
+    <w:sectPr w:rsidR="00927359" w:rsidRPr="00E93BE9" w:rsidSect="009B650A">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="707" w:bottom="993" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="850" w:bottom="1134" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E84E7E"/>
-[...50 lines deleted...]
-    <w:rsid w:val="00FD5443"/>
+    <w:rsidRoot w:val="00927359"/>
+    <w:rsid w:val="00026C6C"/>
+    <w:rsid w:val="000E136E"/>
+    <w:rsid w:val="0012129B"/>
+    <w:rsid w:val="00174629"/>
+    <w:rsid w:val="002A5529"/>
+    <w:rsid w:val="00402B31"/>
+    <w:rsid w:val="004764CC"/>
+    <w:rsid w:val="0047768B"/>
+    <w:rsid w:val="0058040B"/>
+    <w:rsid w:val="006133CD"/>
+    <w:rsid w:val="00666764"/>
+    <w:rsid w:val="007A7E15"/>
+    <w:rsid w:val="007D0D1C"/>
+    <w:rsid w:val="007E0CF4"/>
+    <w:rsid w:val="00927359"/>
+    <w:rsid w:val="009B650A"/>
+    <w:rsid w:val="00A23B20"/>
+    <w:rsid w:val="00A25445"/>
+    <w:rsid w:val="00A43974"/>
+    <w:rsid w:val="00AE5998"/>
+    <w:rsid w:val="00AF2CBA"/>
+    <w:rsid w:val="00B52021"/>
+    <w:rsid w:val="00BC09FC"/>
+    <w:rsid w:val="00C46EAA"/>
+    <w:rsid w:val="00CE6F61"/>
+    <w:rsid w:val="00E93BE9"/>
+    <w:rsid w:val="00E974D1"/>
+    <w:rsid w:val="00EA3E59"/>
+    <w:rsid w:val="00EF7859"/>
+    <w:rsid w:val="00F5345F"/>
+    <w:rsid w:val="00F60B2A"/>
+    <w:rsid w:val="00F8475B"/>
+    <w:rsid w:val="00FD7043"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="45A1B4D5"/>
-  <w15:docId w15:val="{BC766A03-07D0-4F81-A423-856A0F0874A1}"/>
+  <w14:docId w14:val="006D75FF"/>
+  <w15:docId w15:val="{AA9CDBCF-B3BC-4018-9DC4-90A14F1CBB8A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4402,51 +14002,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4629,564 +14229,462 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...20 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...11 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000D0AFE"/>
+    <w:rsid w:val="00C46EAA"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="1">
-[...72 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+  <w:style w:type="character" w:customStyle="1" w:styleId="1">
     <w:name w:val="Неразрешенное упоминание1"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008C4D49"/>
+    <w:rsid w:val="00C46EAA"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E93BE9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="127863403">
+    <w:div w:id="931594349">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1500000410" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z1900000293" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/Z070000319_" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/rus/docs/K950001000_" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sad23@goo.edu.kz" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1651</Words>
-  <Characters>9413</Characters>
+  <Words>1617</Words>
+  <Characters>9222</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>76</Lines>
+  <Paragraphs>21</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11042</CharactersWithSpaces>
+  <CharactersWithSpaces>10818</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Пользователь</dc:creator>
+  <dc:creator>Смагулова Ж.А</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>