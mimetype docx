--- v0 (2026-02-04)
+++ v1 (2026-04-12)
@@ -1,18909 +1,16220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="7FEF7134" w14:textId="52216754" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
+    <w:p w14:paraId="4506EC02" w14:textId="77777777" w:rsidR="006F0ADC" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:before="75"/>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:t>имени Камала Макпалеева</w:t>
+        <w:ind w:left="1962" w:right="0" w:hanging="1652"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>«Павлодар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>қаласының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00575137">
+        <w:t>Камал Макпалеев атындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>орта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>мектебі»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>КММ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F11F16" w14:textId="7D1DBC65" w:rsidR="00442683" w:rsidRDefault="006F0ADC" w:rsidP="000C1F1F">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="75"/>
+        <w:ind w:left="1962" w:right="0" w:hanging="1652"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">орыс тілінде </w:t>
+      </w:r>
+      <w:r w:rsidR="00853A80">
+        <w:t xml:space="preserve">оқытатын </w:t>
+      </w:r>
+      <w:r>
+        <w:t>информатика</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>города</w:t>
+        <w:t>мұғалімі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-57"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Павлодара»</w:t>
+        <w:t>лауазымына конкурс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>объявляет</w:t>
-[...8 lines deleted...]
-        <w:t>конкурс</w:t>
+        <w:t>жариялайды</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2135C0C8" w14:textId="77777777" w:rsidR="00A84295" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w14:paraId="1F5DA056" w14:textId="6D42774A" w:rsidR="00ED4EC0" w:rsidRDefault="00442683" w:rsidP="00442683">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="75"/>
+        <w:ind w:left="1962" w:right="0" w:hanging="1652"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(2 бос лауазым, оның 1 декреттік демалыс кезеңіне)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65DCBE0F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="3"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="24"/>
-[...137 lines deleted...]
-          <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="114" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="392"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7542"/>
+        <w:gridCol w:w="514"/>
+        <w:gridCol w:w="2765"/>
+        <w:gridCol w:w="6860"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00634804" w14:paraId="0C9C5FF9" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="6115DA2E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1104"/>
+          <w:trHeight w:val="828"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1274684A" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="607435D7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
-              <w:ind w:left="6"/>
+              <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="16D1A744" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...25 lines deleted...]
-              <w:t>организации</w:t>
+          <w:p w14:paraId="654264A0" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107" w:right="318"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Орналасқан жері</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>образования</w:t>
+              <w:t>Пошталық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7542" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="040AA104" w14:textId="19682BBA" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...37 lines deleted...]
-              <w:t>школа</w:t>
+          <w:p w14:paraId="3F1B4111" w14:textId="0136B1E9" w:rsidR="00ED4EC0" w:rsidRDefault="00000000" w:rsidP="001F2B91">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="258"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>14000</w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7EF9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Республикасы,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«Павлодар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008E437F">
-[...47 lines deleted...]
-              <w:t>отдела</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қаласының</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...71 lines deleted...]
-              <w:t>Павлодарской</w:t>
+            <w:r w:rsidR="00FA7EF9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Камал Макпалеев атындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="44"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жалпы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>орта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мектебі»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>КММ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="139BF515" w14:textId="73DF3E30" w:rsidR="00ED4EC0" w:rsidRDefault="00000000" w:rsidP="001F2B91">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:right="354"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Павлодар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>области</w:t>
+              <w:t>облысы,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="55"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Павлодар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қаласы,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7EF9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Гагарин</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>көшесі,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FA7EF9">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="60D9443C" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="0D6D131D" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="551"/>
+          <w:trHeight w:val="330"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="661A87C1" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="1E5FEF5A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22D6EF13" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="616E24F6" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>местонахождения,</w:t>
-[...28 lines deleted...]
-              <w:t>адреса</w:t>
+              <w:t>Телефон</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="58"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>нөмірлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7542" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D610880" w14:textId="3FB351E7" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="598CE654" w14:textId="4DC2E396" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>14001</w:t>
-[...144 lines deleted...]
-              <w:t>58</w:t>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(7182)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F24F3E">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>22-22-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="0A26E89C" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="1D8F9D34" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="275"/>
+          <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A1BA74A" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-                <w:sz w:val="24"/>
+          <w:p w14:paraId="2C82F6E9" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61ED6E2A" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...2 lines deleted...]
-              <w:spacing w:line="256" w:lineRule="exact"/>
+          <w:p w14:paraId="3747050A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>номеров</w:t>
-[...12 lines deleted...]
-              <w:t>телефонов</w:t>
+              <w:t>Электрондық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="55"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>пошта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7542" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CA82882" w14:textId="078A70D9" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...2 lines deleted...]
-              <w:spacing w:line="256" w:lineRule="exact"/>
+          <w:p w14:paraId="3A99138B" w14:textId="09327756" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="258" w:lineRule="exact"/>
               <w:ind w:left="108"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...30 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidR="00931795" w:rsidRPr="00C66D07">
+                <w:rPr>
+                  <w:rStyle w:val="a5"/>
+                  <w:sz w:val="24"/>
+                </w:rPr>
+                <w:t>sosh4@goo.edu.kz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="746230B3" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="3559CECD" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1103"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="298EA856" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60DCB9EA" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107" w:right="372"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ұйымының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED53B93" w14:textId="26944A42" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="274"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Павлодар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>облысының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>басқармасы,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Павлодар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қаласы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бөлімінің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«Павлодар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қаласының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00931795">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Камал Макпалеев атындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="54"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жалпы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>орта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мектебі»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>коммуналдық</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="255B29A8" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мекемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="24AAE4F7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2484"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="515F4DDC" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="273" w:lineRule="exact"/>
+              <w:ind w:left="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="503AE463" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107" w:right="162"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Негізгі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="49"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>функционалдық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>міндеттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E588047" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="334"/>
+              </w:tabs>
+              <w:ind w:right="99" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>оқытылатын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>пәннің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ерекшелігін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>алушылардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жасын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ескере</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>отырып,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>алушыларды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="61"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тәрбиелеу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="243E2D97" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="466"/>
+              </w:tabs>
+              <w:ind w:right="97" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>алушылардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>әлеуметтенуіне,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>олардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жалпы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мәдениетін қалыптастыруға, олардың саналы түрде таңдауына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>және кейіннен кәсіптік білім беру бағдарламаларын меңгеруіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жәрдемдесу;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0067AED5" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="413"/>
+              </w:tabs>
+              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:ind w:right="101" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>процесінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қауіпсіздік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>техникасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>нормалары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қағидаларын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>режимін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="52CF0F83" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="827"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B1EAB6D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A358B3" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Бос</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>уақытша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бос</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F8EBEA3" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:ind w:left="107" w:right="640"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лауазымның </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>атауы,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жүктемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22347DE9" w14:textId="4CE3353F" w:rsidR="00ED4EC0" w:rsidRDefault="00053E29">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="273" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Орыс тілінде</w:t>
+            </w:r>
+            <w:r w:rsidR="00442F53">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>оқытатын и</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>нформатика</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мұғалімі,</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="007E06ED" w:rsidRPr="007E06ED">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000" w:rsidRPr="007E06ED">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000" w:rsidRPr="007E06ED">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сағат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="3B4F4BC7" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="827"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6C92F372" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C925AF7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107" w:right="259"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>еңбекке ақы төлеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мөлшері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B8ADFD" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="248"/>
+              </w:tabs>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>санатына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>төленеді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48F7B134" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="248"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>арнайы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>орта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(min): </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>106</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>845</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="44"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6156001D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="248"/>
+              </w:tabs>
+              <w:spacing w:line="264" w:lineRule="exact"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(min):</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>130000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="77D767FA" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2760"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C1AD2B4" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="9"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C12332F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="107" w:right="372"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Педагогтердің үлгілік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сипаттамаларымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бекітілген кандидатқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қойылатын біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>талаптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6860" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41426C37" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="339"/>
+              </w:tabs>
+              <w:ind w:right="97" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тиісті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(немесе)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>орнынан кейінгі педагогикалық немесе өзге де кәсіптік білімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>немесе жұмыс өтіліне талап қойылмайды немесе тиісті бейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша техникалық және кәсіптік педагогикалық білімі болуы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тиіс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C3E412A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="387"/>
+              </w:tabs>
+              <w:ind w:right="99" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(немесе)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілігі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>деңгейдегі педагогикалық жұмыс өтілі үшін педагог-шебер – 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жыл.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B56B129" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="15"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="250"/>
+              </w:tabs>
+              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:ind w:right="97" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>педагог-модератор үшін кемінде 2 жыл, педагог-сарапшы үшін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3 жыл,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>педагог-зерттеуші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4 жыл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="42FDB9CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="553"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
-[...8 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11B65302" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-            <w:pPr>
+          <w:p w14:paraId="1DBCEC37" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="9"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9B3F42" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="73BEC056" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>адреса</w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="50D67E0C" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+              <w:t>Құжаттарды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77E59295" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>почты</w:t>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7542" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4FAE7F9B" w14:textId="54B2FB2F" w:rsidR="00634804" w:rsidRDefault="00000000">
-[...2 lines deleted...]
-              <w:spacing w:line="270" w:lineRule="exact"/>
+          <w:p w14:paraId="3D355B56" w14:textId="24F33DB7" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="68"/>
               <w:ind w:left="108"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...9 lines deleted...]
-            </w:hyperlink>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="007E70B6">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD1D1B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="007E70B6">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD1D1B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD1D1B">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ж.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="7A88DB45" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="7000664C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1103"/>
+          <w:trHeight w:val="4416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75F34998" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="1ACDB2DC" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
-              <w:ind w:left="6"/>
+              <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="115B551E" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...56 lines deleted...]
-              <w:spacing w:line="264" w:lineRule="exact"/>
+          <w:p w14:paraId="60535D0A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>должности,</w:t>
-[...12 lines deleted...]
-              <w:t>нагрузка</w:t>
+              <w:t>Қажетті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>құжаттар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7542" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="766E24DB" w14:textId="25FABD3C" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...310 lines deleted...]
-          <w:p w14:paraId="72092A33" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="79252E88" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="255"/>
+                <w:tab w:val="left" w:pos="368"/>
               </w:tabs>
-              <w:ind w:right="103" w:firstLine="0"/>
-[...9 lines deleted...]
-              <w:t>содействие социализации обучающихся, формированию у них общей</w:t>
+              <w:ind w:right="640" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10-қосымшаға сәйкес нысан бойынша Конкурсқа қатысу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>культуры,</w:t>
-[...103 lines deleted...]
-              <w:t>образовательных</w:t>
+              <w:t>туралы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="64A4D917" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="227718CF" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="437"/>
+                <w:tab w:val="left" w:pos="370"/>
               </w:tabs>
-              <w:spacing w:line="270" w:lineRule="atLeast"/>
-[...88 lines deleted...]
-              <w:t>техники</w:t>
+              <w:ind w:right="341" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жеке басын куәландыратын құжат </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>не цифрлық құжаттар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>безопасности</w:t>
+              <w:t>сервисінен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>алынған</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>в</w:t>
-[...92 lines deleted...]
-              <w:t>и</w:t>
+              <w:t>электронды</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>условия</w:t>
-[...40 lines deleted...]
-          <w:p w14:paraId="2D9D1D6A" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(идентификация</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DFF8B59" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="248"/>
+                <w:tab w:val="left" w:pos="368"/>
               </w:tabs>
-              <w:ind w:right="856" w:firstLine="0"/>
-[...89 lines deleted...]
-              <w:rPr>
+              <w:ind w:right="141" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кадрларды есепке алу бойынша толтырылған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жеке іс парағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>категорией;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7F7E38E8" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+              <w:t>(нақты тұрғылықты мекенжайы мен байланыс телефондары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>көрсетілген – бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F91C07A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="248"/>
+                <w:tab w:val="left" w:pos="368"/>
               </w:tabs>
-              <w:ind w:left="247"/>
-[...11 lines deleted...]
-              <w:rPr>
+              <w:ind w:right="117" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лауазымға қойылатын біліктілік талаптарына сәйкес </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...37 lines deleted...]
-              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>106</w:t>
+              <w:t>құжаттардың</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>845</w:t>
-[...16 lines deleted...]
-          <w:p w14:paraId="285A0E79" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+              <w:t>көшірмелері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7591FEC7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="4"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="248"/>
+                <w:tab w:val="left" w:pos="368"/>
               </w:tabs>
-              <w:spacing w:line="264" w:lineRule="exact"/>
-[...43 lines deleted...]
-            </w:r>
+              <w:ind w:right="797" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>130</w:t>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қызметін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>000</w:t>
+              <w:t>растайтын</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-1"/>
-[...33 lines deleted...]
-              <w:jc w:val="center"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-            </w:pPr>
+              <w:t>құжаттың</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...107 lines deleted...]
-              <w:t>квалификационными</w:t>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>көшірмесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(бар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>характеристиками</w:t>
-[...27 lines deleted...]
-          <w:p w14:paraId="695E21EE" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+              <w:t>болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE81F29" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="6"/>
-[...1010 lines deleted...]
-                <w:numId w:val="8"/>
+                <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="372"/>
               </w:tabs>
-              <w:ind w:right="99" w:firstLine="0"/>
-[...11 lines deleted...]
-            <w:r>
+              <w:spacing w:line="270" w:lineRule="atLeast"/>
+              <w:ind w:right="164" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">личный листок по учету кадров </w:t>
-[...5 lines deleted...]
-              <w:t>(с указанием адреса</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«Денсаулық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>саласындағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>есепке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>алу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>құжаттамасының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>нысандарын бекіту туралы» ҚР Денсаулық сақтау министрінің</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>фактического</w:t>
+              <w:t>міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>места</w:t>
+              <w:t>175/2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>жительства</w:t>
-[...95 lines deleted...]
-            </w:pPr>
+              <w:t>нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>копии</w:t>
-[...385 lines deleted...]
-              <w:t>30</w:t>
+              <w:t>денсаулық</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2781AC1B" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="5A615BEE" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:spacing w:line="270" w:lineRule="atLeast"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00634804">
+        <w:sectPr w:rsidR="00ED4EC0">
+          <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="640" w:right="360" w:bottom="280" w:left="860" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="114" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="392"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7542"/>
+        <w:gridCol w:w="514"/>
+        <w:gridCol w:w="2765"/>
+        <w:gridCol w:w="6860"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00634804" w14:paraId="5B950852" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="3BE52C7E" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="3035"/>
+          <w:trHeight w:val="2759"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34B458BB" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="6410B012" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05BCDE5F" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="6F3F90FB" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7542" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39AB8D39" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...132 lines deleted...]
-              <w:rPr>
+          <w:p w14:paraId="74A9E358" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жағдайы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="05558BB8" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>анықтама;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3483920B" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="368"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>психоневрологиялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ұйымнан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>анықтама</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36867934" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="368"/>
+              </w:tabs>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>наркологиялық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ұйымнан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>анықтама</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FE4851F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="369"/>
               </w:tabs>
-              <w:ind w:hanging="261"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="108" w:right="164" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>справку</w:t>
+              <w:t>Ұлттық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
+                <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>с</w:t>
+              <w:t>біліктілік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
+                <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>психоневрологической</w:t>
+              <w:t>тестілеу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сертификаты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(бұдан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>әрі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ҰБТ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>немесе педагог-модератордың, педагог-сарапшының, педагог-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">зерттеушінің, педагог-шебердің </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік санатының болуы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>организации</w:t>
-[...8 lines deleted...]
-          <w:p w14:paraId="3DDDB450" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+              <w:t>куәлік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(болған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жағдайда);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD3F02B" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="10"/>
+                <w:numId w:val="13"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="368"/>
+                <w:tab w:val="left" w:pos="489"/>
               </w:tabs>
-              <w:ind w:left="367"/>
-[...5 lines deleted...]
-            <w:r>
+              <w:ind w:left="108" w:right="141" w:firstLine="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>справку</w:t>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>11-қосымшаға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>педагогтің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бос</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>уақытша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бос</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>лауазымына</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>кандидаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>толтырылған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Бағалау</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B18FC4" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5" w:line="259" w:lineRule="exact"/>
+              <w:ind w:left="108"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>с</w:t>
-            </w:r>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-3"/>
-[...483 lines deleted...]
-              <w:t>11.</w:t>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>парағы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="61363897" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="09BD60B5" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="827"/>
+          <w:trHeight w:val="551"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F6D2B9E" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="61E8B2E4" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="273" w:lineRule="exact"/>
-              <w:ind w:left="6"/>
+              <w:ind w:left="9"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2383" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A2F59F1" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...27 lines deleted...]
-          <w:p w14:paraId="259A2AAD" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="3723BBDB" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Уақытша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бос</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70EA9107" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="264" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>должности</w:t>
+              <w:t>лауазымының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7542" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="6860" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2663E433" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="71CABCE4" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
-              <w:ind w:left="108"/>
-[...8 lines deleted...]
-              <w:t>Постоянно</w:t>
+              <w:ind w:left="168"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7825DE4E" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="4133A631" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:spacing w:line="268" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00634804">
+        <w:sectPr w:rsidR="00ED4EC0">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="720" w:right="360" w:bottom="280" w:left="860" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FCE544A" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="757B869B" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="70"/>
-        <w:ind w:left="6214" w:right="874" w:firstLine="1"/>
+        <w:ind w:left="6003" w:right="559"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
-        <w:t>Приложение 10 к Правилам</w:t>
+        <w:t>Мемлекеттік білім беру ұйымдарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>бірінші басшылары мен педагогтерін</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>назначения на должности,</w:t>
+        <w:t>лауазымға тағайындау, лауазымнан</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>освобождения от должностей</w:t>
+        <w:t>босату</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE7DC3A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="6623" w:right="1175"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>қағидаларына 10-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3FF8508C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3436DC88" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="10"/>
+        <w:rPr>
+          <w:sz w:val="23"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="630DC3D7">
+          <v:shape id="_x0000_s1068" style="position:absolute;margin-left:53.9pt;margin-top:15.95pt;width:498pt;height:.1pt;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,319" coordsize="9960,0" path="m1078,319r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="221EF875">
+          <v:shape id="_x0000_s1067" style="position:absolute;margin-left:53.9pt;margin-top:31.8pt;width:498pt;height:.1pt;z-index:-15728128;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,636" coordsize="9960,0" path="m1078,636r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37B726CC" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08582E57" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="9"/>
+        <w:ind w:left="345" w:right="559"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(конкурс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>жариялаған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>орган)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39F664FF" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="192E62D1">
+          <v:shape id="_x0000_s1066" style="position:absolute;margin-left:53.9pt;margin-top:13.55pt;width:498pt;height:.1pt;z-index:-15727616;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,271" coordsize="9960,0" path="m1078,271r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="2391BC40">
+          <v:shape id="_x0000_s1065" style="position:absolute;margin-left:53.9pt;margin-top:27.35pt;width:498pt;height:.1pt;z-index:-15727104;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,547" coordsize="9960,0" path="m1078,547r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C8D569D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1540A5EC" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="247" w:lineRule="exact"/>
+        <w:ind w:left="405" w:right="559"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(кандидаттың</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Т.А.Ә.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(болған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>жағдайда),</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ЖСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C29FCE3" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="28EFB24D">
+          <v:shape id="_x0000_s1064" style="position:absolute;margin-left:53.9pt;margin-top:13.55pt;width:498.05pt;height:.1pt;z-index:-15726592;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,271" coordsize="9961,0" path="m1078,271r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="0E97FFA7">
+          <v:shape id="_x0000_s1063" style="position:absolute;margin-left:53.9pt;margin-top:27.35pt;width:498pt;height:.1pt;z-index:-15726080;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,547" coordsize="9960,0" path="m1078,547r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D78C79" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6534C91C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="247" w:lineRule="exact"/>
+        <w:ind w:left="345" w:right="559"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(лауазымы,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>орны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35141821" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="78376EAC">
+          <v:shape id="_x0000_s1062" style="position:absolute;margin-left:53.9pt;margin-top:13.5pt;width:498.1pt;height:.1pt;z-index:-15725568;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,270" coordsize="9962,0" path="m1078,270r9962,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EEE8579" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="248" w:lineRule="exact"/>
+        <w:ind w:left="344" w:right="559"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(нақты</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>тұратын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>жері,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>тіркелген</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>мекенжайы,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>байланыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F836AD7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="019DC7DB">
+          <v:shape id="_x0000_s1061" style="position:absolute;margin-left:53.9pt;margin-top:13.55pt;width:498pt;height:.1pt;z-index:-15725056;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,271" coordsize="9960,0" path="m1078,271r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6FA6ABEB" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681E5346" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="349"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6D9CD6" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2574"/>
+          <w:tab w:val="left" w:pos="10231"/>
+          <w:tab w:val="left" w:pos="10306"/>
+        </w:tabs>
+        <w:spacing w:before="34"/>
+        <w:ind w:left="217" w:right="377" w:firstLine="708"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Мені</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> бос/уақытша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>бос</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>лауазымға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="50"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>орналасуға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>конкурсқа</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="51"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>жіберуіңізді</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>сұраймын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="52"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(керегінің астын</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>сызу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>керек)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>первых</w:t>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E26B9F8" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="1D08CA58">
+          <v:shape id="_x0000_s1060" style="position:absolute;margin-left:53.9pt;margin-top:13.5pt;width:498pt;height:.1pt;z-index:-15724544;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,270" coordsize="9960,0" path="m1078,270r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2EB96597" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="248" w:lineRule="exact"/>
+        <w:ind w:left="340" w:right="559"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(білім</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>руководителей</w:t>
+        <w:t>беру</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-5"/>
+          <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>и</w:t>
+        <w:t>ұйымдарының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-5"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>педагогов</w:t>
-[...10 lines deleted...]
-        <w:t>государственных организаций образования</w:t>
+        <w:t>атауы,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-57"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Форма</w:t>
-[...4 lines deleted...]
-        <w:pStyle w:val="a5"/>
+        <w:t>мекенжайы</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="20"/>
-[...245 lines deleted...]
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>орган,</w:t>
+        <w:t>(облыс,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>объявивший</w:t>
+        <w:t>аудан,қала/ауыл)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="197B2D7F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="258D1A3C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="926"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Қазіргі</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>конкурс)</w:t>
+        <w:t>уақытта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>істеймін:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76F359FE" w14:textId="1D8D7094" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="31343302" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...208 lines deleted...]
-        </mc:AlternateContent>
+        <w:pict w14:anchorId="754744C5">
+          <v:shape id="_x0000_s1059" style="position:absolute;margin-left:53.9pt;margin-top:13.55pt;width:498pt;height:.1pt;z-index:-15724032;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,271" coordsize="9960,0" path="m1078,271r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="4A2624C0">
+          <v:shape id="_x0000_s1058" style="position:absolute;margin-left:53.9pt;margin-top:27.35pt;width:498.1pt;height:.1pt;z-index:-15723520;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,547" coordsize="9962,0" path="m1078,547r9962,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70D0592F" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="3A95AAF2" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:sz w:val="17"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="03FA6048" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="1ACBC9E0" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:line="247" w:lineRule="exact"/>
-        <w:ind w:left="348" w:right="559"/>
+        <w:ind w:left="887" w:right="401"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>(</w:t>
+        <w:t>(лауазымы,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>Ф.И.О.</w:t>
+        <w:t>ұйымның</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>атауы,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>кандидата</w:t>
+        <w:t>мекенжайы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(облыс,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>(при</w:t>
-[...8 lines deleted...]
-        <w:t>его</w:t>
+        <w:t>аудан,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>наличии),</w:t>
+        <w:t>қала</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-1"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>ИИН)</w:t>
-[...240 lines deleted...]
-        <w:t>(должность,</w:t>
+        <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>место</w:t>
+        <w:t>ауыл)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="170C668D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51C6F056" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="9"/>
+        <w:ind w:left="217"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Өзім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>мынадай</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>мәліметтерді</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>работы)</w:t>
-[...1133 lines deleted...]
-        <w:t>сведения:</w:t>
+        <w:t>хабарлаймын:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="222" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2127"/>
-        <w:gridCol w:w="2977"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="2766"/>
+        <w:gridCol w:w="3263"/>
+        <w:gridCol w:w="1558"/>
+        <w:gridCol w:w="2979"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00634804" w14:paraId="732C93D4" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="2C3037D7" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="827"/>
+          <w:trHeight w:val="1103"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:tcBorders>
-[...5 lines deleted...]
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F722403" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...15 lines deleted...]
-          <w:p w14:paraId="08DC7C6E" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="57FEE729" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="285" w:right="169" w:firstLine="472"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68F6FA84" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="270" w:lineRule="atLeast"/>
-              <w:ind w:left="266" w:right="252" w:firstLine="187"/>
-[...8 lines deleted...]
-              <w:t>высшее или</w:t>
+              <w:ind w:left="189" w:right="169" w:firstLine="281"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жоғары оқу</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-1"/>
-[...2 lines deleted...]
-              <w:t>послевузовское</w:t>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>орнынан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>кейінгі)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="3263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0D9E4CD3" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...37 lines deleted...]
-              <w:t>заведения</w:t>
+          <w:p w14:paraId="65F585FF" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="268" w:lineRule="exact"/>
+              <w:ind w:left="590"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF5EB5C" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="172284FF" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="268" w:lineRule="exact"/>
-              <w:ind w:left="203"/>
-[...21 lines deleted...]
-              <w:t>обучения</w:t>
+              <w:ind w:left="232"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2766" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="2979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5152DE72" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...11 lines deleted...]
-              <w:t>Специальность</w:t>
+          <w:p w14:paraId="2254D9B2" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="892" w:right="553" w:hanging="320"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Диплом бойынша</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>по диплому</w:t>
+              <w:t>мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="52213729" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="1DDCFFF8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="350"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="103012BF" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="50DAF318" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="3263" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F4BDE10" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="7AACBE33" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2199" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C92D9E3" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="5009AC9A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2766" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2979" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68BDBDA4" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="1E2F7660" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F4E0007" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="42547E52" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="23"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E63E81B" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="3E7EF697" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="10301"/>
+          <w:tab w:val="left" w:pos="10148"/>
         </w:tabs>
         <w:ind w:left="217"/>
       </w:pPr>
       <w:r>
-        <w:t>Наличие</w:t>
+        <w:t>Біліктілік</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-6"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>квалификационной</w:t>
+        <w:t>санатының</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-7"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>категории</w:t>
+        <w:t>болуы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-5"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>(дата</w:t>
+        <w:t>(берген</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-6"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>присвоения/подтверждения):</w:t>
+        <w:t>(растаған)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>күні):</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69CC2C4C" w14:textId="0FE10C14" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="27C6E0CA" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="19"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...102 lines deleted...]
-        </mc:AlternateContent>
+        <w:pict w14:anchorId="345CC0A1">
+          <v:shape id="_x0000_s1057" style="position:absolute;margin-left:53.9pt;margin-top:13.6pt;width:498pt;height:.1pt;z-index:-15723008;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,272" coordsize="9960,0" path="m1078,272r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CC4D4E" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="13AA685F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="10241"/>
+          <w:tab w:val="left" w:pos="10179"/>
         </w:tabs>
         <w:spacing w:line="247" w:lineRule="exact"/>
         <w:ind w:left="217"/>
       </w:pPr>
       <w:r>
-        <w:t>Стаж</w:t>
-[...8 lines deleted...]
-        <w:t>педагогической</w:t>
+        <w:t>Педагогикалық</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">работы: </w:t>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>өтілі:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30BE802E" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...1 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="0B72C6D4" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
-          <w:tab w:val="left" w:pos="10248"/>
+          <w:tab w:val="left" w:pos="10268"/>
         </w:tabs>
         <w:ind w:left="217"/>
       </w:pPr>
       <w:r>
-        <w:t>Имею</w:t>
+        <w:t>Келесі</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>жұмыс</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>следующие</w:t>
+        <w:t>нәтижелерім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>бар:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D425CFA" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="6556A306">
+          <v:shape id="_x0000_s1056" style="position:absolute;margin-left:53.9pt;margin-top:13.55pt;width:498pt;height:.1pt;z-index:-15722496;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,271" coordsize="9960,0" path="m1078,271r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="47B90268">
+          <v:shape id="_x0000_s1055" style="position:absolute;margin-left:53.9pt;margin-top:27.4pt;width:498pt;height:.1pt;z-index:-15721984;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,548" coordsize="9960,0" path="m1078,548r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05F5B1E0" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DB583B1" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10222"/>
+        </w:tabs>
+        <w:spacing w:line="247" w:lineRule="exact"/>
+        <w:ind w:left="217"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Наградалары,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>атақтары,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>результаты</w:t>
+        <w:t>дәрежесі,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>дәрежесі,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>атағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7789E24F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="1F9E38D5">
+          <v:shape id="_x0000_s1054" style="position:absolute;margin-left:53.9pt;margin-top:13.55pt;width:498pt;height:.1pt;z-index:-15721472;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,271" coordsize="9960,0" path="m1078,271r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
+        <w:pict w14:anchorId="13F7102F">
+          <v:shape id="_x0000_s1053" style="position:absolute;margin-left:53.9pt;margin-top:27.35pt;width:498pt;height:.1pt;z-index:-15720960;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,547" coordsize="9960,0" path="m1078,547r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7FBBD5B3" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="64022E89" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="247" w:lineRule="exact"/>
+        <w:ind w:left="217"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Cондай-ақ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">работы: </w:t>
+        <w:t>қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>мәліметтері</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>(болған</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>жағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C01702" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="08349586">
+          <v:shape id="_x0000_s1052" style="position:absolute;margin-left:53.9pt;margin-top:13.55pt;width:498pt;height:.1pt;z-index:-15720448;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1078,271" coordsize="9960,0" path="m1078,271r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E3F8E60" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4745F33C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61911006" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="17"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED4EC0">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="640" w:right="360" w:bottom="280" w:left="860" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15209E1C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1112"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="217"/>
+      </w:pPr>
+      <w:r>
+        <w:t>20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17482C32" w14:textId="0E61BDC6" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...2 lines deleted...]
-        <w:spacing w:before="8"/>
+    <w:p w14:paraId="1F5E492D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3555"/>
+        </w:tabs>
+        <w:spacing w:before="90"/>
+        <w:ind w:left="89"/>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">жылғы  </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:sz w:val="19"/>
-[...350 lines deleted...]
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>звания,</w:t>
+        <w:t>«_</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="57"/>
+          <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>степень,</w:t>
+        <w:t>_»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F2A153E" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C7DD9D2" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:sz w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="531A0F26" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="-1577"/>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="2"/>
+        </w:rPr>
+        <w:pict w14:anchorId="401E0A6A">
+          <v:group id="_x0000_s1050" style="width:132pt;height:.5pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="2640,10">
+            <v:line id="_x0000_s1051" style="position:absolute" from="0,5" to="2640,5" strokeweight=".48pt"/>
+            <w10:anchorlock/>
+          </v:group>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29C4180C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:ind w:left="217"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62DB45C5" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:sectPr w:rsidR="00ED4EC0">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="640" w:right="360" w:bottom="280" w:left="860" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:num="3" w:space="720" w:equalWidth="0">
+            <w:col w:w="1114" w:space="40"/>
+            <w:col w:w="3596" w:space="4432"/>
+            <w:col w:w="1508"/>
+          </w:cols>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1110865D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="70"/>
+        <w:ind w:left="6075" w:right="487"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:lastRenderedPageBreak/>
+        <w:t>Мемлекеттік білім беру ұйымдарының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>бірінші басшылары мен педагогтерін</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>лауазымға тағайындау, лауазымнан</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>босату</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41FF5190" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="6691" w:right="1105"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>қағидаларына 11-қосымша</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-57"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE8C87E" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="7"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F60790B" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:ind w:left="933" w:right="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Педагогтің</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>ученая</w:t>
+        <w:t>бос</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>степень,</w:t>
+        <w:t>немесе уақытша</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>ученое</w:t>
+        <w:t>бос</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>звание</w:t>
-[...248 lines deleted...]
-        <w:t>также</w:t>
+        <w:t>лауазымына</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>дополнительные</w:t>
+        <w:t>кандидаттың</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="-4"/>
+          <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>сведения</w:t>
+        <w:t>бағалау</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>(при</w:t>
-[...8 lines deleted...]
-        <w:t>наличии)</w:t>
+        <w:t>парағы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13AA53D1" w14:textId="280CC980" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...555 lines deleted...]
-        <w:pStyle w:val="a5"/>
+    <w:p w14:paraId="43106ACB" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
+        <w:pict w14:anchorId="5B824F36">
+          <v:shape id="_x0000_s1049" style="position:absolute;margin-left:55.7pt;margin-top:15.35pt;width:498pt;height:.1pt;z-index:-15719424;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordorigin="1114,307" coordsize="9960,0" path="m1114,307r9960,e" filled="f" strokeweight=".48pt">
+            <v:path arrowok="t"/>
+            <w10:wrap type="topAndBottom" anchorx="page"/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67DDD8BE" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="11"/>
+        <w:ind w:left="342" w:right="559"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(Т.Ә.А.</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
-          <w:noProof/>
-[...116 lines deleted...]
-          <w:spacing w:val="-2"/>
+          <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>имя,</w:t>
-[...26 lines deleted...]
-        <w:t>его</w:t>
+        <w:t>(болған</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>наличии))</w:t>
+        <w:t>жағдайда))</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16453C0E" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...2 lines deleted...]
-        <w:spacing w:before="8"/>
+    <w:p w14:paraId="44D0D98C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:before="3"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="148" w:type="dxa"/>
+        <w:tblInd w:w="323" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="502"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="466"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="4961"/>
+        <w:gridCol w:w="993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00634804" w14:paraId="06980DB1" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="392B6977" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="746"/>
+          <w:trHeight w:val="705"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="791D9D34" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-              <w:ind w:left="95"/>
+          <w:p w14:paraId="1B36B89D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="181"/>
+              <w:ind w:right="90"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0024D5F8" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-              <w:ind w:left="371"/>
+          <w:p w14:paraId="1D550FF7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="23" w:line="278" w:lineRule="auto"/>
+              <w:ind w:left="791" w:right="11" w:hanging="737"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Критерии</w:t>
+              <w:t>Өлшемшартта</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>р</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20314B29" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-              <w:ind w:left="441" w:right="86" w:hanging="320"/>
+          <w:p w14:paraId="635241A8" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="181"/>
+              <w:ind w:left="41"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Подтверждающи</w:t>
+              <w:t>Растайтын</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-57"/>
+                <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>й</w:t>
-[...14 lines deleted...]
-              <w:t>документ</w:t>
+              <w:t>құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E1D22FD" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-              <w:ind w:left="1543"/>
+          <w:p w14:paraId="65ADBC72" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="181"/>
+              <w:ind w:left="898"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Кол-во</w:t>
+              <w:t>Балл</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="7"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>баллов</w:t>
+              <w:t>саны</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="9"/>
+                <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>(от</w:t>
+              <w:t>(1-ден</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="8"/>
+                <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>20-ға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="7"/>
+                <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>до</w:t>
-[...14 lines deleted...]
-              <w:t>20)</w:t>
+              <w:t>дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5ED40386" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-              <w:ind w:left="371" w:right="36" w:hanging="296"/>
+          <w:p w14:paraId="55234944" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:sz w:val="30"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="45BE861A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="251"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Оценк</w:t>
-[...14 lines deleted...]
-              <w:t>а</w:t>
+              <w:t>Баға</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="53494D15" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="3993175B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1471"/>
+          <w:trHeight w:val="1133"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1251E2E5" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-              <w:ind w:left="155"/>
+          <w:p w14:paraId="5179C1C9" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="470C27C4" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:right="151"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A7A2961" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...25 lines deleted...]
-              <w:t>образования</w:t>
+          <w:p w14:paraId="385E6BB0" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="4"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1955FE7B" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>деңгейі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B92654C" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...25 lines deleted...]
-              <w:t>образовании</w:t>
+          <w:p w14:paraId="1310695C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77A6BC7E" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="535"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>диплом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A450680" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...25 lines deleted...]
-              <w:t>и</w:t>
+          <w:p w14:paraId="529A3851" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:ind w:left="34" w:right="1302"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Техникалық және кәсіптік = 1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>күндізгі = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="016F4FB9" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="64"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>сырттай</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қашықтықтан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>профессиональное</w:t>
+              <w:t>туралы үздік диплом</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>=</w:t>
-[...16 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>балл</w:t>
-            </w:r>
-[...183 lines deleted...]
-              <w:t>баллов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="17167313" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="26522CF2" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="56509FB6" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="0C1F1B7B" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1468"/>
+          <w:trHeight w:val="1410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E1F0CC6" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-              <w:ind w:left="155"/>
+          <w:p w14:paraId="5AF3E26C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="59424204" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5DEB8C29" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="151"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4839E238" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>Ученая/</w:t>
+          <w:p w14:paraId="306CF2A3" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5EA526B6" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="302"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ғылыми/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:t>академическая</w:t>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>академиялық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>степень</w:t>
+              <w:t>дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6FA85376" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...25 lines deleted...]
-              <w:t>образовании</w:t>
+          <w:p w14:paraId="00CB099C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="083C51F5" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="535"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>диплом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2796BCE5" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...9 lines deleted...]
-              <w:ind w:left="146" w:right="1"/>
+          <w:p w14:paraId="0D20E4E5" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:ind w:left="34" w:right="293"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Магистр</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...22 lines deleted...]
-              <w:tab/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>высшим</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білімі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>маман</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>образованием</w:t>
-[...3 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F9EFB5" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1991"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>PHD-докторы = 10 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ғылым докторы = 10 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ғылым</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>кандидаты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-1"/>
-[...65 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>=</w:t>
-[...25 lines deleted...]
-              <w:t>баллов</w:t>
+              <w:t>10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C53CF9E" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="2C6DD207" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="7313C6F8" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="4301DBAB" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="7819"/>
+          <w:trHeight w:val="8861"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E0BF59C" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...13 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="206DF55C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BDA6279" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>Национальное</w:t>
+          <w:p w14:paraId="356A7C53" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="513054F1" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="463784C1" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5AECCCD5" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="497AF6B9" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D57EDE7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="014E7078" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="393D4BE3" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7F952851" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1838A377" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FE3BF68" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F32D4F1" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C200B6E" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44632166" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="671"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ұлттық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>квалификацион</w:t>
+              <w:t>біліктілік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>ное</w:t>
-[...12 lines deleted...]
-              <w:t>тестирование</w:t>
+              <w:t>тестілеуі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64009F16" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-              <w:ind w:left="74"/>
+          <w:p w14:paraId="2A0526DD" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22B0B9D7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70D62081" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61A9E5EE" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DE6B90C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2755D62E" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23066DDE" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48B1983E" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="602A5E02" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="54656A9C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51B7D47D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="145F95E1" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3205A3BE" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D67830C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:rPr>
+                <w:sz w:val="34"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="271B20BA" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Сертификат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06E3F4C0" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-              <w:ind w:left="146"/>
+          <w:p w14:paraId="56C35058" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:ind w:left="34"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>С</w:t>
+              <w:t>Педагог»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>санатымен</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DEE1278" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Мазмұны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5147388B" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="2119"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>50-ден 60-қа дейін = 0 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>60-тан 70-ке дейін = 2 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>70-тен 80-ге дейін = 5 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>80-нен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>90-ға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дейін =</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34511A1E" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1136"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Әдістеме және педагогика бойынша:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30-дан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>40-қа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2663C0C6" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="2119"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>40-тан 50-ге дейін = 1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>50-ден 60-қа дейін = 2 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>60-тан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>70-ке</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дейін =</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BE73788" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="504A40CF" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="274" w:lineRule="exact"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«Педагог-модератор»</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>квалификационной</w:t>
+              <w:t>біліктілік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-6"/>
+                <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>категорией «педагог»</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7231107C" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+              <w:t>санатымен</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BA52E53" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="274" w:lineRule="exact"/>
-              <w:ind w:left="146"/>
-[...8 lines deleted...]
-              <w:t>По</w:t>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Мазмұны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AEEF9ED" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1810"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>50-ден</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>содержанию:</w:t>
-[...14 lines deleted...]
-              <w:t>от</w:t>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>60-тан 70 балға дейін = 3 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>70-тен 80 балға дейін=6 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>80-ден</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>50 до 60 баллов =</w:t>
+              <w:t>90</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>0 баллов</w:t>
-[...14 lines deleted...]
-              <w:t>от</w:t>
+              <w:t>дейін=7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>60 до 70 баллов =</w:t>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CF6AF6B" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1136"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Әдістеме және педагогика бойынша:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30-дан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>40 балға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дейін=0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EB49028" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1930"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>40-тан 50 балға дейін=2 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>50-ден 60 балға дейін=3 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>60-тан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>2 балла</w:t>
-[...14 lines deleted...]
-              <w:t>от</w:t>
+              <w:t>70</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>70 до 80 баллов =</w:t>
+              <w:t>балға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>5 баллов</w:t>
-[...14 lines deleted...]
-              <w:t>от</w:t>
+              <w:t>дейін=4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="700B4B22" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C4E5A3F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="274" w:lineRule="exact"/>
+              <w:ind w:left="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«Педагог-сарапшы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>санатымен</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E92FAD" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="274" w:lineRule="exact"/>
+              <w:ind w:left="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Мазмұны</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>80</w:t>
-[...16 lines deleted...]
-                <w:spacing w:val="-2"/>
+              <w:t>бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60D6E560" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1921"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>50-ден 60 балға дейін=0 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>60-тан 70 балға дейін=4 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>70-тен 80 балға дейін=7 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>80-нен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...8 lines deleted...]
-              <w:t>баллов</w:t>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дейін=8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>=</w:t>
-[...25 lines deleted...]
-              <w:t>баллов</w:t>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F2A7270" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1136"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Әдістеме және педагогика бойынша:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>По</w:t>
-[...25 lines deleted...]
-              <w:t>и</w:t>
+              <w:t>30-дан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>педагогике:</w:t>
-[...14 lines deleted...]
-              <w:t>от</w:t>
+              <w:t>40 балға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>дейін=0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>до 40</w:t>
-[...143 lines deleted...]
-              </w:rPr>
               <w:t>балл</w:t>
-            </w:r>
-[...1092 lines deleted...]
-              <w:t>содержанию:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D4BE16C" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="0A74EF02" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="58C51705" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="395514F3" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00634804">
+        <w:sectPr w:rsidR="00ED4EC0">
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="920" w:right="360" w:bottom="280" w:left="860" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:pgMar w:top="640" w:right="360" w:bottom="280" w:left="860" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="148" w:type="dxa"/>
+        <w:tblInd w:w="323" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="502"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="466"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="4961"/>
+        <w:gridCol w:w="993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00634804" w14:paraId="6D1B7795" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="0EC2DB52" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="7265"/>
+          <w:trHeight w:val="4999"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C110FA2" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="1011825A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55917425" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="0AC26288" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4821956B" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="5E4AB8D9" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B6E0BE0" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-              <w:ind w:left="146"/>
+          <w:p w14:paraId="73A23492" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:ind w:left="34" w:right="1930"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>от</w:t>
+              <w:t>40-тан 50 балға дейін=3 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>50-ден 60 балға дейін=4 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>60-тан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>70</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>50 до 60 баллов =</w:t>
+              <w:t>балға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>0 баллов</w:t>
-[...5 lines deleted...]
-              <w:ind w:left="146"/>
+              <w:t>дейін=5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C7B9C7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="3"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="792EE121" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="274" w:lineRule="exact"/>
+              <w:ind w:left="34"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-              <w:t>от</w:t>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«Педагог-зерттеуші»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>санатымен</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="167FA707" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="274" w:lineRule="exact"/>
+              <w:ind w:left="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Мазмұны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A376AB8" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1923"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>50-ден 60 балға дейін=0 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>60-тан 70 балға дейін- 5 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>70-тен 80 балға дейін=8 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>80-нен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>90</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дейін=9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B05F101" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1136"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Әдістеме және педагогика бойынша:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30-дан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>60 до 70 баллов =</w:t>
+              <w:t>40 балға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дейін=0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DFB9D3D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1827"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>40</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>4 балла</w:t>
-[...41 lines deleted...]
-              <w:t>По</w:t>
+              <w:t>50</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>методике</w:t>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дейін=4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>и</w:t>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>50-ден 60 балға дейін=5 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>60-тан</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>педагогике:</w:t>
-[...16 lines deleted...]
-              <w:t>от</w:t>
+              <w:t>70</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>30</w:t>
+              <w:t>балға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дейін=6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>до 40</w:t>
-[...323 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28CBF9F7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3441332D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="226"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...54 lines deleted...]
-                <w:b/>
+              <w:t xml:space="preserve">Педагог-шебер» біліктілік санатымен </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>- 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...610 lines deleted...]
-              <w:t>10 баллов</w:t>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55991730" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="445512E6" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="4C756ABB" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="688C1B9F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2023"/>
+          <w:trHeight w:val="1960"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51C78597" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="6464A37E" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03E0F64A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68551C5E" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="242E37CA" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="29"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5CD26F" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...25 lines deleted...]
-              <w:t>Категория.</w:t>
+          <w:p w14:paraId="1C1EFA9B" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6B80C4F4" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5"/>
+              <w:rPr>
+                <w:sz w:val="34"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4610AAC5" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="540"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Біліктілігі/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Санаты.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A01F1B1" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...13 lines deleted...]
-              <w:t>Удостоверение,</w:t>
+          <w:p w14:paraId="0874113A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67C58063" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="5"/>
+              <w:rPr>
+                <w:sz w:val="34"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1EDB3726" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="419"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Куәлік,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>өзге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>де</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>иной</w:t>
-[...12 lines deleted...]
-              <w:t>документ</w:t>
+              <w:t>құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37A21FCB" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-              <w:ind w:left="146"/>
+          <w:p w14:paraId="5ADF76D5" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:ind w:left="34"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>категория</w:t>
+              <w:t>санат-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49DEB4E7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="15"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>санат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FCECE7E" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="2038"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Жоғары санатты - 3 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Педагог-модератор - 3 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Педагог-сарапшы = 5 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Педагог-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>зерттеуші</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>балл</w:t>
             </w:r>
-          </w:p>
-[...42 lines deleted...]
-                <w:spacing w:val="-7"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Педагог-шебер</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-6"/>
-[...37 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>=</w:t>
-[...12 lines deleted...]
-              <w:t>5</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>баллов</w:t>
-[...93 lines deleted...]
-              <w:t>10 баллов</w:t>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36113044" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="3BD4AA0A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="6C5A2064" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="418265C0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1470"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8C7374" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="620C825E" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14F247A9" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="29"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A361C14" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...51 lines deleted...]
-              <w:t>деятельности</w:t>
+          <w:p w14:paraId="2DB3ED5F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6AA61A38" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="76"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Педагогикалық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қызмет өтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="68E01D87" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>Трудовая</w:t>
+          <w:p w14:paraId="0148C5D7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:ind w:left="33" w:right="48"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>кітапшасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>еңбек қызметін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-1"/>
-[...15 lines deleted...]
-              <w:t>заменяющий</w:t>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>алмастыратын</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>трудовую</w:t>
-[...12 lines deleted...]
-              <w:t>деятельность</w:t>
+              <w:t>құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78D9C451" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>от</w:t>
+          <w:p w14:paraId="5FDA875F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1 до</w:t>
+              <w:t>жылдан 3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>3 лет</w:t>
+              <w:t>жылға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t>дейін =</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D881F2D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жылдан 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жылға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дейін =</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A20FA95" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1661"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жылға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1 балл</w:t>
-[...44 lines deleted...]
-                <w:spacing w:val="-1"/>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>одан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>артық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...78 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>=</w:t>
-[...77 lines deleted...]
-              <w:t>3 балла</w:t>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFB78E8" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="6E39FBEB" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="12C84B40" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="11B66F1A" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1468"/>
+          <w:trHeight w:val="1132"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58997A70" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="4286487F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3498107F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="29"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12FAF9ED" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>Опыт</w:t>
+          <w:p w14:paraId="48BDA23E" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:ind w:left="33" w:right="7"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Әкімшілік және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>әдістемелік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>административ</w:t>
-[...25 lines deleted...]
-              <w:t>и</w:t>
+              <w:t>қызмет</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>методической</w:t>
-[...12 lines deleted...]
-              <w:t>деятельности</w:t>
+              <w:t>тәжірибесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4152A767" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>Трудовая</w:t>
+          <w:p w14:paraId="2E05F0A7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:ind w:left="33" w:right="48"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>кітапшасы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>еңбек қызметін</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-1"/>
-[...15 lines deleted...]
-              <w:t>заменяющий</w:t>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>алмастыратын</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>трудовую</w:t>
-[...12 lines deleted...]
-              <w:t>деятельность</w:t>
+              <w:t>құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AECFE00" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>методист</w:t>
+          <w:p w14:paraId="34EDFF20" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="145"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>әдіскер=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29613AE7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1820"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>директор</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>орынбасары=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>директор</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...11 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>балл</w:t>
-[...92 lines deleted...]
-              <w:t>= 5 баллов</w:t>
+              <w:t>5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7134D47A" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="121D8650" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="671AD303" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="1F06C6E8" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1195"/>
+          <w:trHeight w:val="1134"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28FBA4B4" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>7</w:t>
+          <w:p w14:paraId="1ED0E93A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7"/>
+              <w:rPr>
+                <w:sz w:val="36"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F901310" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="29"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58EA47AF" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...25 lines deleted...]
-              <w:t>педагогов,</w:t>
+          <w:p w14:paraId="6538211B" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:ind w:left="33" w:right="147"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Жұмысқа</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>алғаш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>кіріскен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>впервые</w:t>
+              <w:t>педагогтар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>поступающих</w:t>
-[...25 lines deleted...]
-              <w:t>работу</w:t>
+              <w:t>үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2ECCEA8E" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>Приложение к</w:t>
+          <w:p w14:paraId="355AEFE9" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="145"/>
+              <w:ind w:left="33" w:right="592"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Білім </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>диплому об</w:t>
+              <w:t>дипломға</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>образовании</w:t>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="064F053C" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...68 lines deleted...]
-                <w:spacing w:val="-8"/>
+          <w:p w14:paraId="7CB29515" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="145"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Педагогикалық/кәсіптік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>практика</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>нәтижелері</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A0E45DB" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«өте</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жақсы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="1"/>
+                <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1 балл</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20887264" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...15 lines deleted...]
-                <w:spacing w:val="-5"/>
+          <w:p w14:paraId="409ACCE2" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«жақсы»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>0,5</w:t>
-[...12 lines deleted...]
-              <w:t>балла</w:t>
+              <w:t>0,5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D992485" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="0DB2CA47" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="3553763F" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="72B5262F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="1746"/>
+          <w:trHeight w:val="2239"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B1E0BFC" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w14:paraId="62098633" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="226E3D27" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A2CC6D9" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22D57030" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="29"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ABE799F" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...18 lines deleted...]
-              <w:t>Рекомендатель</w:t>
+          <w:p w14:paraId="713DB6EE" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:ind w:left="33" w:right="271"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Алдыңғы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>ное</w:t>
-[...32 lines deleted...]
-              <w:t>предыдущего</w:t>
+              <w:t>жұмыс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>места</w:t>
-[...24 lines deleted...]
-                <w:i/>
+              <w:t>орнынан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:i/>
-[...2 lines deleted...]
-              <w:t>осуществлении</w:t>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ұсыныс хат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жүзеге асыру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>кезінде)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="184C8FA6" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>Письмо</w:t>
+          <w:p w14:paraId="679FABF7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="739504F5" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36EC303A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E02F96A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="93"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Хат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4C2F8056" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...38 lines deleted...]
-              <w:t>рекомендательного</w:t>
+          <w:p w14:paraId="732710E6" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CC04D01" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7"/>
+              <w:rPr>
+                <w:sz w:val="34"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3856E62C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Оң</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ұсыныс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>хаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78C8F268" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="70"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Ұсыныс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>хат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>болмаған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>минус</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>письма</w:t>
+              <w:t>Теріс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>=</w:t>
+              <w:t>ұсыныс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>хаттың болуы =</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>3 балла</w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t>минус</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>3 балла</w:t>
-[...78 lines deleted...]
-              </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>баллов</w:t>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F9C2C11" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="50088A79" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="581AB774" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="2512"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="466" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A86DE4C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="130AE1F4" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="238B070A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2799C35B" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="213"/>
+              <w:ind w:left="29"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E840CA" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="790A7134" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20A5C058" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11D0AB8A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="150"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жетістіктердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>көрсеткіштері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D51901F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:ind w:left="33" w:right="32"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>- білім</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>алушылардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дипломдары,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>конкурстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жеңімпаздарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>грамоталары,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жобалары;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D12B794" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:ind w:left="34" w:right="1379"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>конкурстардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жүлдегерлері-0,5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="221952BA" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1379"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ғылыми жобалар-1 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>конкурстардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жүлдегерлері-3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4087789F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="200"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«Үздік</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>педагог»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>конкурсының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қатысушысы-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="282B3771" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="329"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«Үздік педагог» конкурсының жүлдегері – 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CFAAF10" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5DEC2235" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804">
-[...3 lines deleted...]
-        <w:autoSpaceDN/>
+    <w:p w14:paraId="13FCB14A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00634804">
+        <w:sectPr w:rsidR="00ED4EC0">
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="720" w:right="360" w:bottom="280" w:left="860" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="148" w:type="dxa"/>
+        <w:tblInd w:w="323" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="502"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="466"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="4961"/>
+        <w:gridCol w:w="993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00634804" w14:paraId="33D53EDD" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="010C67A6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="642"/>
+          <w:trHeight w:val="1963"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46E9247E" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="602A16AF" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7929DC6C" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...31 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="49B51742" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55FA1597" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...157 lines deleted...]
-          <w:p w14:paraId="10CE6D0C" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="434A1718" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="174"/>
               </w:tabs>
-              <w:spacing w:before="37"/>
-[...9 lines deleted...]
-              <w:t>дипломы,</w:t>
+              <w:spacing w:before="8"/>
+              <w:ind w:left="33" w:right="61" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мұғалімдер мен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>грамоты</w:t>
+              <w:t>олимпиадалар</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>победителей</w:t>
+              <w:t>жеңімпаздарының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>дипломдары,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>олимпиад и</w:t>
-[...41 lines deleted...]
-          <w:p w14:paraId="5A3A0DBF" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+              <w:t>грамоталары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C64BE93" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="174"/>
               </w:tabs>
-              <w:spacing w:before="1"/>
-[...87 lines deleted...]
-              <w:ind w:right="203" w:firstLine="0"/>
+              <w:ind w:left="33" w:right="548" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>государственная</w:t>
+              <w:t>мемлекеттік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>награда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06BCD315" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...131 lines deleted...]
-              <w:t>призеры олимпиад и конкурсов = 3 балла</w:t>
+          <w:p w14:paraId="0FEFD27D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8" w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>медаль</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>участник конкурса «Лучший педагог» = 1 балл</w:t>
-[...55 lines deleted...]
-                <w:spacing w:val="9"/>
+              <w:t>«Қазақстанның</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>еңбек</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="8"/>
+                <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>сіңірген</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-57"/>
+                <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ұстазы»</w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-              <w:t>=</w:t>
+          </w:p>
+          <w:p w14:paraId="7E6ACB04" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="275" w:lineRule="exact"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>10 баллов</w:t>
+              <w:t>10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A843B2C" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="61FB4ED7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="56D45E6B" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="1E8DB0D3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2023"/>
+          <w:trHeight w:val="2512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DE33814" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>10</w:t>
+          <w:p w14:paraId="53F1011A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FC42C52" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03E51DFC" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="07BBF802" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="213"/>
+              <w:ind w:right="151"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30EB226C" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>Методическая</w:t>
+          <w:p w14:paraId="512625B0" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F80BD49" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48EA6605" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7"/>
+              <w:rPr>
+                <w:sz w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6358B91D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="407"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Әдістемелік</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>деятельность</w:t>
+              <w:t>қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="479443D4" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...25 lines deleted...]
-              <w:t>работы</w:t>
+          <w:p w14:paraId="5DC26B92" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="06A5984F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19D0C121" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="788DCBD4" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="274"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>- авторлық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жұмыстар және</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>и</w:t>
-[...12 lines deleted...]
-              <w:t>публикации</w:t>
+              <w:t>жарияланымдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DFAF781" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>автор или соавтор учебников и (или) УМК,</w:t>
+          <w:p w14:paraId="72D170BC" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:ind w:left="34" w:right="175"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ҚР БҒМ тізбесіне енгізілген оқулықтардың</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>включенных в перечень МОН РК = 5 баллов</w:t>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(немесе)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ОӘК</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>авторы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тең</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>авторы</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67DECBB7" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="693A0937" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="51"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>РОӘК</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="53"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тізбесіне</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>енгізілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>оқулықтардың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(немесе) ОӘК авторы немесе тең авторы – 2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>автор или соавтор учебников и (или) УМК,</w:t>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="728065BC" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="21"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>БҒССҚЕК, Scopus тізбесіне енгізілген ғылыми-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>зерттеу қызметі бойынша жарияланымның</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>включенных в перечень РУМС = 2 балла</w:t>
-[...64 lines deleted...]
-              <w:t>в</w:t>
+              <w:t>болуы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>перечень КОКСОН,</w:t>
-[...25 lines deleted...]
-              <w:t>3 балла</w:t>
+              <w:t>– 3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FF5E163" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="42CBC692" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="48258C40" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="100D5244" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="2848"/>
+          <w:trHeight w:val="1963"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C370557" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>11</w:t>
+          <w:p w14:paraId="3CC543B4" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76C31AF1" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="35ED857D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7426E2A6" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:right="91"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55D4A59C" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>Общественно-</w:t>
+          <w:p w14:paraId="12D1FD22" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CE8BA86" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="274870DC" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="121"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Қоғамдық-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:t>педагогическая</w:t>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>педагогикалық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>деятельность</w:t>
+              <w:t>қызмет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="59E224B1" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="211E7B05" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="29623327" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="9"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="37512BD2" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="174"/>
               </w:tabs>
-              <w:spacing w:before="37"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="53A67E08" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+              <w:ind w:left="173" w:hanging="141"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>көшбасшылық</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="400AEA29" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="14"/>
+                <w:numId w:val="11"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="174"/>
               </w:tabs>
-              <w:ind w:right="750" w:firstLine="0"/>
+              <w:ind w:left="33" w:right="479" w:firstLine="0"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>реализация</w:t>
+              <w:t>көптілділікті</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>полиязычия</w:t>
+              <w:t>жүзеге</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>асыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="353DC9AE" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>наставник = 0,5 балла</w:t>
+          <w:p w14:paraId="7DC5FCAF" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="8"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тәлімгер-0,5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F7BC4F4" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ӘБ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жетекшілігі</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>руководство</w:t>
-[...42 lines deleted...]
-                <w:spacing w:val="-4"/>
+              <w:t>-1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>балл</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1E6EEAB6" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...11 lines deleted...]
-              <w:t>лидер</w:t>
+          <w:p w14:paraId="3A3F9663" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="1218"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>кәсіби-педагогикалық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>профессионально-педагогического</w:t>
+              <w:t>қауымдастық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>сообщества</w:t>
+              <w:t>көшбасшысы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>=</w:t>
+              <w:t>– 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34793453" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="215"/>
+              </w:tabs>
+              <w:ind w:right="1408" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тілде оқыту, орыс/қазақ – 2 балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-58"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Шетел/орыс,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>шетел/қазақ –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>1 балл</w:t>
-[...53 lines deleted...]
-              <w:t>языках,</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>русский/казахский</w:t>
-[...25 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D91E42" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="215"/>
+              </w:tabs>
+              <w:ind w:left="214" w:hanging="181"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>тілде</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(қазақ,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>балла</w:t>
-[...110 lines deleted...]
-              <w:t>языках</w:t>
+              <w:t>орыс, шетел)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>(казахский,</w:t>
-[...51 lines deleted...]
-              <w:t>5 баллов</w:t>
+              <w:t>5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E83FA49" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="2C6A961B" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="1BFFA355" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="7F6E89E2" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="4507"/>
+          <w:trHeight w:val="4444"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="502" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="466" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="638242E6" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>12</w:t>
+          <w:p w14:paraId="6A19C6FA" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79F36193" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08F32ECE" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7457459D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53167B64" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20887FC6" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2F9A9D9B" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="7"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="599D1282" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:right="91"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1841" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="174D4E9E" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>Курсовая</w:t>
+          <w:p w14:paraId="79DBDED6" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0300C13D" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F0200A0" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1ADECE33" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="70993D5C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41D3F386" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:sz w:val="38"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7B323451" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="591"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Курстық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>подготовка</w:t>
+              <w:t>дайындық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0BCDCDCE" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="500E030F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="174"/>
               </w:tabs>
-              <w:spacing w:before="37"/>
-[...10 lines deleted...]
-              <w:t>сертификаты</w:t>
+              <w:spacing w:before="6"/>
+              <w:ind w:left="33" w:right="23" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>пәндік дайындық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>предметной</w:t>
-[...15 lines deleted...]
-          <w:p w14:paraId="715D1978" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+              <w:t>сертификаттары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44982533" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="16"/>
+                <w:numId w:val="9"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="174"/>
               </w:tabs>
-              <w:ind w:right="151" w:firstLine="0"/>
-[...8 lines deleted...]
-              <w:t>сертификат на</w:t>
+              <w:ind w:left="33" w:right="48" w:firstLine="0"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>цифрлық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>цифровую</w:t>
+              <w:t>сауаттылық</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>грамотность,</w:t>
+              <w:t>сертификаты,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ҚАЗТЕСТ,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>IELTS;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>TOEFL;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">КАЗТЕСТ, </w:t>
-[...5 lines deleted...]
-              <w:t>IELTS;</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>DELF;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BD7EBB3" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Goethe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Zertifikat,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4579E128" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="415"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«Python-да</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бағдарламалау</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>TOEFL; DELF;</w:t>
+              <w:t>негіздері»,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FBF9F09" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="33" w:right="268"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«Microsoft-пен</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Goethe Zertifikat,</w:t>
+              <w:t>жұмыс істеуді</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>обучение по</w:t>
+              <w:t>оқыту»</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="24"/>
-[...27 lines deleted...]
-              <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>программирования</w:t>
+              <w:t>бағдарламалары</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-57"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>в</w:t>
-[...66 lines deleted...]
-              <w:t>Microsoft»</w:t>
+              <w:t>бойынша оқыту</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5106" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="401F0A5B" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...12 lines deleted...]
-              <w:t>курсы</w:t>
+          <w:p w14:paraId="2544FE81" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62E4536F" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C61A87B" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="79896ABF" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27D1092A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:sz w:val="26"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="195959C4" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="6"/>
+              <w:rPr>
+                <w:sz w:val="38"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="13D56EF3" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="34" w:right="669"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>НЗМ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ПШО,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«Өрлеу»</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>курстары</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>ЦПМ</w:t>
-[...38 lines deleted...]
-              <w:t>= 0,5</w:t>
+              <w:t>0,5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>курстар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>балла</w:t>
-[...12 lines deleted...]
-              <w:t>курсы =</w:t>
+              <w:t>0,5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>0,5</w:t>
-[...38 lines deleted...]
-              <w:t>отдельно)</w:t>
+              <w:t>(әрқайсысы жеке)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01DD25CC" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="7E0E2356" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00634804" w14:paraId="23477FC3" w14:textId="77777777" w:rsidTr="00634804">
+      <w:tr w:rsidR="00ED4EC0" w14:paraId="1D096185" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="366"/>
+          <w:trHeight w:val="347"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2343" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4152" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w14:paraId="3929AB67" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-              <w:ind w:left="926"/>
+          <w:p w14:paraId="4EAC95D1" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="32"/>
+              <w:ind w:left="33"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Итого:</w:t>
+              <w:t>Барлығы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7233" w:type="dxa"/>
-[...7 lines deleted...]
-            <w:hideMark/>
+            <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EA16FC1" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
-[...3 lines deleted...]
-              <w:ind w:left="926"/>
+          <w:p w14:paraId="4DFC505C" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00000000">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="32"/>
+              <w:ind w:left="34"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Максимальный</w:t>
+              <w:t>Максималды</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
-                <w:spacing w:val="-2"/>
+                <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>балл</w:t>
-[...14 lines deleted...]
-              <w:t>–</w:t>
+              <w:t>балл –</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6248F0B7" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804">
+          <w:p w14:paraId="63A3C6AA" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08FD292B" w14:textId="77777777" w:rsidR="00634804" w:rsidRDefault="00634804" w:rsidP="00634804"/>
-[...5 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:p w14:paraId="0BEEE52A" w14:textId="77777777" w:rsidR="00ED4EC0" w:rsidRDefault="00ED4EC0">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00ED4EC0">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="720" w:right="360" w:bottom="280" w:left="860" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44A758FD" w14:textId="77777777" w:rsidR="003E3C5B" w:rsidRDefault="003E3C5B" w:rsidP="004D412E">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="75"/>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="003E3C5B" w:rsidSect="004D412E">
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="640" w:right="360" w:bottom="280" w:left="860" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="01EA27B0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A2645A44"/>
+    <w:lvl w:ilvl="0" w:tplc="4FDABD32">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="34" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="B9B013C8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="233" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="685E4EB6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="427" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1ECCE910">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="620" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9D9261CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="814" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="EEAE4D9E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1007" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1A6AD4AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1201" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="CE7874B0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1394" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0740631C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1588" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="03C71FF9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B692B270"/>
+    <w:lvl w:ilvl="0" w:tplc="0F32512C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="34" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="70ACDFDE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="233" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="C91AA59A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="427" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9C76DD50">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="620" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="CF626A5E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="814" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0F5A64A6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1007" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="98D0F4B0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1201" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="88E676E2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1394" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="33C2FFA0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1588" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04D75BD7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1D64E898"/>
     <w:lvl w:ilvl="0" w:tplc="95BCB918">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="108" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="3C3C5298">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="843" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="EB0499E8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1586" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="DC1EEC94">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2329" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="A140C130">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3072" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="095C9204">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3816" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="40FC5776">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4559" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="9BFA757C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5302" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="8A4893A4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6045" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10762A1B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2196FD7E"/>
     <w:lvl w:ilvl="0" w:tplc="67B29DFC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="74" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="57C23DF8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E620034C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="487" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="E4646A4C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="691" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="614E88A4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="894" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="6512E94C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1098" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="AFC45DBA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1302" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0792E254">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="69AC78D2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1709" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18076780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D6B8D24E"/>
     <w:lvl w:ilvl="0" w:tplc="982C6C04">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="74" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5C6AC66C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="B96C0642">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="487" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="766EF376">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="691" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B5CA93DA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="894" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="BA920800">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1098" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="688C2B0E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1302" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="2F843C1C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="80B656FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1709" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A644D23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E5E8970E"/>
     <w:lvl w:ilvl="0" w:tplc="5950B8EA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="108" w:hanging="147"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="96F60AC0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="843" w:hanging="147"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="BBCC1442">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1586" w:hanging="147"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="86B44E3E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2329" w:hanging="147"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="F55EBEEC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3072" w:hanging="147"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0DFE30B4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3816" w:hanging="147"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="BE8A655C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4559" w:hanging="147"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="D5EEB192">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5302" w:hanging="147"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D952C88A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6045" w:hanging="147"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3D551BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7E01B12"/>
     <w:lvl w:ilvl="0" w:tplc="F8BC0274">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="74" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="69F6980A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="283" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="2E442E7A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="487" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="857A194E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="691" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="0E9258D8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="894" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="D2EC5F48">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1098" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="D8A4A576">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1302" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="0CDA5776">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1505" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="9F34F7EA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1709" w:hanging="140"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="409A2685"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="08BA00D2"/>
+    <w:lvl w:ilvl="0" w:tplc="BBF660F0">
+      <w:start w:val="7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="367" w:hanging="260"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3828EA2A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1009" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1116ED20">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1658" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="928C88CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2307" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="4EB02C2A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2956" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="B21A2220">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3605" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="924264A4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4254" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5DFAB29C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4903" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="9B6284B4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5552" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46625A9F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="82CAF9E2"/>
+    <w:lvl w:ilvl="0" w:tplc="E320D8B0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="231"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8A8C98E8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="775" w:hanging="231"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="73C49A20">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1450" w:hanging="231"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="6636810A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2125" w:hanging="231"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D8C456C8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2800" w:hanging="231"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A748FC9E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3475" w:hanging="231"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="EA5EAAF8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4150" w:hanging="231"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5F7ECA92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4825" w:hanging="231"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="E30CF856">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5500" w:hanging="231"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48E07FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CE4A8060"/>
     <w:lvl w:ilvl="0" w:tplc="7A64C76E">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="368" w:hanging="260"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="100"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="6068F7FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1077" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="75EC55A2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1794" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A1AA615E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2511" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="CADAB442">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3228" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DF0A402A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3946" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="DD3CD1D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4663" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="894A63D8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5380" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="D75C6B60">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6097" w:hanging="260"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ADC25FE"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="94F03610"/>
+    <w:lvl w:ilvl="0" w:tplc="7DA807C0">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="34" w:hanging="180"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CD247AB2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="531" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="83889E28">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1022" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="DD18A16A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1513" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="06CC19B4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2004" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="987068DC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2495" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="3C5ACBA4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2986" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F9C6E166">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3477" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C1CADBE2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3968" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50465C21"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="39886140"/>
     <w:lvl w:ilvl="0" w:tplc="3F842FA2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="108" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="C56C543E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="843" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="411C24FE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1586" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="A698837E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2329" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FE92ACD2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3072" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="85D8329E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3816" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="2A881856">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4559" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="DCEA94C8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5302" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="29BA4FB4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6045" w:hanging="332"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54296A1F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="05C82A58"/>
+    <w:lvl w:ilvl="0" w:tplc="FE64C6B8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="260"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="F3E06822">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="775" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="414C706E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1450" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="850CB6FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2125" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="93B05C68">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2800" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="7850F666">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3475" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="321232D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4150" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="4F0014D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4825" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4DF2A39C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5500" w:hanging="260"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57800B1C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EAA43BFE"/>
+    <w:lvl w:ilvl="0" w:tplc="DCD8F8BE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="108" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="34EA6544">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="775" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5C48CD2A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1450" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="571ADF40">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2125" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="32AEBD5C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2800" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04404666">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3475" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="23E0AF7C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4150" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="D932ED14">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4825" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D01A320C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5500" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61F3701C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="791C9E5A"/>
+    <w:lvl w:ilvl="0" w:tplc="629443D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="247" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E12026E2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="901" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="1F9E3A9A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1562" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8AF41E30">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2223" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="89BC5568">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2884" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E904E784">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3545" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="726E5F4C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4206" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="52560900">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4867" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="874A94AE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5528" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70A70729"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CF44F832"/>
+    <w:lvl w:ilvl="0" w:tplc="41A01026">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="34" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="EE10866A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="233" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="14AC6BEC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="427" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="ABD0D5D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="620" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="5D202232">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="814" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4732993C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1007" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="41C80050">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1201" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6B2AC694">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1394" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="D86AEE2A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1588" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76294A87"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B73ADD50"/>
     <w:lvl w:ilvl="0" w:tplc="BEB23D62">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="108" w:hanging="286"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:w w:val="99"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="2C201FEA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="843" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="E00E0D14">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1586" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="3756712A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2329" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="B3101E90">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3072" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="DED8A352">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3816" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FD2C3E3A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4559" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="94FAC376">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5302" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="20769ECC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6045" w:hanging="286"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:hint="default"/>
         <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1931499559">
+  <w:num w:numId="1" w16cid:durableId="784928751">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1119447253">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="2" w16cid:durableId="1900020728">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1867255711">
+  <w:num w:numId="3" w16cid:durableId="1557860397">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1375039582">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="206114116">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="978807823">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="1995379217">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="242878082">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="423109610">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="703212146">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="10" w16cid:durableId="575285871">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1247882082">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="11" w16cid:durableId="1260215622">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="2002805718">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="12" w16cid:durableId="1161390439">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1461192668">
+  <w:num w:numId="13" w16cid:durableId="1587153079">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1045328467">
-[...11 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
+  <w:num w:numId="14" w16cid:durableId="455220203">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="874199476">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="15" w16cid:durableId="865217393">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1058750983">
-[...11 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
+  <w:num w:numId="16" w16cid:durableId="1312753789">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="1892377863">
-[...15 lines deleted...]
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="17" w16cid:durableId="1756590054">
+    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:ulTrailSpace/>
+    <w:shapeLayoutLikeWW8/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00744B21"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00CE4BB6"/>
+    <w:rsidRoot w:val="00ED4EC0"/>
+    <w:rsid w:val="00053E29"/>
+    <w:rsid w:val="000C1F1F"/>
+    <w:rsid w:val="000F4C74"/>
+    <w:rsid w:val="001F2B91"/>
+    <w:rsid w:val="003E3C5B"/>
+    <w:rsid w:val="00442683"/>
+    <w:rsid w:val="00442F53"/>
+    <w:rsid w:val="004D412E"/>
+    <w:rsid w:val="00575137"/>
+    <w:rsid w:val="006F0ADC"/>
+    <w:rsid w:val="007E06ED"/>
+    <w:rsid w:val="007E70B6"/>
+    <w:rsid w:val="00853A80"/>
+    <w:rsid w:val="00931795"/>
+    <w:rsid w:val="00AD1D1B"/>
+    <w:rsid w:val="00AF10FF"/>
+    <w:rsid w:val="00ED4EC0"/>
+    <w:rsid w:val="00F24F3E"/>
+    <w:rsid w:val="00F96811"/>
+    <w:rsid w:val="00FA7A17"/>
+    <w:rsid w:val="00FA7EF9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-KZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="1069"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2C8EEC50"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{332FCE74-CECA-43E5-8E7F-0528D8401BCF}"/>
+  <w14:docId w14:val="76029EB1"/>
+  <w15:docId w15:val="{AD7EA95C-0A44-4E6D-AEA5-0E654ACF4638}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -18930,51 +16241,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -19043,51 +16354,51 @@
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
-    <w:lsdException w:name="List Paragraph" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
@@ -19244,573 +16555,473 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00634804"/>
-[...5 lines deleted...]
-    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="kk-KZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00634804"/>
     <w:pPr>
       <w:ind w:left="344" w:right="559"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="10">
-[...94 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00634804"/>
-[...8 lines deleted...]
-    </w:rPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a8">
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="000F4C74"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00273194"/>
+    <w:rsid w:val="000F4C74"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...17 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sosh4@goo.edu.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosh4@goo.edu.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>7938</Characters>
+  <Pages>7</Pages>
+  <Words>1331</Words>
+  <Characters>7589</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>66</Lines>
-  <Paragraphs>18</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9312</CharactersWithSpaces>
+  <CharactersWithSpaces>8903</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Пользователь</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2022-10-05T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2022-11-03T00:00:00Z</vt:filetime>
+  </property>
+</Properties>
+</file>