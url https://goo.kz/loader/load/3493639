--- v0 (2025-12-14)
+++ v1 (2026-06-16)
@@ -29,1356 +29,1723 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00F96C74" w:rsidRDefault="00F96C74" w:rsidP="001C307C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B007C" w:rsidRDefault="00F96C74" w:rsidP="00F96C74">
+    <w:p w:rsidR="008767D0" w:rsidRPr="008767D0" w:rsidRDefault="008767D0" w:rsidP="008767D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6148F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008767D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>КГУ «Средняя общеобразовательная школа</w:t>
+        <w:t>Павлодарқаласыбілімбөлімінің</w:t>
       </w:r>
-      <w:r w:rsidR="00045840">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008767D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008767D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> №15</w:t>
+        <w:t>Павлодарқаласының</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B6148F">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008767D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №15 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008767D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  города Павлодара» объявляет конкурс на должность </w:t>
+        <w:t>ортамектебі</w:t>
       </w:r>
-      <w:r w:rsidR="00045840">
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008767D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008767D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>музыкального руководителя</w:t>
+        <w:t>КММ</w:t>
       </w:r>
-      <w:r w:rsidR="004B007C">
+      <w:r w:rsidRPr="008767D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>с русским языком обучения</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008767D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Павлодароблысыбілімбасқармасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00F96C74" w:rsidRPr="00B6148F" w:rsidRDefault="00F96C74" w:rsidP="00F96C74">
+    <w:p w:rsidR="008767D0" w:rsidRPr="008767D0" w:rsidRDefault="008767D0" w:rsidP="008767D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B6148F">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008767D0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (на вакантную должность)</w:t>
+        <w:t>орыстіліндеоқытатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>музыкалық жетекші</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008767D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>лауазымынаконкурсжариялайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="008767D0" w:rsidRDefault="008767D0" w:rsidP="008767D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008767D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(бос </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008767D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>орынға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008767D0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="10314" w:type="dxa"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="392"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7648"/>
+        <w:gridCol w:w="279"/>
+        <w:gridCol w:w="2196"/>
+        <w:gridCol w:w="8230"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidTr="00F96C74">
+      <w:tr w:rsidR="008767D0" w:rsidRPr="0033669B" w:rsidTr="00F96C74">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00473864" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473864">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...7 lines deleted...]
-              <w:t>Наименование организации образования</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>ұйымының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> города Павлодара» отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Павлодар облысының білім беру басқармасы, Павлодар қаласы білім беру бөлімінің «Павлодар қаласының №15 жалпы орта білім беру мектебі» коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidTr="00F96C74">
+      <w:tr w:rsidR="008767D0" w:rsidRPr="008767D0" w:rsidTr="00F96C74">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="008767D0" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>орналасқанжері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...8 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>пошталықмекенжайы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="00F27A09" w:rsidP="008767D0">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...49 lines deleted...]
-              <w:t>, почтовый индекс 140000</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Павлодар облысы, Павлодар қ.,  Ак.Шөкин көшесі, 32.  индекс 140000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidTr="00F96C74">
+      <w:tr w:rsidR="008767D0" w:rsidRPr="008767D0" w:rsidTr="00F96C74">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="008767D0" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...7 lines deleted...]
-              <w:t>номеров телефонов</w:t>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Телефон нөмірлері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...27 lines deleted...]
-              <w:t>,</w:t>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7 (7182) ,  тел. 20-93-10</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidTr="00F96C74">
+      <w:tr w:rsidR="008767D0" w:rsidRPr="00473864" w:rsidTr="00F96C74">
         <w:trPr>
           <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="008767D0" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...7 lines deleted...]
-              <w:t>адреса электронной почты</w:t>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Электрондық пошта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00045840">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
-                <w:lang w:val="en-US"/>
-[...97 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>э/почта: sosh15@goo.edu.kz</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidTr="00F96C74">
+      <w:tr w:rsidR="008767D0" w:rsidRPr="00473864" w:rsidTr="00F96C74">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00473864" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473864">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...6 lines deleted...]
-              <w:t>Наименование вакантной или временно вакантной должности, нагрузка</w:t>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бос немесе уақытша бос лауазымның атауы, жүктемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00045840" w:rsidP="0031619F">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...27 lines deleted...]
-              <w:t>0,5 ставки</w:t>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Орыс тілде оқытатын музыка жетекшісі, 0,5 ставка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidTr="00F96C74">
+      <w:tr w:rsidR="008767D0" w:rsidRPr="0033669B" w:rsidTr="00F96C74">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00473864" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...7 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Негізгіфункционалдықміндеттері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="001C69A2" w:rsidRDefault="001C69A2" w:rsidP="001C69A2">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="001C69A2">
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="001C69A2">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="001C69A2">
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- Оқу және оқу-әдістемелік жұмыстарын ұйымдастырады және жүргізеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="21"/>
-[...7 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- Мемлекеттік жалпыға міндетті білім беру стандарттарына сәйкес оқытылатын пәнді ескере отырып, студенттерді оқыту мен тәрбиелеуді жүзеге асырады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- Жеке тұлғаның жалпы мәдениетін қалыптастыруға ықпал етеді, оқушылардың жеке қабілеттерін ашып, дамытуға ықпал етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- Оқытудың ең тиімді формаларын, әдістері мен құралдарын, жаңа педагогикалық технологияларды пайдаланады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008767D0" w:rsidRPr="0033669B" w:rsidRDefault="008767D0" w:rsidP="0033669B">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-Оқушыларға сапалы білім, білік, дағдыларды береді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- оқу жоспары мен оқу процесінің кестесіне сәйкес білім беру бағдарламаларын әзірлеуге және жүзеге асыруға қатысады.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008767D0" w:rsidRPr="00943453" w:rsidRDefault="008767D0" w:rsidP="008767D0">
+            <w:pPr>
+              <w:pStyle w:val="aa"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- Оқу-тәрбие үрдісінде оқушылардың өмірі мен денсаулығын қорғауды қамтамасыз етеді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="008767D0" w:rsidRPr="00BE47A0" w:rsidRDefault="008767D0" w:rsidP="008767D0">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="4"/>
+              </w:numPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- Жабдықтарды пайдалану кезінде қауіпсіздік және еңбекті қорғау талаптарын орындайды.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidTr="00F96C74">
         <w:trPr>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="008767D0">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
+            <w:r w:rsidRPr="008767D0">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>размер и условия оплаты труда</w:t>
+              <w:t>Еңбекке ақы төлеу мөлшері мен шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473864">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>- выплачивается в соответствии со стажем и квалификационной категорией;</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="008767D0" w:rsidRPr="008767D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>еңбек өтілі мен біліктілік санатына сәйкес төленеді</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00473864">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473864">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>- среднее специ</w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="008767D0" w:rsidRPr="008767D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">арнайы орта білім </w:t>
             </w:r>
             <w:r w:rsidR="005A058B" w:rsidRPr="00473864">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>альное образование( min): 88131</w:t>
+              <w:t>( min): 88131</w:t>
             </w:r>
             <w:r w:rsidRPr="00473864">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> тенге;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74" w:rsidP="005A058B">
+          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74" w:rsidP="008767D0">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473864">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">- высшее </w:t>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="008767D0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жоғары білім</w:t>
             </w:r>
             <w:r w:rsidR="005A058B" w:rsidRPr="00473864">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>образование (min): 108836</w:t>
+              <w:t xml:space="preserve"> (min): 108836</w:t>
             </w:r>
             <w:r w:rsidRPr="00473864">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> тенге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidTr="00F96C74">
+      <w:tr w:rsidR="00F96C74" w:rsidRPr="0033669B" w:rsidTr="00F96C74">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473864">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
+            <w:r w:rsidRPr="00CE7F58">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Квалификационные требования, предъявляемые к кандидату, утвержденные</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+              <w:t>Педагогтердің үлгілік</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сипаттамаларымен</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бекітілген кандидатқа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қойылатын біліктілік</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
+            <w:r w:rsidRPr="00CE7F58">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Типовыми квалификационными характеристиками педагогов</w:t>
+              <w:t>талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="00E654EE" w:rsidRPr="008C0FD9" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...10 lines deleted...]
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+            <w:r w:rsidRPr="008C0FD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тиісті бейін бойынша жоғары және (немесе) жоғары оқу орнынан</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="008C0FD9" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...10 lines deleted...]
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+            <w:r w:rsidRPr="008C0FD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>кейінгі педагогикалық немесе өзге де кәсіптік білімі немесе жұмыс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="008C0FD9" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...9 lines deleted...]
-              <w:t>- и (или) при наличии высшего и среднего уровня квалификации стаж педагогической работы: для педагога-модератора не менее 2 лет, для педагога-эксперта не менее 3 лет, педагога-исследователя не менее 4 лет</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0FD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>өтіліне талап қойылмайды немесе тиісті бейін бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="008C0FD9" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0FD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>техникалық және кәсіптік педагогикалық білімі болуы тиіс.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="008C0FD9" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0FD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- және (немесе) бар болған жағдайда біліктілігі жоғары деңгейдегі</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="008C0FD9" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0FD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>педагогикалық жұмыс өтілі үшін педагог-шебер – 5 жыл.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="008C0FD9" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0FD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- педагог-модератор үшін кемінде 2 жыл, педагог-сарапшы үшін</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00F96C74" w:rsidRPr="00E654EE" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008C0FD9">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>кемінде 3 жыл, педагог-зерттеуші кемінде 4 жыл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidTr="00F96C74">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="392" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
@@ -1390,84 +1757,84 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473864">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00CE7F58">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
+            <w:r w:rsidRPr="00CE7F58">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Срок приема документов</w:t>
+              <w:t>Құжаттарды қабылдау мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F259C7" w:rsidP="006853B2">
+          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="0033669B" w:rsidP="006853B2">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>10.08.-17</w:t>
             </w:r>
             <w:r w:rsidR="00045840">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
@@ -1506,8451 +1873,9681 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473864">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2274" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00CE7F58">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
+            <w:r w:rsidRPr="00CE7F58">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Перечень необходимых документов</w:t>
+              <w:t>Қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7648" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...28 lines deleted...]
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1) 10-қ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>осымша</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ға </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкеснысанбойыншаКонкурсқақатысутуралыөтініш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...28 lines deleted...]
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жекебасынкуәландыратынқұжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>цифрлыққұжаттарсервисіненалынғанэлектрондықұжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (идентификация </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...28 lines deleted...]
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>кадрлардыесепкеалубойыншатолтырылғанжекеіспарағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>нақтытұрғылықтымекенжайы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>байланыстелефондарыкөрсетілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...28 lines deleted...]
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4) Педагогтердіңүлгілікбіліктіліксипаттамаларыменбекітілгенлауазымғақойылатынбіліктілікталаптарынасәйкесбілімітуралықұжаттардыңкөшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...28 lines deleted...]
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекқызметінрастайтынқұжаттыңкөшірмесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...47 lines deleted...]
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) «Денсаулықсақтаусаласындағыесепкеалуқұжаттамасыныңнысандарынбекітутуралы» ҚР </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулықсақтауминистрініңміндетінатқарушының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2020 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>қазандағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № ҚР ДСМ-175/2020 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығыменбекітілгеннысанбойыншаденсаулық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...28 lines deleted...]
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жағдайытуралыанықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00473864">
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>психоневрологиялықұйымнананықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...75 lines deleted...]
-          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00F96C74">
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>наркологиялықұйымнананықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ұлттықбіліктіліктестілеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сертификаты (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бұданәрі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – ҰБТ) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>педагог-модератордың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>педагог-сарапшының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>педагог-зерттеушінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>педагог-шебердіңбіліктіліксанатыныңболуытуралыкуәлік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>болғанжағдайда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CE7F58" w:rsidRPr="00CE7F58" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10) 11-қосымшаға </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкеснысанбойыншапедагогтің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бос </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>немесеуақытша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бос </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымынакандидаттыңтолтырылған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00F96C74" w:rsidRPr="00473864" w:rsidRDefault="00CE7F58" w:rsidP="00CE7F58">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
-[...25 lines deleted...]
-              <w:t>кандидата на вакантную или временно вакантную должность педагога по форме согласно приложению 11.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Бағалаупарағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE7F58">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00251E0D" w:rsidRDefault="00251E0D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00251E0D" w:rsidRDefault="00251E0D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="10314" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5495"/>
-        <w:gridCol w:w="4819"/>
+        <w:gridCol w:w="113"/>
+        <w:gridCol w:w="885"/>
+        <w:gridCol w:w="1242"/>
+        <w:gridCol w:w="2976"/>
+        <w:gridCol w:w="2197"/>
+        <w:gridCol w:w="2765"/>
+        <w:gridCol w:w="136"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00473864" w:rsidRPr="00473864" w:rsidTr="00473864">
+      <w:tr w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidTr="00730012">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5495" w:type="dxa"/>
+            <w:tcW w:w="998" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864">
+          <w:p w:rsidR="00473864" w:rsidRPr="00730012" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:line="345" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4819" w:type="dxa"/>
+            <w:tcW w:w="9316" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864">
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:tab/>
+              <w:t>бірінші басшылары мен педагогтерін</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>лауазымға тағайындау, лауазымнан босату</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қағидаларына 10-қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B6148F">
-[...19 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864">
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
+            <w:r w:rsidRPr="00730012">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">назначения на должности, </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864">
+              <w:t>___________________________________________________________________________________________ ___________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
+            <w:r w:rsidRPr="00730012">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">освобождения от должностей </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864">
+              <w:t>(конкурс жариялаған мемлекеттік орган)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
+            <w:r w:rsidRPr="00730012">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">первых руководителей и педагогов </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864">
+              <w:t>__________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
+            <w:r w:rsidRPr="00730012">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>государственных организаций образования</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864">
+              <w:t>__________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00473864">
+            <w:r w:rsidRPr="00730012">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-            </w:r>
+              <w:t>(кандидаттың Т.А.Ә. (болған жағдайда), ЖСН)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>__________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">( Т.А.Ә. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>__________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>(лауазымы, жұмыс орны)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>__________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>((нақты тұратын жері, тіркелген мекенжайы, байланыс телефоны))</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>__________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Өтініш</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00730012">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мені_________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бос/уақытша бос лауазымға орналасуға арналған конкурсқа жіберуіңізді сұраймын</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>(керегінің астын сызу керек)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>_________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>_________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>(білім беру ұйымдарының атауы, мекенжайы (облыс, аудан,қала/ауыл)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазіргі уақытта жұмыс істеймін:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>_________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>(лауазымы, ұйымның атауы, мекенжайы (облыс, аудан, қала / ауыл)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00E654EE" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00E654EE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00E654EE" w:rsidP="00730012">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Өзім туралы мынадай мәліметтерді хабарлаймын:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00473864" w:rsidRPr="00473864" w:rsidTr="00730012">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="113" w:type="dxa"/>
+          <w:wAfter w:w="136" w:type="dxa"/>
+          <w:trHeight w:val="760"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00730012">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Білімі: жоғары немесе жоғары оқу орнынан кейінгі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00730012">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Оқуорныныңатауы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00730012">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Оқумерзімі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00730012">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Дипломбойыншамамандық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00473864" w:rsidRPr="00473864" w:rsidTr="00730012">
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="113" w:type="dxa"/>
+          <w:wAfter w:w="136" w:type="dxa"/>
+          <w:trHeight w:val="749"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2976" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2197" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="00473864">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="00473864">
-[...112 lines deleted...]
-    <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="00473864">
+    <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00730012" w:rsidP="00730012">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00473864">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00730012">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Біліктіліксанатыныңболуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00730012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>__________________________________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00730012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00473864">
+        <w:t>берген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00730012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>__________________________________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      <w:r w:rsidRPr="00473864">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00730012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>кандидата (при его наличии), ИИН</w:t>
+        <w:t>растаған</w:t>
       </w:r>
-      <w:r w:rsidRPr="00473864">
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00730012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00473864">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00730012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>__________________________________________________________________________________________</w:t>
+        <w:t>к</w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="00473864">
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00730012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ф.И.О. </w:t>
+        <w:t>үні</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00473864" w:rsidRPr="00730012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00473864">
+        <w:t>):_____________</w:t>
+      </w:r>
+      <w:r w:rsidR="005E1863" w:rsidRPr="00730012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>__________________________________________________________________________________________</w:t>
+        <w:t>___________</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidR="00473864" w:rsidRPr="00730012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>(должность, место работы)</w:t>
+        <w:t>_</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="00473864">
-[...43 lines deleted...]
-    <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="00473864">
+    <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00473864" w:rsidP="005E1863">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>_______________________________________________________________________________________</w:t>
+        <w:t>_________________________________________________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00473864">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00473864">
+      <w:r w:rsidRPr="00BE47A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
-        </w:rPr>
-[...152 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="005E1863">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00473864">
+    </w:p>
+    <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00730012" w:rsidP="00730012">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>(наименование организаций образования, адрес (область, район, город\село)</w:t>
-[...11 lines deleted...]
-        </w:rPr>
       </w:pPr>
-    </w:p>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B6148F">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>В настоящее время работаю</w:t>
+        <w:t>Педагогикалық жұмыс өтілі</w:t>
       </w:r>
-      <w:r w:rsidRPr="00473864">
+      <w:r w:rsidR="00473864" w:rsidRPr="00BE47A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t>:___________________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00473864">
+    </w:p>
+    <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00730012" w:rsidP="005E1863">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>_____________________________________________________</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Келесі жұмыс нәтижелерім бар</w:t>
+      </w:r>
+      <w:r w:rsidR="00473864" w:rsidRPr="00BE47A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="005E1863">
+    <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00473864" w:rsidP="005E1863">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00473864">
+      <w:r w:rsidRPr="00BE47A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>_________________________________________________________________________________________</w:t>
+        <w:t>__________________________________________________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00473864">
+    </w:p>
+    <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00473864" w:rsidP="005E1863">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>_</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00473864" w:rsidP="005E1863">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="005E1863">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00473864">
+      <w:r w:rsidRPr="00BE47A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>________________________________________________________________________________________</w:t>
-[...16 lines deleted...]
-        <w:t>_</w:t>
+        <w:t>__________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="00473864">
+    <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00473864" w:rsidP="005E1863">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00473864">
+    </w:p>
+    <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00730012" w:rsidP="005E1863">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>(должность, наименование организации, адрес (область, район, город\село)</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00BE47A0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Наградалары, атақтары, дәрежесі, ғылыми дәрежесі, ғылыми атағы</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="00473864">
+    <w:p w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidRDefault="00473864" w:rsidP="005E1863">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidRDefault="00473864" w:rsidP="005E1863">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidRDefault="00473864" w:rsidP="005E1863">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="00473864">
+    <w:p w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidRDefault="00730012" w:rsidP="005E1863">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Сондай – аққосымшамәліметтер(болғанжағдайда)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidRDefault="00473864" w:rsidP="005E1863">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="005E1863">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidRDefault="00473864" w:rsidP="005E1863">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0033669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="005E1863">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidRDefault="00473864" w:rsidP="00473864">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidRDefault="00473864" w:rsidP="00473864">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00473864">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Сообщаю о себе следующие сведения:</w:t>
+        <w:t>«___</w:t>
       </w:r>
-    </w:p>
-[...305 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="0033669B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        <w:t>Наличие квалификационной категории (дата присвоения</w:t>
+        <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidRPr="00473864">
+      <w:r w:rsidR="00730012">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>/</w:t>
+        <w:t>_»_____________20___жыл</w:t>
       </w:r>
-      <w:r w:rsidRPr="00473864">
-[...34 lines deleted...]
-      <w:r w:rsidRPr="00473864">
+      <w:r w:rsidRPr="0033669B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>_________________________________________________________________________________________</w:t>
+        <w:t xml:space="preserve">         ____________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00473864">
+      <w:r w:rsidRPr="0033669B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>_</w:t>
+        <w:br/>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00730012">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қолы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0033669B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="005E1863">
+    <w:p w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidRDefault="00473864" w:rsidP="00473864">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00473864" w:rsidRPr="00473864" w:rsidRDefault="00473864" w:rsidP="005E1863">
-[...408 lines deleted...]
-    <w:p w:rsidR="00473864" w:rsidRDefault="00473864" w:rsidP="00473864">
+    <w:p w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidRDefault="00473864" w:rsidP="00473864">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="28"/>
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="10314" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5920"/>
         <w:gridCol w:w="4394"/>
       </w:tblGrid>
       <w:tr w:rsidR="00473864" w:rsidTr="00473864">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5920" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+          <w:p w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:line="345" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="en-US"/>
-[...3 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:line="345" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
-                <w:lang w:val="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="005E1863" w:rsidRPr="00A9508F" w:rsidRDefault="005E1863">
+          <w:p w:rsidR="005E1863" w:rsidRPr="0033669B" w:rsidRDefault="005E1863">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B6148F">
-[...9 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="00730012">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> к Правилам</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+              <w:t>Мемлекеттік білім беру ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00730012">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>назначения на должности,</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+              <w:t>бірінші басшылары мен педагогтерін</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00730012">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>освобождения от должностей</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+              <w:t>лауазымға тағайындау, лауазымнан босату</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00730012">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>первых руководителей и педагогов</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+              <w:t>қағидаларына 11-қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00730012" w:rsidP="00730012">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00730012">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> государственных организаций образования</w:t>
-[...22 lines deleted...]
-              <w:t>Форма</w:t>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00473864" w:rsidRDefault="00473864" w:rsidP="00473864">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E1863" w:rsidRPr="00A9508F" w:rsidRDefault="00473864" w:rsidP="00473864">
+    <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00730012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Оценочный лист кандидата на вакантную или временно вакантную должность педагога</w:t>
+        <w:t>Педагогтің</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00730012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00730012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>немесеуақытша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00730012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00730012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>лауазымынакандидаттыңбағалаупарағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="005E1863" w:rsidRPr="00A9508F" w:rsidRDefault="005E1863" w:rsidP="00473864">
+    <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r w:rsidRPr="00730012">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>__________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00473864" w:rsidRDefault="00473864" w:rsidP="00473864">
+    <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="002060"/>
-[...2 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:b/>
+          <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00730012">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:b/>
+          <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество(при его наличии))</w:t>
+        <w:t>(Т.Ә.А. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00730012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>болғанжағдайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00730012">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10428" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="502"/>
         <w:gridCol w:w="1843"/>
         <w:gridCol w:w="2128"/>
         <w:gridCol w:w="5105"/>
         <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00473864" w:rsidTr="00473864">
+      <w:tr w:rsidR="00730012" w:rsidTr="00730012">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="dxa"/>
+            <w:tcW w:w="502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-142" w:right="-75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Растайтынқұжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:firstLine="851"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Балл саны (1-ден 20-ға </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Баға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00730012" w:rsidTr="00730012">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-142" w:right="-75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D1E5F">
+              <w:t>Білімдеңгейі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D1E5F">
+              <w:t>Білімітуралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D1E5F">
+              <w:t xml:space="preserve"> диплом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Техникалықжәнекәсіптік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Жоғарыкүндізгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>жоғарысырттай</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>қашықтықтаноқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>жоғарыбілімтуралыүздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> диплом = 7 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00730012" w:rsidTr="00730012">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-142" w:right="-75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006D1E5F">
+              <w:t>Ғылыми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006D1E5F">
+              <w:t>/</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Білімітуралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> диплом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Магистр </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>немесежоғарыбілімі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>маман</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>PHD-докторы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 10 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ғылымдокторы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 10 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ғылым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кандидаты = 10 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00473864" w:rsidTr="00730012">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-142" w:right="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>№</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00730012" w:rsidP="00045840">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Педагогтыңбілімбағалау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
-[...5 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...4 lines deleted...]
-              <w:t>Критерии</w:t>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сертификат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="5105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Педагог» біліктілік санатымен</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мазмұны бойынша:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50-ден 60-қа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-тан 70-ке </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">70-тен 80-ге </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">80-нен 90-ға </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 6 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Әдістемежәне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30-дан 40-қа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40-тан 50-ге </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50-ден 60-қа </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-тан 70-ке </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">«Педагог-модератор» </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>біліктіліксанатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Мазмұныбойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50-ден 60 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>балғадейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-тан 70 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>балғадейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>70-тен 80 балғадейін=6 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>80-ден 90 балғадейін=7 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Әдістемежәне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30-дан 40 балғадейін=0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>40-тан 50 балғадейін=2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>50-ден 60 балғадейін=3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>60-тан 70 балғадейін=4 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Педагог-сарапшы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>біліктіліксанатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Мазмұныбойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>50-ден 60 балғадейін=0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>60-тан 70 балғадейін=4 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>70-тен 80 балғадейін=7 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>80-нен 90 балғадейін=8 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Әдістемежәне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30-дан 40 балғадейін=0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>40-тан 50 балғадейін=3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>50-ден 60 балғадейін=4 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>60-тан 70 балғадейін=5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Педагог-зерттеуші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>біліктіліксанатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Мазмұныбойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>50-ден 60 балғадейін=0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60-тан 70 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>балғадейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>- 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>70-тен 80 балғадейін=8 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>80-нен 90 балғадейін=9 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Әдістемежәне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30-дан 40 балғадейін=0 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>40 - тан 50 балғадейін=4 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>50-ден 60 балғадейін=5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidR="00BE47A0" w:rsidRPr="00BE47A0" w:rsidRDefault="00BE47A0" w:rsidP="00BE47A0">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Педагог-шебер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>біліктіліксанатымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 10 балл</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00730012" w:rsidTr="00730012">
+        <w:trPr>
+          <w:trHeight w:val="1367"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-142" w:right="-75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AB6C1D">
+              <w:t>Біліктілігі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AB6C1D">
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AB6C1D">
+              <w:t>Санаты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AB6C1D">
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AB6C1D">
+              <w:t>Куәлік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AB6C1D">
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AB6C1D">
+              <w:t>өзге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00AB6C1D">
+              <w:t xml:space="preserve"> де </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00AB6C1D">
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2 санат-1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>санат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Жоғарысанатты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Педагог-модератор - 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Педагог-сарапшы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Педагог- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>зерттеуші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 7 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Педагог-шебер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 10 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00730012" w:rsidRPr="0033669B" w:rsidTr="00730012">
+        <w:trPr>
+          <w:trHeight w:val="807"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-142" w:right="-75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>Педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:t>қызметөтілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Еңбеккітапшасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> /</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00730012" w:rsidRPr="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>еңбекқызметін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00730012" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00730012">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>алмастыратынқұжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1 жылдан 3 жылға дейін = 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   3 жылдан 5 жылға дейін = 1,5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   5 жылдан 10 жылға дейін = 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00730012" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   10 жылдан және одан артық = 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00730012" w:rsidRPr="00BE47A0" w:rsidRDefault="00730012" w:rsidP="00730012">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00473864" w:rsidTr="00730012">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="-142" w:right="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>Подтверждающий документ</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
-[...6 lines deleted...]
-                <w:b/>
+          <w:p w:rsidR="00943453" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>Кол-во баллов(от 1 до 20)</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Әкімшілік және</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>әдістемелік қызмет</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәжірибесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Еңбек кітапшасы /</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>еңбек қызметін</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>алмастыратын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>әдіскер=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">директор </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>орынбасары=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">директор = 5 балл </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
             <w:pPr>
-              <w:spacing w:after="20"/>
-[...31 lines deleted...]
-            </w:r>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00473864" w:rsidTr="00473864">
+      <w:tr w:rsidR="00473864" w:rsidTr="00730012">
+        <w:trPr>
+          <w:trHeight w:val="797"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="dxa"/>
+            <w:tcW w:w="502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-142" w:right="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>1</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жұмысқа алғаш</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>кіріскен педагогтар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Білімтуралыдипломға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> практика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>нәтижелері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>өтежақсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>» = 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>жақсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>» = 0,5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidTr="00730012">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="66"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="-142" w:right="-75"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>Уровень образования</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Алдыңғы жұмыс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орнынан ұсыныс</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>хат (еңбек қызметін</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>жүзегеасыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>кезінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Хат </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Оң ұсыныс хаттың болуы = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ұсыныс хат болмаған жағдайда – минус 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Теріс ұсыныс хаттың болуы = минус 5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00473864" w:rsidTr="00730012">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:ind w:left="-142" w:right="-75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Диплом об образовании</w:t>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>жетістіктердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>көрсеткіштері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- білім алушылардың</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дипломдары,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>олимпиадалар мен</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>конкурстар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жеңімпаздарының</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>грамоталары, ғылыми</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жобалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- мұғалімдер мен</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жеңімпаздарының</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дипломдары,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>грамоталары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- мемлекеттік награда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>конкурстардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жүлдегерлері-0,5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...8 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жобалар-1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...25 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>конкурстардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жүлдегерлері-3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>диплом о высшем образовании с отличием = 7 баллов</w:t>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Үздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог» </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>конкурсының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қатысушысы-1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Үздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог» </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>конкурсыныңжүлдегері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>медаль «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Қазақстанныңеңбексіңіргенұстазы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>» – 10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00473864" w:rsidTr="00473864">
+      <w:tr w:rsidR="00473864" w:rsidTr="00730012">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="dxa"/>
+            <w:tcW w:w="502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="-142" w:right="-75"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>2</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Әдістемелікқызмет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>авторлықжұмыстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>жәнежарияланымдар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР БҒМ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>тізбесінеенгізілгеноқулықтардыңжәне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ОӘК авторы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>немесетең</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> авторы – 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">РОӘК </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>тізбесінеенгізілгеноқулықтардыңжәне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ОӘК авторы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>немесетең</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> авторы – 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БҒССҚЕК, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Scopusтізбесінеенгізілгенғылыми-зерттеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>қызметібойыншажарияланымныңболуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 3 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00473864" w:rsidTr="00730012">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:ind w:left="66"/>
-              <w:jc w:val="both"/>
+              <w:ind w:left="-142" w:right="-75"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Ученая/академическая степень</w:t>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Қоғамдық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2128" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcMar>
+              <w:top w:w="45" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="45" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>көшбасшылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>көптілділіктіжүзеге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>асыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5105" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>тәлімгер-0,5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ӘБ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>жетекшілігі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> -1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>кәсіби-педагогикалыққауымдастықкөшбасшысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>тілдеоқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Шетел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>шетел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="141"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>тілдеоқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>шетел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>) – 5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00473864" w:rsidRPr="0033669B" w:rsidTr="00730012">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="502" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:rPr>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+              <w:ind w:left="-142" w:right="-75"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...2 lines deleted...]
-              <w:t>Диплом об образовании</w:t>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5103" w:type="dxa"/>
-[...117 lines deleted...]
-            <w:tcW w:w="501" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
-[...3 lines deleted...]
-              <w:jc w:val="center"/>
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="66"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:val="kk-KZ"/>
-[...2 lines deleted...]
-            <w:r>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>Курстық дайындық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="2128" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00473864" w:rsidRDefault="00045840" w:rsidP="00045840">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>пәндікдайындық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>сертификаттары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>цифрлықсауаттылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>сертификаты,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="0033669B" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ҚАЗТЕСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0033669B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IELTS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0033669B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>TOEFL; DELF;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Goethe </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Zertifikat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>«Python-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>да</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>бағдарламалау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>», «Microsoft-</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>пенжұмысістеуді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00943453" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>бағдарламалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>бойыншаоқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:tcW w:w="5105" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:tcMar>
-[...4 lines deleted...]
-            </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
-[...32 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+          <w:p w:rsidR="00943453" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...14 lines deleted...]
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>НЗМПШО</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, «</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Өрлеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">» </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>курстары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 0,5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00943453" w:rsidP="00943453">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...1947 lines deleted...]
-                <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...22 lines deleted...]
-              <w:t xml:space="preserve"> баллов</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>курстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 0,5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>әрқайсысыжеке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00BE47A0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
-[...6 lines deleted...]
-                <w:szCs w:val="18"/>
+          <w:p w:rsidR="00473864" w:rsidRPr="00BE47A0" w:rsidRDefault="00473864">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00473864" w:rsidTr="00473864">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="00473864" w:rsidTr="00730012">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="501" w:type="dxa"/>
-[...2637 lines deleted...]
-            <w:tcW w:w="2343" w:type="dxa"/>
+            <w:tcW w:w="2345" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+          <w:p w:rsidR="00473864" w:rsidRDefault="00943453">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="851"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-              <w:t>Итого:</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+            <w:r w:rsidR="00473864">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7230" w:type="dxa"/>
+            <w:tcW w:w="7233" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
+          <w:p w:rsidR="00473864" w:rsidRDefault="00473864" w:rsidP="00943453">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Максимальный балл – </w:t>
+              <w:t>Максимал</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00943453">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> балл – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>83</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="00473864" w:rsidRDefault="00473864">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:firstLine="851"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00473864" w:rsidRDefault="00473864" w:rsidP="00473864">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C301E5" w:rsidRDefault="00F011C3" w:rsidP="00352A81">
+    <w:p w:rsidR="00D15008" w:rsidRPr="00943453" w:rsidRDefault="00943453" w:rsidP="0086672B">
       <w:pPr>
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00943453">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> конкурса на вакантную и</w:t>
+        <w:t xml:space="preserve">«Павлодар қаласының №15 ЖОББ мектебі» КММ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">ли временно вакантную должность </w:t>
+        <w:t>музыкалық жетекші</w:t>
       </w:r>
-      <w:r w:rsidR="00045840">
+      <w:r w:rsidRPr="00943453">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>музыкального руководителя</w:t>
-[...60 lines deleted...]
-        <w:t xml:space="preserve"> сайте школы</w:t>
+        <w:t xml:space="preserve"> бос немесе уақытша бос лауазымына орналасуға конкурс өткізу туралы хабарландыру мектеп сайтында орналастырылған.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D15008" w:rsidRPr="0086672B" w:rsidRDefault="00D15008" w:rsidP="0086672B">
-[...8 lines deleted...]
-    <w:sectPr w:rsidR="00D15008" w:rsidRPr="0086672B" w:rsidSect="001C307C">
+    <w:sectPr w:rsidR="00D15008" w:rsidRPr="00943453" w:rsidSect="001C307C">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="284" w:right="566" w:bottom="284" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
@@ -10381,148 +11978,153 @@
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat/>
   <w:rsids>
     <w:rsidRoot w:val="00D15008"/>
     <w:rsid w:val="00045840"/>
     <w:rsid w:val="000602B3"/>
     <w:rsid w:val="000A3CB6"/>
     <w:rsid w:val="000C29B7"/>
     <w:rsid w:val="000D1402"/>
     <w:rsid w:val="0010189D"/>
     <w:rsid w:val="001754E5"/>
     <w:rsid w:val="001C307C"/>
-    <w:rsid w:val="001C69A2"/>
     <w:rsid w:val="001D7957"/>
     <w:rsid w:val="001E6C21"/>
-    <w:rsid w:val="001F0D18"/>
-    <w:rsid w:val="001F2C65"/>
     <w:rsid w:val="0023782F"/>
     <w:rsid w:val="00251E0D"/>
     <w:rsid w:val="002E5399"/>
     <w:rsid w:val="0031619F"/>
     <w:rsid w:val="00326737"/>
+    <w:rsid w:val="0033669B"/>
     <w:rsid w:val="00352373"/>
     <w:rsid w:val="00352A81"/>
     <w:rsid w:val="0036559D"/>
     <w:rsid w:val="00384B44"/>
     <w:rsid w:val="00392D5B"/>
     <w:rsid w:val="00444ABB"/>
     <w:rsid w:val="00473864"/>
     <w:rsid w:val="00487858"/>
     <w:rsid w:val="004B007C"/>
     <w:rsid w:val="004C710C"/>
     <w:rsid w:val="004E793C"/>
     <w:rsid w:val="00532E77"/>
     <w:rsid w:val="00573DEB"/>
     <w:rsid w:val="005A058B"/>
     <w:rsid w:val="005C1F7D"/>
     <w:rsid w:val="005D26C1"/>
     <w:rsid w:val="005E1863"/>
     <w:rsid w:val="006015AB"/>
     <w:rsid w:val="00624187"/>
     <w:rsid w:val="006853B2"/>
     <w:rsid w:val="00687DFB"/>
     <w:rsid w:val="006C7B3C"/>
     <w:rsid w:val="007043A0"/>
+    <w:rsid w:val="00730012"/>
     <w:rsid w:val="007315DA"/>
     <w:rsid w:val="00737F5A"/>
     <w:rsid w:val="007D699F"/>
     <w:rsid w:val="007F1CC4"/>
     <w:rsid w:val="0086672B"/>
+    <w:rsid w:val="008767D0"/>
     <w:rsid w:val="008A4F3B"/>
+    <w:rsid w:val="008E550F"/>
     <w:rsid w:val="009171DC"/>
+    <w:rsid w:val="00943453"/>
     <w:rsid w:val="00947BD9"/>
     <w:rsid w:val="00A52003"/>
     <w:rsid w:val="00A9508F"/>
     <w:rsid w:val="00AF414D"/>
-    <w:rsid w:val="00B44AC1"/>
     <w:rsid w:val="00B46C32"/>
     <w:rsid w:val="00B6148F"/>
     <w:rsid w:val="00B95334"/>
+    <w:rsid w:val="00BE47A0"/>
     <w:rsid w:val="00C301E5"/>
     <w:rsid w:val="00C52DEF"/>
     <w:rsid w:val="00C749A1"/>
+    <w:rsid w:val="00CE7F58"/>
     <w:rsid w:val="00D15008"/>
     <w:rsid w:val="00D75259"/>
     <w:rsid w:val="00E36BC9"/>
+    <w:rsid w:val="00E654EE"/>
     <w:rsid w:val="00E66D54"/>
     <w:rsid w:val="00E940AB"/>
     <w:rsid w:val="00EB3DC3"/>
     <w:rsid w:val="00EB72DF"/>
     <w:rsid w:val="00ED74E3"/>
     <w:rsid w:val="00F011C3"/>
-    <w:rsid w:val="00F259C7"/>
+    <w:rsid w:val="00F27A09"/>
     <w:rsid w:val="00F557DC"/>
     <w:rsid w:val="00F874D5"/>
     <w:rsid w:val="00F96C74"/>
     <w:rsid w:val="00FD359E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -11328,78 +12930,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60D2683C-5DB0-4D9A-8087-A1028BCAF60E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{85161093-BADC-4257-8263-456BFDB65CDB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1821</Words>
-  <Characters>10383</Characters>
+  <Words>1675</Words>
+  <Characters>9549</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>86</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>79</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12180</CharactersWithSpaces>
+  <CharactersWithSpaces>11202</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Uchitel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>