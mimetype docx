--- v0 (2025-12-05)
+++ v1 (2026-07-22)
@@ -1,4523 +1,2705 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="47C4CF02" w14:textId="5DA8257C" w:rsidR="00A40329" w:rsidRPr="001F4BA9" w:rsidRDefault="00EF1FD6" w:rsidP="00D27C60">
+    <w:p w14:paraId="48539F2F" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF" w:rsidP="001C6EFF">
       <w:pPr>
         <w:pStyle w:val="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="0"/>
+          <w:noProof/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Павлодар қаласының № 6 жалпы орта білім беру мектебі» КММ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B0EA391" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF" w:rsidP="001C6EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4BA9">
+      <w:r>
         <w:rPr>
-          <w:noProof/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">орыс  тілінде оқытатын математика пәнінің  мұғалімі лауазымына </w:t>
       </w:r>
-      <w:r w:rsidR="00A40329" w:rsidRPr="001F4BA9">
+    </w:p>
+    <w:p w14:paraId="0BA5D52F" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF" w:rsidP="001C6EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">КГУ «Средняя общеобразовательная школа </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00097AE5">
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>№6</w:t>
+        <w:t xml:space="preserve">(уақытша, негізгі қызметкердің бала күтімі бойынша демалысы кезеңіне, </w:t>
       </w:r>
-      <w:r w:rsidR="00A40329" w:rsidRPr="001F4BA9">
+    </w:p>
+    <w:p w14:paraId="73F027F0" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF" w:rsidP="001C6EFF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> города Павлодара» объявляет конкурс на должность учителя </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00097AE5">
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>математики</w:t>
-[...55 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>31.08.2024 жылға дейін) конкурс жариялайды</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64465B5D" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="001F4BA9" w:rsidRDefault="00A40329" w:rsidP="00A40329">
+    <w:p w14:paraId="5F392769" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF" w:rsidP="001C6EFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a8"/>
-[...1 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="392"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7371"/>
+        <w:gridCol w:w="486"/>
+        <w:gridCol w:w="2863"/>
+        <w:gridCol w:w="5995"/>
       </w:tblGrid>
-      <w:tr w:rsidR="008D234C" w:rsidRPr="001F4BA9" w14:paraId="7D83D5E0" w14:textId="77777777" w:rsidTr="008D234C">
+      <w:tr w:rsidR="001C6EFF" w:rsidRPr="00AD5A2C" w14:paraId="7C009C77" w14:textId="77777777" w:rsidTr="001C6EFF">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A2BDE3E" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="001F4BA9" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-            <w:pPr>
+          <w:p w14:paraId="2EA9BF7D" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F4BA9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7FF9DA18" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-[...19 lines deleted...]
-              <w:t>Наименование организации образования</w:t>
+          <w:p w14:paraId="4123D7CE" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F30C860" w14:textId="61BB182C" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="00E23E0F">
-            <w:pPr>
+          <w:p w14:paraId="171AD8EC" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Коммунальное государственное учреждение «Средняя общеобразовательная школа </w:t>
-[...35 lines deleted...]
-              <w:t>города Павлодара» отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+              <w:t>Павлодар облысының білім беру басқармасы, Павлодар қаласы білім беру бөлімінің «Павлодар қаласының №6  жалпы орта білім беру мектебі» коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D234C" w:rsidRPr="001F4BA9" w14:paraId="2401160B" w14:textId="77777777" w:rsidTr="008D234C">
+      <w:tr w:rsidR="001C6EFF" w14:paraId="7B77AD81" w14:textId="77777777" w:rsidTr="001C6EFF">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45B0EBC2" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="001F4BA9" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-[...3 lines deleted...]
-              <w:outlineLvl w:val="2"/>
+          <w:p w14:paraId="3E7F6D0D" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRPr="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F515535" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-            <w:pPr>
+          <w:p w14:paraId="39877440" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...7 lines deleted...]
-              <w:t>местонахождения, почтового адреса</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орналасқан жері, пошталық мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E3EA306" w14:textId="28204018" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="00873C6B">
+          <w:p w14:paraId="1C837DA4" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
-              <w:rPr>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="005763A2">
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">140008, Республика Казахстан, Павлодарская область,                                город Павлодар, улица </w:t>
-[...26 lines deleted...]
-              <w:t>78</w:t>
+              <w:t xml:space="preserve">140008, Қазақстан Республикасы, Павлодар облысы,                 Павлодар қаласы, Генерал Смағұлов  көшесі, 78 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D234C" w:rsidRPr="001F4BA9" w14:paraId="7BBD478A" w14:textId="77777777" w:rsidTr="008D234C">
+      <w:tr w:rsidR="001C6EFF" w14:paraId="0C441196" w14:textId="77777777" w:rsidTr="001C6EFF">
         <w:trPr>
-          <w:trHeight w:val="264"/>
+          <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58B756F2" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="001F4BA9" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-[...3 lines deleted...]
-              <w:outlineLvl w:val="2"/>
+          <w:p w14:paraId="39481F28" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C8F6F8A" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-            <w:pPr>
+          <w:p w14:paraId="1EE00D96" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...7 lines deleted...]
-              <w:t>номеров телефонов</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">телефон нөмірлері, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75B6AAA4" w14:textId="7A0A9583" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
+          <w:p w14:paraId="1475F4FC" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>8 (</w:t>
-[...71 lines deleted...]
-              <w:t>99</w:t>
+              <w:t>8 777-678-45-99</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D234C" w:rsidRPr="001F4BA9" w14:paraId="369DB0F7" w14:textId="77777777" w:rsidTr="00417D4E">
+      <w:tr w:rsidR="001C6EFF" w14:paraId="3B63C81A" w14:textId="77777777" w:rsidTr="001C6EFF">
         <w:trPr>
           <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="276E83FA" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="001F4BA9" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-[...10 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w14:paraId="2A635726" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55C9D7A0" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-            <w:pPr>
+          <w:p w14:paraId="4013145D" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...7 lines deleted...]
-              <w:t>адреса электронной почты</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>электрондық пошта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B61EBBE" w14:textId="73D19FF0" w:rsidR="00A40329" w:rsidRPr="00417D4E" w:rsidRDefault="00417D4E" w:rsidP="00417D4E">
-            <w:r w:rsidRPr="00417D4E">
+          <w:p w14:paraId="3700F92B" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:t>sosh6@goo.edu.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D234C" w:rsidRPr="001F4BA9" w14:paraId="3C3856B2" w14:textId="77777777" w:rsidTr="008D234C">
+      <w:tr w:rsidR="001C6EFF" w:rsidRPr="00AD5A2C" w14:paraId="3D0C989E" w14:textId="77777777" w:rsidTr="001C6EFF">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A9ABE82" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="001F4BA9" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-            <w:pPr>
+          <w:p w14:paraId="7E007358" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F4BA9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D8B65B4" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-            <w:pPr>
+          <w:p w14:paraId="7255F85E" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Наименование вакантной или временно вакантной должности, нагрузка</w:t>
+              <w:t>Бос немесе уақытша бос лауазымның атауы, жүктемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67C99A7B" w14:textId="64CEC466" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="003153C2" w:rsidP="003153C2">
-[...50 lines deleted...]
-              <w:t>16 часов</w:t>
+          <w:p w14:paraId="672622A9" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">орыс  тілінде оқытатын математика пәнінің  мұғалімі, </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>16 сағат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D234C" w:rsidRPr="001F4BA9" w14:paraId="32F5D969" w14:textId="77777777" w:rsidTr="008D234C">
+      <w:tr w:rsidR="001C6EFF" w:rsidRPr="00AD5A2C" w14:paraId="6CE720F0" w14:textId="77777777" w:rsidTr="001C6EFF">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5862C7B9" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="001F4BA9" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-[...3 lines deleted...]
-              <w:outlineLvl w:val="2"/>
+          <w:p w14:paraId="2747BC78" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6094F4F9" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-            <w:pPr>
+          <w:p w14:paraId="0615FD9F" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>основные функциональные обязанности</w:t>
+              <w:t>негізгі функционалдық міндеттері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D86DC75" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-            <w:pPr>
+          <w:p w14:paraId="14AF6ED1" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...11 lines deleted...]
-            <w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- оқытылатын пәннің ерекшелігін және білім алушылардың жасын ескере отырып, білім алушыларды оқыту және тәрбиелеу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="293B084A" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...11 lines deleted...]
-            <w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- білім алушылардың әлеуметтенуіне, олардың жалпы мәдениетін қалыптастыруға, олардың саналы түрде таңдауына және кейіннен кәсіптік білім беру бағдарламаларын меңгеруіне жәрдемдесу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58B9D9D8" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...7 lines deleted...]
-              <w:t>- обеспечение режима соблюдения норм и правил техники безопасности в учебном процессе.</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- оқу процесінде қауіпсіздік техникасы нормалары мен қағидаларын сақтау режимін қамтамасыз ету</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D234C" w:rsidRPr="001F4BA9" w14:paraId="0EF825A4" w14:textId="77777777" w:rsidTr="008D234C">
+      <w:tr w:rsidR="001C6EFF" w:rsidRPr="00AD5A2C" w14:paraId="61C77DA1" w14:textId="77777777" w:rsidTr="001C6EFF">
         <w:trPr>
-          <w:trHeight w:val="639"/>
+          <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CA24F7D" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="001F4BA9" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-[...3 lines deleted...]
-              <w:outlineLvl w:val="2"/>
+          <w:p w14:paraId="79E77F7C" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19D026AF" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-            <w:pPr>
+          <w:p w14:paraId="4112B241" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>размер и условия оплаты труда</w:t>
+              <w:t>еңбекке ақы төлеу мөлшері мен шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6168CADC" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-[...105 lines deleted...]
-              <w:t xml:space="preserve"> тенге</w:t>
+          <w:p w14:paraId="054D4B59" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>еңбек өтілі мен біліктілік санатына сәйкес төленеді</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01503FBF" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- орта арнайы білім - ( min): 129 258,89 тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EAA2E84" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- жоғары білім (min): 159 626,94  теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D234C" w:rsidRPr="001F4BA9" w14:paraId="642FB676" w14:textId="77777777" w:rsidTr="008D234C">
+      <w:tr w:rsidR="001C6EFF" w:rsidRPr="00AD5A2C" w14:paraId="6849BC02" w14:textId="77777777" w:rsidTr="001C6EFF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60C8C22B" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="001F4BA9" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
-            <w:pPr>
+          <w:p w14:paraId="3D2B82A6" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F4BA9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10CDD14D" w14:textId="77777777" w:rsidR="00A40329" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="009A72AA">
+          <w:p w14:paraId="493FE921" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Квалификационные требования, предъявляемые к кандидату, утвержденные</w:t>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="005763A2">
+              <w:t>Педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген кандидатқа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33DF7420" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Типовыми квалификационными характеристиками педагогов</w:t>
+              <w:t>қойылатын біліктілік талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="22AC0F40" w14:textId="77777777" w:rsidR="000B74EC" w:rsidRPr="005763A2" w:rsidRDefault="00A40329" w:rsidP="000B74EC">
-            <w:pPr>
+          <w:p w14:paraId="1E76C100" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...21 lines deleted...]
-            <w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- тиісті бейін бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі педагогикалық немесе техникалық және кәсіптік, орта білімнен кейінгі педагогикалық білім немесе тиісті бейін бойынша өзге де кәсіптік білім немесе жұмыс стажына талап қоймастан, педагогикалық қайта даярлығын растайтын құжат немесе біліктіліктің орташа деңгейіне жататын XI педагогикалық сыныбы бар 1995 жылға дейін орта мектепті бітіргені туралы құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD6DA84" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...21 lines deleted...]
-            <w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- және (немесе) біліктілігінің жоғары және орта деңгейі болған кезде педагогикалық жұмыс өтілі: педагог-модератор үшін-кемінде 2 жыл; педагог-сарапшы үшін-кемінде 3 жыл; педагог-зерттеуші үшін-кемінде 4 жыл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6989D8A9" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...17 lines deleted...]
-              <w:t>и (или) при наличии высшего уровня квалификации стаж педагогической работы для педагога-мастера – 5 лет;</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- және (немесе) біліктілігінің жоғары деңгейі болған жағдайда педагог-шебер үшін педагогикалық жұмыс өтілі – 5 жыл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D234C" w:rsidRPr="001F4BA9" w14:paraId="0C100269" w14:textId="77777777" w:rsidTr="008D234C">
+      <w:tr w:rsidR="001C6EFF" w14:paraId="2A71F8CE" w14:textId="77777777" w:rsidTr="001C6EFF">
+        <w:trPr>
+          <w:trHeight w:val="423"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1577C92D" w14:textId="77777777" w:rsidR="008D234C" w:rsidRPr="001F4BA9" w:rsidRDefault="008D234C" w:rsidP="009A72AA">
-            <w:pPr>
+          <w:p w14:paraId="6FBE9927" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F4BA9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F6D83F0" w14:textId="77777777" w:rsidR="008D234C" w:rsidRPr="005763A2" w:rsidRDefault="008D234C" w:rsidP="009A72AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="005763A2">
+          <w:p w14:paraId="7E0653BE" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Срок приема документов</w:t>
+              <w:t xml:space="preserve">Құжаттарды қабылдау мерзімі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="57B7F915" w14:textId="167F7DEE" w:rsidR="00D27C60" w:rsidRDefault="00D27C60" w:rsidP="000B74EC">
-[...16 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="53C7937D" w14:textId="4CD93F6D" w:rsidR="001C6EFF" w:rsidRDefault="00AD5A2C">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="345" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
-            <w:r w:rsidR="00950982" w:rsidRPr="008D234C">
-[...10 lines deleted...]
-            <w:r w:rsidR="00950982">
+            <w:r w:rsidR="001C6EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.08-0</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00950982" w:rsidRPr="008D234C">
-[...63 lines deleted...]
-              <w:t>.2023</w:t>
+            <w:r w:rsidR="001C6EFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.09.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D234C" w:rsidRPr="001F4BA9" w14:paraId="1ED07521" w14:textId="77777777" w:rsidTr="008D234C">
+      <w:tr w:rsidR="001C6EFF" w:rsidRPr="00AD5A2C" w14:paraId="7013C4EA" w14:textId="77777777" w:rsidTr="001C6EFF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5D393934" w14:textId="77777777" w:rsidR="008D234C" w:rsidRPr="001F4BA9" w:rsidRDefault="008D234C" w:rsidP="008D234C">
-            <w:pPr>
+          <w:p w14:paraId="7162BADE" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F4BA9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77546F88" w14:textId="77777777" w:rsidR="008D234C" w:rsidRPr="005763A2" w:rsidRDefault="008D234C" w:rsidP="009A72AA">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="005763A2">
+          <w:p w14:paraId="73A7D427" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Перечень необходимых документов</w:t>
+              <w:t>Қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D47A6F8" w14:textId="77777777" w:rsidR="008D234C" w:rsidRPr="005763A2" w:rsidRDefault="008D234C" w:rsidP="00A40329">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="005763A2">
+          <w:p w14:paraId="0882BF9A" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">1) </w:t>
             </w:r>
-            <w:r w:rsidRPr="005763A2">
-[...279 lines deleted...]
-                <w:szCs w:val="21"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қағидалардың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>-қосымша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">а сәйкес нысан бойынша Конкурсқа қатысу туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AFD2BEC" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>жеке басын куәландыратын құжат</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не цифрлық құжаттар сервисінен алынған</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="005763A2">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005763A2">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>электронды құжат (идентификация үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D8AC051" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) кадрларды есепке алу бойынша толтырылған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>жеке іс парағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (нақты тұрғылықты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>мекенжайы мен байланыс телефондары көрсетілген – бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F00DD7C" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>4) Педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген лауазымға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қойылатын біліктілік талаптарына сәйкес </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>білімі туралы құжаттардың көшірмелері</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71E9F513" w14:textId="77777777" w:rsidR="008D234C" w:rsidRPr="005763A2" w:rsidRDefault="008D234C" w:rsidP="00A40329">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="005763A2">
+          <w:p w14:paraId="6F3DB3D6" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>еңбек қызметін растайтын құжаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көшірмесі (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D29181F" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
+              <w:t>6) «Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">туралы» </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҚР</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Денсаулық сақтау министрінің міндетін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен бекітілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нысан бойынша </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>денсаулық жағдайы туралы анықтама</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C8F2F03" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>психоневрологиялық ұйымнан анықтама</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C0B4016" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t xml:space="preserve">8) </w:t>
             </w:r>
-            <w:r w:rsidRPr="005763A2">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="005763A2">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>наркологиялық ұйымнан анықтама</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="376BBC0F" w14:textId="77777777" w:rsidR="008D234C" w:rsidRDefault="008D234C" w:rsidP="00A40329">
-[...441 lines deleted...]
-                <w:lang w:val="en-US"/>
+          <w:p w14:paraId="16A65619" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>) сертификаттаудан өту</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> нәтижелері туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сертификат </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">немесе </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">педагог-модератордан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>төмен емес</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қолданыстағы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> біліктілік санатының болуы туралы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> куәлік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(бар болса)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E679CA8" w14:textId="77777777" w:rsidR="008D234C" w:rsidRPr="005763A2" w:rsidRDefault="008D234C" w:rsidP="003153C2">
-[...62 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0641C937" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ағылшын тілі педагогтері лауазымына орналасуға кандидаттар үшін </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>пән бойынша шекті деңгейі кемінде 90% сертификаттау нәтижелері туралы сертификаты немесе педагог-модератордың немесе педагог-сарапшының, немесе педагог-зерттеушінің немесе педагог-шебердің біліктілік санатының болуы туралы куәлік (бар болса) немесе Celta сертификаты (Certificate in English Language Teaching to Adults. Cambridge) pass a; Delta (Diploma in English Language Teaching to Adults) Pass and above немесе IELTS (IELTS) – 6,5 балл; немесе TOEFL (TOEFL) (интернетке негізделген тест (IWT)) - 60-65 балл; болу керек.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24D0E513" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11) техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында арнайы пәндер бойынша педагогтер және өндірістік оқыту шеберлері лауазымдарына педагогикалық қызметке кіріскен, тиісті мамандық немесе бейін бойынша өндірісте кемінде 2 жыл жұмыс өтілі бар педагогтер сертификаттаудан өтуден босатылады</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="67F1C899" w14:textId="77777777" w:rsidR="008D234C" w:rsidRPr="005763A2" w:rsidRDefault="008D234C" w:rsidP="007129B6">
-[...194 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="7CF0D62D" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12) 11-қосымшаға сәйкес нысан бойынша педагогтің бос немесе уақытша бос лауазымына кандидаттың толтырылған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бағалау парағы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E55791B" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәжірибе жоқ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кандидаттың </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бейнепрезентациясы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кемінде </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15 минут</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, ең төменгі ажыратымдылығы – 720 x 480</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D234C" w:rsidRPr="001F4BA9" w14:paraId="0B859FCD" w14:textId="77777777" w:rsidTr="008D234C">
+      <w:tr w:rsidR="001C6EFF" w14:paraId="530EA15D" w14:textId="77777777" w:rsidTr="001C6EFF">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E2A36A6" w14:textId="77777777" w:rsidR="008D234C" w:rsidRPr="001F4BA9" w:rsidRDefault="008D234C" w:rsidP="009A72AA">
-            <w:pPr>
+          <w:p w14:paraId="4176497B" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001F4BA9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="747F58F7" w14:textId="77777777" w:rsidR="008D234C" w:rsidRPr="005763A2" w:rsidRDefault="008D234C" w:rsidP="009A72AA">
-[...11 lines deleted...]
-            <w:r w:rsidRPr="005763A2">
+          <w:p w14:paraId="71EDD2EA" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Срок временно вакантной должности</w:t>
+              <w:t>Уақытша бос лауазымының мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5484F3B1" w14:textId="76B07996" w:rsidR="008D234C" w:rsidRPr="005763A2" w:rsidRDefault="008D234C" w:rsidP="003153C2">
-[...26 lines deleted...]
-              <w:t xml:space="preserve"> до 31.08.2024 года</w:t>
+          <w:p w14:paraId="4BC1560A" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>уақытша, негізгі қызметкердің бала күтімі бойынша демалысы кезеңіне, 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ж</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ылға</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дейін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="20502E6D" w14:textId="77777777" w:rsidR="00452A41" w:rsidRPr="001F4BA9" w:rsidRDefault="00452A41" w:rsidP="00F7191E">
+    <w:p w14:paraId="73513D8E" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF" w:rsidP="001C6EFF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="30899FF8" w14:textId="77777777" w:rsidR="00417D4E" w:rsidRDefault="00417D4E" w:rsidP="001F4BA9">
+    <w:p w14:paraId="0EB36973" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF" w:rsidP="001C6EFF">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-[...11 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0617FB78" w14:textId="77777777" w:rsidR="00417D4E" w:rsidRDefault="00417D4E" w:rsidP="001F4BA9">
+    <w:p w14:paraId="13E113CE" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF" w:rsidP="001C6EFF">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46C7D966" w14:textId="77777777" w:rsidR="00417D4E" w:rsidRDefault="00417D4E" w:rsidP="001F4BA9">
+    <w:p w14:paraId="3CC19410" w14:textId="77777777" w:rsidR="001C6EFF" w:rsidRDefault="001C6EFF" w:rsidP="001C6EFF">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26B45C50" w14:textId="77777777" w:rsidR="00417D4E" w:rsidRDefault="00417D4E" w:rsidP="001F4BA9">
+    <w:p w14:paraId="4F666685" w14:textId="77777777" w:rsidR="00F12C76" w:rsidRPr="001C6EFF" w:rsidRDefault="00F12C76" w:rsidP="006C0B77">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman"/>
-          <w:sz w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50CC7D3F" w14:textId="77777777" w:rsidR="00417D4E" w:rsidRDefault="00417D4E" w:rsidP="001F4BA9">
-[...190 lines deleted...]
-      <w:pgMar w:top="794" w:right="851" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+    <w:sectPr w:rsidR="00F12C76" w:rsidRPr="001C6EFF" w:rsidSect="006C0B77">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1134" w:right="851" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...21 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...13 lines deleted...]
-    <w:panose1 w:val="020B0502040204020203"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
-</file>
-[...773 lines deleted...]
-</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:hyphenationZone w:val="141"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00F410E4"/>
-[...670 lines deleted...]
-    <w:rsid w:val="00FF7747"/>
+    <w:rsidRoot w:val="00776147"/>
+    <w:rsid w:val="001C6EFF"/>
+    <w:rsid w:val="006C0B77"/>
+    <w:rsid w:val="00776147"/>
+    <w:rsid w:val="008242FF"/>
+    <w:rsid w:val="00870751"/>
+    <w:rsid w:val="00922C48"/>
+    <w:rsid w:val="00AD5A2C"/>
+    <w:rsid w:val="00B915B7"/>
+    <w:rsid w:val="00EA59DF"/>
+    <w:rsid w:val="00EE4070"/>
+    <w:rsid w:val="00F12C76"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1B9ECCEE"/>
-  <w15:docId w15:val="{79F48A9B-52EC-45E6-BC2B-10DF889C6458}"/>
+  <w14:docId w14:val="26AEC32E"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{FE046B62-7CCF-4BBA-8D7B-E265F6EAD159}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4858,610 +3040,457 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="001C6EFF"/>
+    <w:pPr>
+      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="ru-RU"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="002119B3"/>
+    <w:rsid w:val="001C6EFF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="0"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
-      <w:color w:val="4F81BD" w:themeColor="accent1"/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
-    <w:name w:val="Hyperlink"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="Заголовок 2 Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:uiPriority w:val="99"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00456CEA"/>
+    <w:link w:val="2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="001C6EFF"/>
     <w:rPr>
-      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:bCs/>
+      <w:color w:val="4472C4" w:themeColor="accent1"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+      <w:lang w:eastAsia="ru-RU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="1">
-[...37 lines deleted...]
-    <w:rsid w:val="00E702C2"/>
+  <w:style w:type="table" w:styleId="a3">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="001C6EFF"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
-[...1 lines deleted...]
-      <w:szCs w:val="18"/>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:kern w:val="0"/>
+      <w:lang w:eastAsia="ru-RU"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
-  </w:style>
-[...31 lines deleted...]
-    </w:pPr>
     <w:tblPr>
+      <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a9">
-[...28 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="335617763">
-[...25 lines deleted...]
-    <w:div w:id="1199471041">
+    <w:div w:id="1177427578">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
-</file>
-[...14 lines deleted...]
-</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>714</Words>
-  <Characters>4075</Characters>
+  <Words>688</Words>
+  <Characters>3926</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4780</CharactersWithSpaces>
+  <CharactersWithSpaces>4605</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Gulnar</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>админ</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>