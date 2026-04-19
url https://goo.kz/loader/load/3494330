--- v0 (2025-12-14)
+++ v1 (2026-04-19)
@@ -1,573 +1,466 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1EFC5789" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="00BA65FF" w:rsidRDefault="0018581E" w:rsidP="0018581E">
+    <w:p w14:paraId="5EE3182E" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="0028003E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="004B244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Павлодар қаласының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004B244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="51B6F0B2" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="0018581E">
+    <w:p w14:paraId="49237DBE" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="0028003E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B244F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Результаты конкурса </w:t>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>жалпы орта білім беру мектебі» КММ бойынша</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723CB2E7" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="0018581E">
+    <w:p w14:paraId="719BC47A" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="0028003E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B244F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...31 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>в</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> вакантных должностей педагогов </w:t>
+        <w:t xml:space="preserve">педагогтердің уақытша бос лауазымдарына </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA84ABF" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="0018581E">
+    <w:p w14:paraId="7FCD7015" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="0028003E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B244F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Средняя общеобразовательная школа </w:t>
+        <w:t>тағайындау конкурсының нәтижесі</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C483A8E" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="0018581E">
+    <w:p w14:paraId="0751C7E6" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="0028003E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...45 lines deleted...]
-          <w:color w:val="000000"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
-        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="486"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="3402"/>
+        <w:gridCol w:w="497"/>
+        <w:gridCol w:w="2415"/>
+        <w:gridCol w:w="1755"/>
+        <w:gridCol w:w="2091"/>
+        <w:gridCol w:w="3023"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0018581E" w:rsidRPr="004B244F" w14:paraId="3E9A7695" w14:textId="77777777" w:rsidTr="00F953F8">
+      <w:tr w:rsidR="0028003E" w:rsidRPr="004B244F" w14:paraId="0F89A03A" w14:textId="77777777" w:rsidTr="00F953F8">
         <w:trPr>
-          <w:trHeight w:val="437"/>
+          <w:trHeight w:val="433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcW w:w="498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1857A716" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="00F953F8">
+          <w:p w14:paraId="676E762E" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="00F953F8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B244F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2208" w:type="dxa"/>
+            <w:tcW w:w="2479" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="75B1BB53" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="00F953F8">
+          <w:p w14:paraId="13B8A253" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="00F953F8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B244F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">ФИО               </w:t>
+              <w:t>ТАЖ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E6C522B" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="00F953F8">
+          <w:p w14:paraId="2D37F4F0" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="00F953F8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B244F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Должность</w:t>
+              <w:t>Лауазымы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5C990E91" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="00F953F8">
+          <w:p w14:paraId="56BC6A29" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="00F953F8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B244F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Результаты</w:t>
+              <w:t xml:space="preserve">Нәтиже </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="76D0AD6F" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="00F953F8">
+          <w:p w14:paraId="154191F8" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="00F953F8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B244F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Примечание</w:t>
+              <w:t>Ескертпе</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0018581E" w:rsidRPr="004B244F" w14:paraId="1B7C40E3" w14:textId="77777777" w:rsidTr="00F953F8">
+      <w:tr w:rsidR="0028003E" w:rsidRPr="004B244F" w14:paraId="391F1D38" w14:textId="77777777" w:rsidTr="00F953F8">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="486" w:type="dxa"/>
+            <w:tcW w:w="498" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="46C40453" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="00F953F8">
+          <w:p w14:paraId="2DD48F56" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="00F953F8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B244F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2208" w:type="dxa"/>
+            <w:tcW w:w="2479" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="68E6C7F4" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="00F953F8">
+          <w:p w14:paraId="4E8BADE8" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="00F953F8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Айменова Анара Болатовна</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1842" w:type="dxa"/>
+            <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7891D9BE" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="00F953F8">
+          <w:p w14:paraId="5F9B8B0D" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="00F953F8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">информатика </w:t>
+            </w:r>
             <w:r w:rsidRPr="004B244F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">учитель </w:t>
-[...8 lines deleted...]
-              <w:t>информатики</w:t>
+              <w:t>мұғалімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5B42C4" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="00F953F8">
+          <w:p w14:paraId="6D324F88" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="00F953F8">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="auto"/>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B244F">
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t>пройден</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="27"/>
+                <w:szCs w:val="27"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">конкурстан өтті </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3402" w:type="dxa"/>
+            <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E1D0CAD" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="00F953F8">
+          <w:p w14:paraId="3E21FE21" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="00F953F8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B244F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>на временно вакантную должность (до 3</w:t>
+              <w:t>уақытша лауазымға (3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="004B244F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>.0</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
@@ -577,248 +470,210 @@
             <w:r w:rsidRPr="004B244F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="004B244F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="27"/>
                 <w:szCs w:val="27"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> года)</w:t>
+              <w:t xml:space="preserve"> жылға дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="08D1F77F" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="00BA65FF" w:rsidRDefault="0018581E" w:rsidP="0018581E">
-[...35 lines deleted...]
-    <w:p w14:paraId="1FD47A2B" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="0018581E">
+    <w:p w14:paraId="79B0B007" w14:textId="77777777" w:rsidR="0028003E" w:rsidRDefault="0028003E" w:rsidP="0028003E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
-          <w:sz w:val="27"/>
-          <w:szCs w:val="27"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B244F">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="355F851C" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="0018581E">
+    <w:p w14:paraId="0A5DEFB6" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="00BA65FF" w:rsidRDefault="0028003E" w:rsidP="0028003E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50C1D3A3" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="00BA65FF" w:rsidRDefault="0028003E" w:rsidP="0028003E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="151515"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36E0E8BC" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="0028003E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="151515"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004B244F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">конкурсной комиссии </w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Конкурстық комиссияның</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="6D4D49F0" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="0028003E">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="151515"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="004B244F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                       </w:t>
+        <w:t xml:space="preserve">хатшысы                                                            </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>Шарденова Ж.Б.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C825392" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="004B244F" w:rsidRDefault="0018581E" w:rsidP="0018581E">
+    <w:p w14:paraId="491A6DA1" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="00BA65FF" w:rsidRDefault="0028003E" w:rsidP="0028003E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
-          <w:sz w:val="27"/>
-          <w:szCs w:val="27"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1ECCDE0F" w14:textId="77777777" w:rsidR="0018581E" w:rsidRPr="00AE2142" w:rsidRDefault="0018581E" w:rsidP="0018581E">
+    <w:p w14:paraId="15EC93A1" w14:textId="77777777" w:rsidR="0028003E" w:rsidRPr="004B244F" w:rsidRDefault="0028003E" w:rsidP="0028003E">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004B244F">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="151515"/>
+          <w:sz w:val="27"/>
+          <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">2023 жылғы </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="27"/>
           <w:szCs w:val="27"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>сентябр</w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve"> 2023 года</w:t>
+        <w:t>01 қыркүйек</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B1422B7" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="40E7CC42" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00000000"/>
     <w:sectPr w:rsidR="00350B5A">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -826,82 +681,82 @@
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0018581E"/>
+    <w:rsidRoot w:val="0028003E"/>
     <w:rsid w:val="000C40A0"/>
-    <w:rsid w:val="0018581E"/>
+    <w:rsid w:val="0028003E"/>
     <w:rsid w:val="00524135"/>
     <w:rsid w:val="009B0297"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-KZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1EE51409"/>
+  <w14:docId w14:val="1C436DAE"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{68A81357-4545-47A5-8EB3-1EB27EDB2DB5}"/>
+  <w15:docId w15:val="{42C2FA1C-172D-4C11-A21A-CDD362B26245}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1261,51 +1116,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0018581E"/>
+    <w:rsid w:val="0028003E"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="0"/>
       <w:lang w:val="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -1612,54 +1467,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>60</Words>
-  <Characters>346</Characters>
+  <Words>62</Words>
+  <Characters>355</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>405</CharactersWithSpaces>
+  <CharactersWithSpaces>416</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>