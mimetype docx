--- v0 (2025-12-05)
+++ v1 (2026-05-07)
@@ -1,11693 +1,12841 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="08973401" w14:textId="77777777" w:rsidR="00321427" w:rsidRDefault="00321427" w:rsidP="00321427">
+    <w:p w14:paraId="53C165AB" w14:textId="77777777" w:rsidR="00242E5B" w:rsidRDefault="00047F1C" w:rsidP="00B00AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>Павлодар қаласының № 26 жалпы орта білім беретін мектебі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КММ Бастапқы Әскери және Технологиялық Даярлықтың педагог-ұйымдастырушысы лауазымына конкурс жариялайды </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="082BC95E" w14:textId="498378E3" w:rsidR="00B00AEE" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00B00AEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00321427">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">КГУ </w:t>
+        <w:t>(1 мөлшерлеме).</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«</w:t>
-[...49 lines deleted...]
-        <w:t xml:space="preserve"> объявляет конкурс </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="324F1568" w14:textId="77777777" w:rsidR="00DE28D3" w:rsidRDefault="00321427" w:rsidP="00321427">
-[...44 lines deleted...]
-    <w:p w14:paraId="2BB2C2A3" w14:textId="2CCC3D0E" w:rsidR="00321427" w:rsidRPr="004F2A50" w:rsidRDefault="00DE28D3" w:rsidP="00321427">
+    <w:p w14:paraId="3BFA5934" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00B00AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...18 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
-        <w:tblW w:w="10314" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="391"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7551"/>
+        <w:gridCol w:w="507"/>
+        <w:gridCol w:w="2737"/>
+        <w:gridCol w:w="6667"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B3089F" w:rsidRPr="00DD085B" w14:paraId="2E38A3D8" w14:textId="77777777" w:rsidTr="00215398">
+      <w:tr w:rsidR="00CB6B4F" w:rsidRPr="00242E5B" w14:paraId="7E8DC597" w14:textId="77777777" w:rsidTr="00BD3A9D">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="507" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="03E1AA81" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00DD085B" w:rsidRDefault="00CB6B4F" w:rsidP="00321427">
+          <w:p w14:paraId="12D8E0AF" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2372" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="0356CEB0" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00DD085B" w:rsidRDefault="004C1F73" w:rsidP="00321427">
+            <w:tcW w:w="2737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="253062A2" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-          <w:p w14:paraId="3443F5C7" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00DD085B" w:rsidRDefault="00DF7B58" w:rsidP="00321427">
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C449826" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
-                <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Павлодар облысының білім беру басқармасы, Павлодар қаласы білім беру бөлімінің </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF4A7D" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>«</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD085B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="000455F6" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
-                <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Павлодар қаласының № 26</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
-                <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жалпы орта білім беру мектебі</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF4A7D" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
-                <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
-                <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3089F" w:rsidRPr="00DD085B" w14:paraId="599A03B3" w14:textId="77777777" w:rsidTr="00215398">
+      <w:tr w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w14:paraId="673E4AFF" w14:textId="77777777" w:rsidTr="00BD3A9D">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="507" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4DF2530F" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00DD085B" w:rsidRDefault="00CB6B4F" w:rsidP="00321427">
+          <w:p w14:paraId="1FE21F41" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="64694C20" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00DD085B" w:rsidRDefault="004C1F73" w:rsidP="00321427">
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D5BB95" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="369A541F" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00DD085B" w:rsidRDefault="00CB6B4F" w:rsidP="006972A3">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орналасқан жері, пошталық мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="628A1B18" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w:rsidRDefault="00F108E4" w:rsidP="003F090F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...62 lines deleted...]
-              <w:t>70</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>140007</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Қазақстан Республикасы, Павлодар облысы, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BA4B1E" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Павлодар қаласы, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Семенченко көшесі, 70</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3089F" w:rsidRPr="00DD085B" w14:paraId="539707E0" w14:textId="77777777" w:rsidTr="00215398">
+      <w:tr w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w14:paraId="1B125DF1" w14:textId="77777777" w:rsidTr="00BD3A9D">
         <w:trPr>
-          <w:trHeight w:val="264"/>
+          <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="507" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="048CCD16" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00DD085B" w:rsidRDefault="00CB6B4F" w:rsidP="00321427">
+          <w:p w14:paraId="5BD00C53" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...7 lines deleted...]
-          <w:p w14:paraId="28A47D6A" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00DD085B" w:rsidRDefault="004C1F73" w:rsidP="00321427">
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5775B760" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="496C1CBB" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00DD085B" w:rsidRDefault="00CB6B4F" w:rsidP="0044022F">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">телефон нөмірлері, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A08B4F1" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w:rsidRDefault="00CB6B4F" w:rsidP="003F090F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
-                <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00932150" w:rsidRPr="00DD085B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00932150" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00DD085B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>(7182)</w:t>
             </w:r>
-            <w:r w:rsidR="00932150" w:rsidRPr="00DD085B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00932150" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0044022F" w:rsidRPr="00DD085B">
-[...4 lines deleted...]
-              <w:t>60-19-20</w:t>
+            <w:r w:rsidR="00F108E4" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>60-19-2</w:t>
+            </w:r>
+            <w:r w:rsidR="003F090F" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3089F" w:rsidRPr="00DD085B" w14:paraId="3775D629" w14:textId="77777777" w:rsidTr="00215398">
+      <w:tr w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w14:paraId="7CF2C208" w14:textId="77777777" w:rsidTr="00BD3A9D">
         <w:trPr>
           <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="507" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="64160353" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00DD085B" w:rsidRDefault="00CB6B4F" w:rsidP="00321427">
+          <w:p w14:paraId="2AAA989B" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="3B8A7705" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00DD085B" w:rsidRDefault="004C1F73" w:rsidP="00321427">
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DAD32AB" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>электрондық пошта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="287DCB73" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00BF2BAE" w:rsidRDefault="00F108E4" w:rsidP="00CB6B4F">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...20 lines deleted...]
-                <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>sosh26@goo.edu.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3089F" w:rsidRPr="00DD085B" w14:paraId="10EF8E77" w14:textId="77777777" w:rsidTr="00215398">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="799BA5F5" w14:textId="77777777" w:rsidTr="00BD3A9D">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="507" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA5AC2D" w14:textId="77777777" w:rsidR="004F2A50" w:rsidRPr="00DD085B" w:rsidRDefault="004F2A50" w:rsidP="00321427">
+          <w:p w14:paraId="080AA326" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00165056">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2372" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="74CB068C" w14:textId="77777777" w:rsidR="004F2A50" w:rsidRPr="00DD085B" w:rsidRDefault="004F2A50" w:rsidP="00321427">
+            <w:tcW w:w="2737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B218E32" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00165056">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="2BC71EA6" w14:textId="37FF3FEB" w:rsidR="004F2A50" w:rsidRPr="00DD085B" w:rsidRDefault="00DE28D3" w:rsidP="00D1363E">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бос немесе уақытша бос лауазымның атауы, жүктемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7158E023" w14:textId="0DF4A3ED" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00165056">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:highlight w:val="yellow"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бастапқы Әскери және Технологиялық Даярлықтың педагог-ұйымдастырушысы</w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:color w:val="000000"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, 1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>, 1</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> ставка</w:t>
+              <w:t>мөлшерлеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3089F" w:rsidRPr="00DD085B" w14:paraId="7616DB67" w14:textId="77777777" w:rsidTr="00215398">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="27401C7F" w14:textId="77777777" w:rsidTr="00BD3A9D">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="507" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="51391BA2" w14:textId="77777777" w:rsidR="004F2A50" w:rsidRPr="00DD085B" w:rsidRDefault="004F2A50" w:rsidP="00321427">
+          <w:p w14:paraId="633AA2F6" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00165056">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="16E5FCBB" w14:textId="77777777" w:rsidR="004F2A50" w:rsidRPr="00DD085B" w:rsidRDefault="004F2A50" w:rsidP="00321427">
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B8A940D" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00165056">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="64D8FEA5" w14:textId="77777777" w:rsidR="00DE28D3" w:rsidRPr="00DE28D3" w:rsidRDefault="00DE28D3" w:rsidP="00DE28D3">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>негізгі функционалдық міндеттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52F506F0" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="451"/>
               </w:tabs>
-              <w:ind w:left="97" w:firstLine="263"/>
+              <w:ind w:left="43" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="73ADF50D" w14:textId="77777777" w:rsidR="00DE28D3" w:rsidRPr="00DE28D3" w:rsidRDefault="00DE28D3" w:rsidP="00DE28D3">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білім алушыларға әскери-патриоттық тәрбие беру бойынша жұмысты ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D180253" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="451"/>
               </w:tabs>
-              <w:ind w:left="97" w:firstLine="263"/>
+              <w:ind w:left="43" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="739EF040" w14:textId="77777777" w:rsidR="00DE28D3" w:rsidRPr="00DE28D3" w:rsidRDefault="00DE28D3" w:rsidP="00DE28D3">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқу бағдарламаларын, оқу-әдістемелік кешендерді әзірлейді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D1DFB86" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="451"/>
               </w:tabs>
-              <w:ind w:left="97" w:firstLine="263"/>
+              <w:ind w:left="43" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="3373C342" w14:textId="77777777" w:rsidR="00DE28D3" w:rsidRPr="00DE28D3" w:rsidRDefault="00DE28D3" w:rsidP="00DE28D3">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқу кабинетін жабдықтауға және жабдықтауға қойылатын талаптарды сақтайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4247278F" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="451"/>
               </w:tabs>
-              <w:ind w:left="97" w:firstLine="263"/>
+              <w:ind w:left="43" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="7B168620" w14:textId="77777777" w:rsidR="00DE28D3" w:rsidRPr="00DE28D3" w:rsidRDefault="00DE28D3" w:rsidP="00DE28D3">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>басшының тәрбие жұмысы жөніндегі орынбасарымен, сынып жетекшілерімен (топ жетекшілерімен) бірлесіп оқу жылына арналған әскери-патриоттық жұмыс жоспарын әзірлейді, оның орындалуын қамтамасыз етеді және оқу полигонының жұмысын үйлестіреді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EC577A9" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="451"/>
               </w:tabs>
-              <w:ind w:left="97" w:firstLine="263"/>
+              <w:ind w:left="43" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="2A2480F2" w14:textId="77777777" w:rsidR="00DE28D3" w:rsidRPr="00DE28D3" w:rsidRDefault="00DE28D3" w:rsidP="00DE28D3">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білім беру ұйымының бастапқы әскери даярлық кабинеттерінің және (немесе) полигондарының материалдық базасын дамыту және нығайту, жабдықтар мен мүкәммалдың сақталуы, санитариялық-гигиеналық талаптардың сақталуы жөнінде шаралар қабылдайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="388C58A6" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="451"/>
               </w:tabs>
-              <w:ind w:left="97" w:firstLine="263"/>
+              <w:ind w:left="43" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="55739F8D" w14:textId="77777777" w:rsidR="00DE28D3" w:rsidRPr="00DE28D3" w:rsidRDefault="00DE28D3" w:rsidP="00DE28D3">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>әскери істің негіздерін зерделеу үйірмелерін, әскери істің негіздерін зерделеу жөніндегі әскери-патриоттық клубты басқарады, төтенше жағдайларда іс-қимыл бойынша практикалық сабақтар мен жаттығулар өткізеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B31B25D" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="451"/>
               </w:tabs>
-              <w:ind w:left="97" w:firstLine="263"/>
+              <w:ind w:left="43" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="4FBCC3AE" w14:textId="77777777" w:rsidR="00DE28D3" w:rsidRPr="00DE28D3" w:rsidRDefault="00DE28D3" w:rsidP="00DE28D3">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>әскерге шақырылушыларға әскери есепке қою бойынша алдын ала жұмысты ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C94A6BA" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="451"/>
               </w:tabs>
-              <w:ind w:left="97" w:firstLine="263"/>
+              <w:ind w:left="43" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="17ABD3CA" w14:textId="77777777" w:rsidR="00DE28D3" w:rsidRPr="00DE28D3" w:rsidRDefault="00DE28D3" w:rsidP="00DE28D3">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білім беру ұйымдарында азаматтық қорғаныс бойынша сабақтар өткізеді, төтенше жағдайларда әрекет ету жөніндегі іс-шараларды пысықтайды, төтенше жағдайларда қорғаныс құрылыстарының, азаматтық қорғаныс бойынша жеке қорғаныс құралдарының дайындығын қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DCCFAAC" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="451"/>
               </w:tabs>
-              <w:ind w:left="97" w:firstLine="263"/>
+              <w:ind w:left="43" w:firstLine="141"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-          <w:p w14:paraId="7D105196" w14:textId="26FD2223" w:rsidR="004F2A50" w:rsidRPr="00576AAA" w:rsidRDefault="00DE28D3" w:rsidP="00DE28D3">
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқу-тәрбие процесінде қауіпсіздік шараларын сақтайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33C1A768" w14:textId="2BB96ECE" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:pStyle w:val="a7"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="214"/>
+                <w:tab w:val="left" w:pos="265"/>
+                <w:tab w:val="left" w:pos="451"/>
               </w:tabs>
-              <w:ind w:left="97" w:firstLine="263"/>
+              <w:ind w:left="43" w:firstLine="141"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...21 lines deleted...]
-              <w:t>.</w:t>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жарлық білім алушылар мен тәрбиеленушілер арасында сыбайлас жемқорлыққа қарсы мәдениетті, академиялық адалдық қағидаттарын қалыптастырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3089F" w:rsidRPr="00DD085B" w14:paraId="7D864992" w14:textId="77777777" w:rsidTr="00215398">
+      <w:tr w:rsidR="008E7665" w:rsidRPr="00BF2BAE" w14:paraId="245895A3" w14:textId="77777777" w:rsidTr="00BD3A9D">
         <w:trPr>
-          <w:trHeight w:val="639"/>
+          <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
+            <w:tcW w:w="507" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="65EBFE9E" w14:textId="77777777" w:rsidR="004F2A50" w:rsidRPr="00DD085B" w:rsidRDefault="004F2A50" w:rsidP="00321427">
+          <w:p w14:paraId="6191F433" w14:textId="77777777" w:rsidR="008E7665" w:rsidRPr="00BF2BAE" w:rsidRDefault="008E7665" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-          <w:p w14:paraId="2993EB83" w14:textId="77777777" w:rsidR="004F2A50" w:rsidRPr="00DD085B" w:rsidRDefault="004F2A50" w:rsidP="00321427">
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37522DFB" w14:textId="77777777" w:rsidR="008E7665" w:rsidRPr="00BF2BAE" w:rsidRDefault="008E7665" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...16 lines deleted...]
-          <w:p w14:paraId="2ABEBA96" w14:textId="77777777" w:rsidR="004F2A50" w:rsidRPr="00326AE4" w:rsidRDefault="004F2A50" w:rsidP="00321427">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>еңбекке ақы төлеу мөлшері мен шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66BACDC6" w14:textId="77777777" w:rsidR="008E7665" w:rsidRPr="00BF2BAE" w:rsidRDefault="008E7665" w:rsidP="00AC5698">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="581D77B5" w14:textId="1F879694" w:rsidR="004F2A50" w:rsidRPr="00DD085B" w:rsidRDefault="004F2A50" w:rsidP="00A26424">
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- еңбек өтілі мен біліктілік санатына сәйкес төленеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="504FE6DD" w14:textId="73762F19" w:rsidR="008E7665" w:rsidRPr="00BF2BAE" w:rsidRDefault="003F090F" w:rsidP="00732278">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- жоғары білім (min): </w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>129 657,86</w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...12 lines deleted...]
-                <w:bCs/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00326AE4">
-[...5 lines deleted...]
-              <w:t>тенге</w:t>
+            <w:r w:rsidR="008E7665" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+            <w:r w:rsidR="00F108E4" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215398" w:rsidRPr="00DD085B" w14:paraId="5E1F0E28" w14:textId="77777777" w:rsidTr="00215398">
-[...4 lines deleted...]
-          <w:p w14:paraId="23C158AE" w14:textId="77777777" w:rsidR="00215398" w:rsidRPr="00DD085B" w:rsidRDefault="00215398" w:rsidP="00215398">
+      <w:tr w:rsidR="00B1578A" w:rsidRPr="00242E5B" w14:paraId="64D0B4E5" w14:textId="77777777" w:rsidTr="00BD3A9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75715086" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00BF2BAE" w:rsidRDefault="00B1578A" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2372" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="4B73E1C1" w14:textId="77777777" w:rsidR="00215398" w:rsidRPr="00DD085B" w:rsidRDefault="00215398" w:rsidP="00215398">
+            <w:tcW w:w="2737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="172B1B5E" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00BF2BAE" w:rsidRDefault="00B1578A" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="37A87B16" w14:textId="77777777" w:rsidR="00215398" w:rsidRPr="00DD085B" w:rsidRDefault="00215398" w:rsidP="00215398">
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген кандидатқа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC5B432" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00BF2BAE" w:rsidRDefault="00B1578A" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...14 lines deleted...]
-          <w:p w14:paraId="5586C9E4" w14:textId="77777777" w:rsidR="00215398" w:rsidRPr="005763A2" w:rsidRDefault="00215398" w:rsidP="00215398">
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қойылатын біліктілік талаптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9ED435" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>- высшее и (или) послевузовское педагогическое или техническое и профессиональное, послесреднее педагогическое образование по соответствующему профилю или иное профессиональное образование по соответствующему профилю или документ, подтверждающий педагогическую переподготовку, без предъявления требований к стажу работы, или документ об окончании средней школы с XI педагогическим классом до 1995 года, относящиеся к среднему уровню квалификации;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2EFC13EF" w14:textId="77777777" w:rsidR="00215398" w:rsidRPr="005763A2" w:rsidRDefault="00215398" w:rsidP="00215398">
+              <w:t>- тиісті бейін бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі педагогикалық немесе техникалық және кәсіптік, орта білімнен кейінгі педагогикалық білім немесе тиісті бейін бойынша өзге де кәсіптік білім немесе жұмыс стажына талап қоймастан, педагогикалық қайта даярлығын растайтын құжат немесе біліктіліктің орташа деңгейіне жататын XI педагогикалық сыныбы бар 1995 жылға дейін орта мектепті бітіргені туралы құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A3FBA69" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>- и (или) при наличии высшего и среднего уровня квалификации стаж педагогической работы: для педагога-модератора не менее 2 лет; для педагога-эксперта – не менее 3 лет; педагога-исследователя не менее 4 лет;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="17958514" w14:textId="77777777" w:rsidR="00215398" w:rsidRPr="005763A2" w:rsidRDefault="00215398" w:rsidP="00215398">
+              <w:t>- және (немесе) біліктілігінің жоғары және орта деңгейі болған кезде педагогикалық жұмыс өтілі: педагог-модератор үшін-кемінде 2 жыл; педагог-сарапшы үшін-кемінде 3 жыл; педагог-зерттеуші үшін-кемінде 4 жыл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59DF4115" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>- и (или) при наличии высшего уровня квалификации стаж педагогической работы для педагога-мастера – 5 лет;</w:t>
+              <w:t>- және (немесе) біліктілігінің жоғары деңгейі болған жағдайда педагог-шебер үшін педагогикалық жұмыс өтілі – 5 жыл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215398" w:rsidRPr="00DD085B" w14:paraId="323CBF1C" w14:textId="77777777" w:rsidTr="00215398">
+      <w:tr w:rsidR="00B1578A" w:rsidRPr="00BF2BAE" w14:paraId="596A96F5" w14:textId="77777777" w:rsidTr="00BD3A9D">
         <w:trPr>
-          <w:trHeight w:val="105"/>
+          <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="391" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="686EEFB8" w14:textId="77777777" w:rsidR="00215398" w:rsidRPr="00DD085B" w:rsidRDefault="00215398" w:rsidP="00215398">
+            <w:tcW w:w="507" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B88F1B" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00BF2BAE" w:rsidRDefault="00B1578A" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2372" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="02EF41DC" w14:textId="77777777" w:rsidR="00215398" w:rsidRPr="00DD085B" w:rsidRDefault="00215398" w:rsidP="00215398">
+            <w:tcW w:w="2737" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0456D774" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00BF2BAE" w:rsidRDefault="00B1578A" w:rsidP="00932150">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-              </w:rPr>
-[...15 lines deleted...]
-            <w:pPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құжаттарды қабылдау мерзімі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6667" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12942C0D" w14:textId="3832AF76" w:rsidR="00B1578A" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BF2BAE" w:rsidP="00932150">
+            <w:pPr>
+              <w:spacing w:line="345" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:lang w:val="kk-KZ"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>02</w:t>
             </w:r>
-            <w:r w:rsidR="00B75483">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0028478D" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>.0</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>9</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="0028478D" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00B75483">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0028478D" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="00DE28D3">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
-            <w:r w:rsidR="00B75483">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="0028478D" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>.2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215398" w:rsidRPr="00DD085B" w14:paraId="08DCF2AA" w14:textId="77777777" w:rsidTr="00215398">
-[...4 lines deleted...]
-          <w:p w14:paraId="5F7C5EE6" w14:textId="77777777" w:rsidR="00215398" w:rsidRPr="00DD085B" w:rsidRDefault="00215398" w:rsidP="00215398">
+      <w:tr w:rsidR="00BD3A9D" w:rsidRPr="00242E5B" w14:paraId="49F1131F" w14:textId="77777777" w:rsidTr="00BD3A9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="692E2399" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2372" w:type="dxa"/>
-[...23 lines deleted...]
-          <w:p w14:paraId="7196FEBC" w14:textId="77777777" w:rsidR="00215398" w:rsidRPr="005763A2" w:rsidRDefault="00215398" w:rsidP="00215398">
+            <w:tcW w:w="2737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2A188252" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="21"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қажетті құжаттар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6667" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="094C402F" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t xml:space="preserve">1) </w:t>
             </w:r>
-            <w:r w:rsidRPr="005763A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қағидалардың </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>-қосымша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">а сәйкес нысан бойынша Конкурсқа қатысу туралы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>заявление</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>өтініш</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> об участии в конкурсе по форме согласно приложению 10 к настоящим Правилам;</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D470DFC" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>2) документ,</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> удостоверяющий личность</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>жеке басын куәландыратын құжат</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve"> не цифрлық құжаттар сервисінен алынған</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>электронды құжат (идентификация үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39F05E41" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>3) заполненный</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">3) кадрларды есепке алу бойынша толтырылған </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> личный листок по учету кадров</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>жеке іс парағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (с указанием адреса фактического места жительства и контактных телефонов – при наличии);</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve"> (нақты тұрғылықты</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>мекенжайы мен байланыс телефондары көрсетілген – бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="555CB80E" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">4) </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>4) Педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген лауазымға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қойылатын біліктілік талаптарына сәйкес </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>копии документов об образовании</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>білімі туралы құжаттардың көшірмелері</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> в соответствии с предъявляемыми к должности квалификационными требованиями, утвержденными Типовыми квалификационными характеристиками педагогов;</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="610DE61F" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>5)  копию документа, подтверждающую</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">5) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> трудовую деятельность</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>еңбек қызметін растайтын құжаттың</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (при наличии);</w:t>
-[...4 lines deleted...]
-              <w:jc w:val="both"/>
+              <w:t xml:space="preserve"> көшірмесі (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D4228D2" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">6) </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>6) «Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">туралы» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҚР</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Денсаулық сақтау министрінің міндетін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен бекітілген</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">нысан бойынша </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">справку о состоянии здоровья </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>денсаулық жағдайы туралы анықтама</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-                <w:lang w:val="kk-KZ"/>
-[...15 lines deleted...]
-              <w:jc w:val="both"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E250045" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>7</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve">7) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>) справку</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>психоневрологиялық ұйымнан анықтама</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C8813D6" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>с психоневрологической организации</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>наркологиялық ұйымнан анықтама</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0CF8D9D6" w14:textId="77777777" w:rsidR="00215398" w:rsidRPr="005763A2" w:rsidRDefault="00215398" w:rsidP="00215398">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="5B6DB821" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">8) </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>справку с наркологической организации</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>) сертификаттаудан өту</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:t xml:space="preserve"> нәтижелері туралы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сертификат </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">немесе </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">педагог-модератордан </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>төмен емес</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қолданыстағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> біліктілік санатының болуы туралы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> куәлік </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>(бар болса)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41C9ABE7" w14:textId="77777777" w:rsidR="00215398" w:rsidRDefault="00215398" w:rsidP="00215398">
-[...1 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="1B3DBD75" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...14 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ағылшын тілі педагогтері лауазымына орналасуға кандидаттар үшін </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>пән бойынша шекті деңгейі кемінде 90% сертификаттау нәтижелері туралы сертификаты немесе педагог-модератордың немесе педагог-сарапшының, немесе педагог-зерттеушінің немесе педагог-шебердің біліктілік санатының болуы туралы куәлік (бар болса) немесе Celta сертификаты (Certificate in English Language Teaching to Adults. Cambridge) pass a; Delta (Diploma in English Language Teaching to Adults) Pass and above немесе IELTS (IELTS) – 6,5 балл; немесе TOEFL (TOEFL) (интернетке негізделген тест (IWT)) - 60-65 балл; болу керек.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A99E176" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>11) техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында арнайы пәндер бойынша педагогтер және өндірістік оқыту шеберлері лауазымдарына педагогикалық қызметке кіріскен, тиісті мамандық немесе бейін бойынша өндірісте кемінде 2 жыл жұмыс өтілі бар педагогтер сертификаттаудан өтуден босатылады</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C6B28EE" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12) 11-қосымшаға сәйкес нысан бойынша педагогтің бос немесе уақытша бос лауазымына кандидаттың толтырылған </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...14 lines deleted...]
-              <w:jc w:val="both"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бағалау парағы;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="660E3416" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...17 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...394 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәжірибе жоқ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...63 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кандидаттың </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бейнепрезентациясы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кемінде </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>15 минут</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, ең төменгі ажыратымдылығы – 720 x 480</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
-              </w:rPr>
-[...35 lines deleted...]
-                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215398" w:rsidRPr="00DD085B" w14:paraId="4D3D225F" w14:textId="77777777" w:rsidTr="00215398">
-[...4 lines deleted...]
-          <w:p w14:paraId="1F560C5F" w14:textId="77777777" w:rsidR="00215398" w:rsidRPr="00DD085B" w:rsidRDefault="00215398" w:rsidP="00215398">
+      <w:tr w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w14:paraId="4C1A5A59" w14:textId="77777777" w:rsidTr="00BD3A9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="507" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40777204" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2372" w:type="dxa"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="43255D39" w14:textId="77777777" w:rsidR="00215398" w:rsidRPr="005763A2" w:rsidRDefault="00215398" w:rsidP="00215398">
+            <w:tcW w:w="2737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="415DD08E" w14:textId="77777777" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="005763A2">
-[...14 lines deleted...]
-          <w:p w14:paraId="0B761CD7" w14:textId="48A6419A" w:rsidR="00215398" w:rsidRPr="005763A2" w:rsidRDefault="00215398" w:rsidP="00215398">
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Уақытша бос лауазымының мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6667" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4716ADE7" w14:textId="0C6FB0DE" w:rsidR="00BD3A9D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00BD3A9D" w:rsidP="00BD3A9D">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D5C6E2E" w14:textId="77777777" w:rsidR="00774DBC" w:rsidRDefault="00774DBC">
+    <w:p w14:paraId="2A08E399" w14:textId="77777777" w:rsidR="00437A2D" w:rsidRPr="00BF2BAE" w:rsidRDefault="00437A2D" w:rsidP="00452A41">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                  </w:t>
+      </w:r>
+      <w:r w:rsidR="00452A41" w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32102133" w14:textId="77777777" w:rsidR="00AD1004" w:rsidRPr="00BF2BAE" w:rsidRDefault="00AD1004">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="10"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr>
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-          <w:szCs w:val="10"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10347" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5387"/>
         <w:gridCol w:w="4960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="4D2A23E4" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="7BAC1448" w14:textId="77777777" w:rsidTr="00885D38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="79E9E935" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="2A36BCED" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk146879965"/>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55DAFE16" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="005B3ADB">
-            <w:pPr>
+          <w:p w14:paraId="4E47ADD2" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="1" w:name="z425"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FE63EC">
-[...70 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мемлекеттік білім беру ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EE4402F" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t>Форма</w:t>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ірінші басшылары мен педагогтерін</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="057F1E53" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>лауазымға тағайындау, лауазымнан босату</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78BB020F" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қағидаларына 15-қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77A47868" w14:textId="394AE439" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="3C1CD036" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="0FEE6BD9" w14:textId="77777777" w:rsidTr="00885D38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="64AFB572" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="1392FA95" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43D0CB87" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="005B3ADB">
+          <w:p w14:paraId="6803E505" w14:textId="5C92C22E" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="z426"/>
             <w:bookmarkEnd w:id="2"/>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>государственный орган,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+            </w:r>
+            <w:r w:rsidR="00047F1C" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">конкурс жариялаған, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08A3D350" w14:textId="05305121" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орган</w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:br/>
-              <w:t>объявивший конкурс</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4FC70F5A" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+    <w:p w14:paraId="48AC17C2" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
       <w:pPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="210774AB" w14:textId="3AE4FF9E" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+    <w:p w14:paraId="0D184299" w14:textId="73065C3A" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>______________________________________________________________</w:t>
+        <w:t>__________________________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>___________________</w:t>
+        <w:br/>
+        <w:t>кандидат</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidR="00047F1C" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>_________________</w:t>
+        <w:t>тың Т.А.Ә</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:br/>
-        <w:t>Ф.И.О. кандидата (при его наличии), ИИН</w:t>
+        <w:t xml:space="preserve"> (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidR="00047F1C" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:br/>
-        <w:t>_________________________________________________________________________</w:t>
+        <w:t>бар болған жағдайда</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>_________________</w:t>
+        <w:t xml:space="preserve">), </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidR="00047F1C" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>________</w:t>
+        <w:t>ЖС</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:br/>
-        <w:t>(должность, место работы)</w:t>
+        <w:t>Н</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
-        <w:t>___________________________________________________________________________</w:t>
+        <w:t>__________________________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>________________</w:t>
+        <w:br/>
+        <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidR="00047F1C" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>______</w:t>
+        <w:t>лауазымы</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:br/>
-        <w:t>____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00047F1C" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>________________</w:t>
+        <w:t>жұмыс орны</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>_____________</w:t>
+        <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
-        <w:t>Фактическое место проживания, адрес прописки, контактный телефон</w:t>
+        <w:t>_________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+        <w:t>_________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00047F1C" w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Нақты тұрғылықты жері, тіркелген мекенжайы, байланыс телефоны</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36139711" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+    <w:p w14:paraId="76BFA83E" w14:textId="6AA1A8EE" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="1E1E1E"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Заявление</w:t>
+        <w:t xml:space="preserve">Өтініш </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36799D80" w14:textId="608A624E" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+    <w:p w14:paraId="31A6495C" w14:textId="2D8969F6" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>      Прошу допустить меня к конкурсу на занятие вакантной/временно вакантной</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidR="00047F1C" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:br/>
-        <w:t>должности (нужное подчеркнуть)_____________________________________________________________________</w:t>
+        <w:t xml:space="preserve">Мені бос/уақытша бос лауазымға орналасуға конкурсқа жіберуіңізді сұраймын (қажеттісін атап өту керек) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>____________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>_________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289743F0" w14:textId="00FA44A2" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+    <w:p w14:paraId="53592B8F" w14:textId="11536599" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>_________________________________________________________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
-        <w:t>наименование организаций образования, адрес (область, район, город\село)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:br/>
-        <w:t>В настоящее время работаю _________________________________________________________________________</w:t>
+        <w:t>білім беру ұйымдарының атауы, мекенжайы (облыс, аудан, қала \ ауыл)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
-        <w:t>должность, наименование организации, адрес (область, район, город\село)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:br/>
-        <w:t>Сообщаю о себе следующие сведения:</w:t>
+        <w:t xml:space="preserve">Қазіргі уақытта жұмыс істеймін </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:br/>
-        <w:t>Образование: высшее или послевузовское</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лауазымы, ұйымның атауы, мекен-жайы (облыс, аудан, қала \ ауыл)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мен өзім туралы келесі мәліметтерді хабарлаймын:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білімі: жоғары немесе жоғары оқу орнынан кейінгі</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BAB637B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+    <w:p w14:paraId="1EE8DE53" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10057" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3678"/>
         <w:gridCol w:w="2835"/>
         <w:gridCol w:w="3544"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="23F9CE5B" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="5294EEEB" w14:textId="77777777" w:rsidTr="00885D38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4E162315" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+          <w:p w14:paraId="66A5D3AB" w14:textId="64602186" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Наименование учебного заведения</w:t>
+              <w:t>Оқу орнының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="424CAEC0" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+          <w:p w14:paraId="02B625D6" w14:textId="2896EADC" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Период обучения</w:t>
+              <w:t>Оқу кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="12D8D897" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+          <w:p w14:paraId="20D626A3" w14:textId="7949D7C2" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:spacing w:val="2"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Специальность по диплому</w:t>
+              <w:t>Диплом бойынша мамандығы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="373B9A52" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="29EFB99D" w14:textId="77777777" w:rsidTr="00885D38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3678" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="416E470F" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+          <w:p w14:paraId="369E8497" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3EA8E7A9" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+          <w:p w14:paraId="7A5158D0" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3544" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52EFF37A" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+          <w:p w14:paraId="608641F0" w14:textId="77777777" w:rsidR="00165056" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A1DAED2" w14:textId="77777777" w:rsidR="00B66865" w:rsidRDefault="00B66865" w:rsidP="00FE63EC">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="263ABA68" w14:textId="77777777" w:rsidR="009D1859" w:rsidRDefault="009D1859" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A12B78F" w14:textId="77777777" w:rsidR="00B66865" w:rsidRDefault="00B66865" w:rsidP="00FE63EC">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5235E45F" w14:textId="77777777" w:rsidR="009D1859" w:rsidRDefault="009D1859" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F37D998" w14:textId="77777777" w:rsidR="00B66865" w:rsidRDefault="00B66865" w:rsidP="00FE63EC">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E4BC8A9" w14:textId="77777777" w:rsidR="009D1859" w:rsidRDefault="009D1859" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="60A82C29" w14:textId="77777777" w:rsidR="00B66865" w:rsidRDefault="00B66865" w:rsidP="00FE63EC">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6C9B2D8D" w14:textId="77777777" w:rsidR="009D1859" w:rsidRDefault="009D1859" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="27436230" w14:textId="77777777" w:rsidR="00B66865" w:rsidRDefault="00B66865" w:rsidP="00FE63EC">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6DC0D8A4" w14:textId="77777777" w:rsidR="009D1859" w:rsidRDefault="009D1859" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="60910A0E" w14:textId="41014F2E" w:rsidR="00B66865" w:rsidRPr="00FE63EC" w:rsidRDefault="00B66865" w:rsidP="00FE63EC">
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46FB18B5" w14:textId="0EA3FC9B" w:rsidR="009D1859" w:rsidRPr="00BF2BAE" w:rsidRDefault="009D1859" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="049C1076" w14:textId="2D034A66" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+    <w:p w14:paraId="3D8164A8" w14:textId="77777777" w:rsidR="00E96039" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>      Наличие квалификационной категории (дата присвоения (подтверждения)):</w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Біліктілік санатының болуы (берілген (расталған) күні):</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
-        <w:t>____________________________________________________________</w:t>
+        <w:t>__________________________________________________________________________________________________</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>_________________________________</w:t>
+        <w:t>Педагогикалық жұмыс өтілі:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>_____</w:t>
+        <w:t>________________________________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-        <w:t>Стаж педагогической работы: ______________________________</w:t>
+        <w:t>Менде келесі жұмыс нәтижелері бар:</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>_________________________________</w:t>
+        <w:t>________________________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>_________</w:t>
+        <w:t>Марапаттары, атақтары, дәрежесі, ғылыми дәрежесі, ғылыми атағы,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+    </w:p>
+    <w:p w14:paraId="6CB0780D" w14:textId="08C74335" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-        <w:t>Имею следующие результаты работы: ___________________</w:t>
+        <w:t>сондай-ақ қосымша мәліметтер (бар болса)</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>________________________________</w:t>
-[...51 lines deleted...]
-        <w:t>____________</w:t>
+        <w:t>_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FFC6528" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+    <w:p w14:paraId="48FA7785" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12E010AB" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+    <w:p w14:paraId="4BC7F944" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0FE0F1D8" w14:textId="350FD652" w:rsidR="00C80703" w:rsidRPr="00FE63EC" w:rsidRDefault="00C80703" w:rsidP="00FE63EC">
+    <w:p w14:paraId="51B27846" w14:textId="4F311B7D" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>«___</w:t>
+        <w:t>20___</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>_____________________</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> «___</w:t>
+      </w:r>
+      <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>_»_____________20___</w:t>
+        <w:t>_»_____________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
-[...7 lines deleted...]
-      <w:r w:rsidR="00EA231C">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EA231C">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EA231C">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EA231C">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>_____________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                                                                                  </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidR="00047F1C" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>подпись</w:t>
+        <w:t>қолы</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="440BED0D" w14:textId="1891DA66" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+    <w:p w14:paraId="46BCF5B6" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE63EC">
+    </w:p>
+    <w:p w14:paraId="5A2B309D" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9922" w:type="dxa"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4962"/>
         <w:gridCol w:w="4960"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="50BC17E9" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="123C9DD7" w14:textId="77777777" w:rsidTr="00885D38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4962" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B785912" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+          <w:p w14:paraId="45F4EDA6" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4960" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:tcMar>
               <w:top w:w="45" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="45" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73B207CF" w14:textId="0FE28FF5" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="005B3ADB">
-            <w:pPr>
+          <w:p w14:paraId="773FED99" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="z432"/>
             <w:bookmarkEnd w:id="3"/>
-            <w:r w:rsidRPr="00FE63EC">
-[...70 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мемлекеттік білім беру ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A8AFCE4" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...13 lines deleted...]
-            </w:r>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>б</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ірінші басшылары мен педагогтерін</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7114AFD6" w14:textId="77777777" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>лауазымға тағайындау, лауазымнан босату</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41AA8BFE" w14:textId="3992BB08" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қағидаларына 16-қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="739BF42C" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2200C2C4" w14:textId="683107EF" w:rsidR="00047F1C" w:rsidRPr="00BF2BAE" w:rsidRDefault="00047F1C" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AEE1F08" w14:textId="63C5A1F8" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00FE63EC">
+    <w:p w14:paraId="3A800345" w14:textId="29188DA8" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Оценочный лист кандидата на вакантную или временно вакантную должность педагога</w:t>
+        <w:t>Педагогтің бос немесе уақытша бос лауазымына кандидаттың бағалау парағы</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
         <w:t>____________________________________________________________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE63EC">
+      <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00BF2BAE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+        <w:t>(тегі, аты, әкесінің аты (бар болса))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9923" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="470"/>
         <w:gridCol w:w="2649"/>
         <w:gridCol w:w="3255"/>
         <w:gridCol w:w="3549"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="12801F4D" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="7E00089B" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="426ECDFD" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="5C0A3074" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FE14418" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Критерии</w:t>
+          <w:p w14:paraId="0DF1A96F" w14:textId="47CAC370" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Критерийлер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FFE16BF" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...22 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="0AFDD242" w14:textId="65B86966" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Растайтын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01BB88EA" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Кол-во баллов</w:t>
+          <w:p w14:paraId="4677D3AA" w14:textId="4D95D96A" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Балл сандары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="052E6285" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="125C805C" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="583D797B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="62571911" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="496A507B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="42699DA2" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E9E4EA3" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="68D11E60" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A3B6F6C" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>(от 1 до 20)</w:t>
+          <w:p w14:paraId="39873080" w14:textId="49D934D0" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E96039" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1-ден 20-ға дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="6F29A08C" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="6DA9B0D5" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F864B73" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="01B50572" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E097164" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Уровень образования</w:t>
+          <w:p w14:paraId="189E867C" w14:textId="33917D21" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Білім деңгейі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B4FD16A" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...22 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="149A1300" w14:textId="79CBDCA9" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Білімі туралы дипломның және дипломға қосымшаның көшірмелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="102178F2" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Техническое и профессиональное = 1 балл</w:t>
+          <w:p w14:paraId="75D7AA35" w14:textId="514209C5" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Техникалық және кәсіби </w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>= 1 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="6CE14E5C" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="4F182ECD" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B010363" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="21F1C5B4" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="60EBAF6D" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="533A5AA3" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4CB5C6DB" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="00B40DAA" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="749AACBA" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Высшее очное = 2 баллов</w:t>
+          <w:p w14:paraId="167CDC32" w14:textId="69622455" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жоғары күндізгі </w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>= 2 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="33C89B00" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="7109CE6E" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A8803C1" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="6DC83C22" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F04BEFA" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="35B7DBCA" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="241F820B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="69779C89" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67CCB856" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Высшее очное с отличием = 3 балла</w:t>
+          <w:p w14:paraId="2CBD30E7" w14:textId="7518C444" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жоғары күндізгі үздік </w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>= 3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="1C5E0B35" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="7A91B0BA" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31EF2E16" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="20413ADD" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3FC7C8BA" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="017BEF27" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6E6C4D07" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="0A926DDC" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4BD3EDFE" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Магистр = 5 баллов</w:t>
+          <w:p w14:paraId="2E8D375D" w14:textId="574F7C22" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Магистр = 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="30885CC0" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00E96039" w:rsidRPr="00BF2BAE" w14:paraId="565891C6" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EE0B33D" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="4235D222" w14:textId="77777777" w:rsidR="00E96039" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...19 lines deleted...]
-              <w:t>Ученая/академическая степень</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="25CB3CA4" w14:textId="12C869D0" w:rsidR="00E96039" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ғылыми/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>академиялық дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="00E234B3" w14:textId="0AACB1A7" w:rsidR="00E96039" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Білімі туралы дипломның және дипломға қосымшаның көшірмелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="278AC911" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...44 lines deleted...]
-              <w:t>PHD-доктор = 10 баллов</w:t>
+          <w:p w14:paraId="010C77B2" w14:textId="75198EE2" w:rsidR="00E96039" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PHD-доктор = 10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="5A08A58B" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="626E7705" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A5AF6C1" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="1EDD416B" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0EB9557C" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="292360FE" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="771123D3" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="4D4CAFD0" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6798552E" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Доктор наук = 10 баллов</w:t>
+          <w:p w14:paraId="1201999A" w14:textId="5BF1F277" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ғылыми доктор</w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="6B4E1F21" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="2C9D9CC7" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18C3AB8D" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="42D8DEFF" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="259902D6" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="14EFB0DC" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A0E9192" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="4A60A1B1" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BF39955" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Кандидат наук = 10 баллов</w:t>
+          <w:p w14:paraId="7827DEDC" w14:textId="2D28A1DE" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ғылыми к</w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>андидат = 10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="0F62468D" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="7496FBAE" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F0D193E" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="359445B3" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="248E3ADD" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Результаты прохождения сертификации для кандидатов без стажа</w:t>
+          <w:p w14:paraId="1442C1D7" w14:textId="7CDB64D5" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00E96039" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жұмыс өтілі жоқ үміткерлер үшін сертификаттау нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7F74F3DE" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="60131877" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Сертификат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44BC85B5" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>квалификационная категория "педагог" плюс 5 баллов</w:t>
+          <w:p w14:paraId="579E7262" w14:textId="654C0F36" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>"педагог"</w:t>
+            </w:r>
+            <w:r w:rsidR="00872499" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> біліктілік</w:t>
+            </w:r>
+            <w:r w:rsidR="00872499" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00872499" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>санаты</w:t>
+            </w:r>
+            <w:r w:rsidR="00872499" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00872499" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="4FE086C6" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00872499" w:rsidRPr="00BF2BAE" w14:paraId="6BA11053" w14:textId="77777777" w:rsidTr="001302B6">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="483941E0" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="5F42397F" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...19 lines deleted...]
-              <w:t>Квалификационная категория</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="115C7AB2" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41C1C8FC" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="667A2CB0" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4D02E302" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="599387E6" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78C44385" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D1D7B1A" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3991335E" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="64828C13" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0AA49D93" w14:textId="126C6C47" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Біліктілік санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0627698D" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F01697A" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E98BB5B" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03F8B136" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="520BC73B" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42E13EA6" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="230DC594" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51EC693A" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5735143B" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="683DBB1C" w14:textId="758DAD0F" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>К</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>уәлік, басқа құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="568E859E" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...44 lines deleted...]
-              <w:t>2 категория = 1 балл</w:t>
+          <w:p w14:paraId="23400F8B" w14:textId="5904D771" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>санат</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="02BA38A2" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="2515F611" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="739F48BF" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="1CFC2F46" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="40B6BA07" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="11AE524B" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D0B7516" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="6797D41F" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B979EF6" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>1 категория = 2 балла</w:t>
+          <w:p w14:paraId="46B1910A" w14:textId="72B91BDF" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00872499" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>санат</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="276766B5" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="0F439284" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D1B5CAB" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="568D9DF3" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DBEE057" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="11F160D3" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EB160BD" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="741C478E" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="75D92B84" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Высшая категория = 3 балла</w:t>
+          <w:p w14:paraId="7BF208AB" w14:textId="1FA86B22" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жоғары санат</w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="61431AF7" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="4F5C807D" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44DBFC0E" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="2E589850" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="466177CF" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="17D7FE0C" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="243E080F" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="5439C2B0" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AC7E257" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Педагог-модератор = 3 балла</w:t>
+          <w:p w14:paraId="46EEB9D8" w14:textId="1B22B58C" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Педагог-модератор = 3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="4400200D" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="77281330" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="666E5D34" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="2ABA2044" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32FA8E2D" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="417496E9" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="512D189B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="30CE4A0D" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4A15DE5B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Педагог-эксперт = 5 баллов</w:t>
+          <w:p w14:paraId="74FBB3A7" w14:textId="78D23121" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Педагог-</w:t>
+            </w:r>
+            <w:r w:rsidR="00872499" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сарапшы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="4A48FD3B" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="491D1DC0" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53DA6824" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="57750CA6" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7CDA099C" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="40733204" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53AFB263" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="1E52AB02" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="165B5E9A" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Педагог-исследователь = 7 баллов</w:t>
+          <w:p w14:paraId="64772040" w14:textId="35082922" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Педагог-</w:t>
+            </w:r>
+            <w:r w:rsidR="00872499" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>зерттеуші</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 7 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="28EC3740" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="0282AA46" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D279E9E" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="7D0B3B2B" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23FCF99A" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="32E9DA75" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3B00597E" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="506E7B77" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17761ABB" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Педагог-мастер = 10 баллов</w:t>
+          <w:p w14:paraId="39837094" w14:textId="272B2409" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Педагог-</w:t>
+            </w:r>
+            <w:r w:rsidR="00872499" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>шебер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="095C8C6F" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00872499" w:rsidRPr="00242E5B" w14:paraId="3CE63A97" w14:textId="77777777" w:rsidTr="0065609F">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="09105863" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="69CADE00" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...19 lines deleted...]
-              <w:t>Опыт административной и методической деятельности</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7C41A610" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1A5B89C5" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EAA51F5" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="363DAE5A" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C158F91" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F5CB951" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26B3840A" w14:textId="72317B86" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Әкімшілік және әдістемелік қызметтегі жұмыс тәжірибесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1523A08E" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="49689379" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="147350B9" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A442E10" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C9BA16A" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="542A755F" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FDD3C8A" w14:textId="398C3DC5" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Еңбек кітапшасы/ еңбек қызметін растайтын басқа да құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61589CB0" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...44 lines deleted...]
-              <w:t>Методист (стаж в должности не менее 2 лет) = 1 балл</w:t>
+          <w:p w14:paraId="756849DB" w14:textId="3D939234" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>әдіскер (лауазымдық  жұмыс өтілі кемінде 2 жыл) =  1 балл;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="59C192BE" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="124A0E15" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E842DE7" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="67627936" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FE1DDDE" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="47D0FBF6" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="47097D84" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="375EE30F" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52211222" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>заместитель директора (стаж в должности не менее 2 лет) = 3 балла</w:t>
+          <w:p w14:paraId="4E39965B" w14:textId="32FC1A45" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>директордың орынбасары (лауазымдық жұмыс өтілі кемінде 2 жыл) = 3 балл;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="63CA48DB" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="74B10BFB" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72276E8B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="3E0AFA1F" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DC8BD6F" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="462A3D78" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49183DBD" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="5D850600" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42056396" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>директор (стаж в должности не менее 2 лет) = 5 баллов</w:t>
+          <w:p w14:paraId="53440CEF" w14:textId="5B6A2E69" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>директор (лауазымдық  жұмыс өтілі кемінде 2 жыл) = 5 балл;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="428D7EEF" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00872499" w:rsidRPr="00BF2BAE" w14:paraId="2F58D6F3" w14:textId="77777777" w:rsidTr="00DC641C">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6259F1D1" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="4725903F" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...19 lines deleted...]
-              <w:t>Для педагогов, впервые поступающих на работу</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="42094335" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="34998319" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4587C819" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="071BA8AB" w14:textId="00472CA1" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Алғаш рет жұмысқа тұрған педагогтер үшін</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7367D0AC" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="28188DB1" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19CA07C3" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B224B30" w14:textId="5100765F" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Білімі туралы дипломның қосымшасы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7A33C591" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...44 lines deleted...]
-              <w:t>Результаты педагогической/ профессиональной практики "отлично" = 1 балл</w:t>
+          <w:p w14:paraId="74D57522" w14:textId="77777777" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">едагогикалық/ кәсіби тәжірибенің нәтижелері </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DAB4A93" w14:textId="2C40D274" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>«өте жақсы» = 1 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="50C3EC4F" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="1EEB7C52" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="494B6E31" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="7E3AF154" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DCF1FB2" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="3649278A" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DFFDDF5" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="2F7EB512" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BF2E83B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>"хорошо" = 0,5 балла</w:t>
+          <w:p w14:paraId="2AF54882" w14:textId="4696C76C" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>«жақсы» = 0,5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="5451EBFF" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="6BC69CAD" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="750"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="074D7A7B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="4B0D0824" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="426063C0" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Рекомендательное письмо с предыдущего места работы (по должности педагога) или учебы</w:t>
+          <w:p w14:paraId="4DFE2950" w14:textId="115F9980" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бұрынғы жұмыс орнынан (педагог лауазымы бойынша) немесе оқу орнынан ұсыныс хат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="06DF96E4" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...22 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="2A83D2E8" w14:textId="2A892579" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ұсыныс хат (конкурсты өз бетінше жариялаған білім беру ұйымы соңғы жұмыс/оқу орны бойынша ұйымға/оқу мекемесіне өтініш жасайды)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AAC7002" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0AC1CDA9" w14:textId="0E5E098A" w:rsidR="00872499" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оң ұсыныс хатының болуы = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E3ED6E4" w14:textId="7563A51A" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="107ED47D" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="77538FF3" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="65D7655C" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="3D758D5D" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13585E74" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="61BCEDA4" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="402C4E6C" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="27F5AA03" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7EC96D9B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Негативное рекомендательное письмо = минус 3 баллов</w:t>
+          <w:p w14:paraId="1687EB1E" w14:textId="23F9EC69" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00872499" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>теріс ұсыныс хатының болуы = 3 балға аз</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="55E232D9" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="077163DD" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CAA7894" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="5BC64401" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="62E0B64E" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Показатели профессиональных достижений</w:t>
+          <w:p w14:paraId="602BB566" w14:textId="23ABF0D4" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Кәсіби жетістіктерінің көрсеткіштері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61BEC7F1" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...22 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="07DAFE7F" w14:textId="078A83FF" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="005C333F" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>дипломдар, білім алушылардың олимпиадалар және конкурстар, ғылыми жобалар бойынша жеңімпаздардың грамоталары;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6F09612F" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>призеры олимпиад и конкурсов = 0,5 балла</w:t>
+          <w:p w14:paraId="77620BF3" w14:textId="3950982D" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">олимпиадалар және конкурстар жеңімпаздары </w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>= 0,5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="5893FACE" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="417555E5" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61C58286" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="2410CF0F" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="712D4AC2" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="33E427A6" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7199ECE2" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...22 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="52D1E3CB" w14:textId="3BEEC796" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="005C333F" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>дипломдар, мұғалімнің олимпиадалар және конкурстар жеңімпаздарының грамоталары;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39219669" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>научных проектов = 1 балл</w:t>
+          <w:p w14:paraId="591CD071" w14:textId="32D3DFB8" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ғылыми жобалардың = 1 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="282FB4BD" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="23443BD4" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4009A7AC" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="4D6CF9AC" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D724E78" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="68B32043" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35393B65" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...22 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="3AE98FF1" w14:textId="7F32A21E" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="005C333F" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>мемлекеттік награда</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6FA85772" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>призеры олимпиад и конкурсов = 3 балла</w:t>
+          <w:p w14:paraId="2D43F615" w14:textId="0BCB795A" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">олимпиадалар мен байқаулардың жүлдегерлері </w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>= 3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="5BD48DDE" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="3C7F441B" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4935881B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="0BB7F056" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="25B35EA9" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="2A8BCF30" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6D432D9E" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="509823E7" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4539F764" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5F0C4F0B" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="127" w:right="127"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Үздік педагог» конкурсына қатысушы = 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77A628FC" w14:textId="0267B160" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="20686DEF" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="453844AB" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="045375FD" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="7964A3AF" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10E21373" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="24E875A6" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C10E085" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="04F62B90" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3E821B91" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>призер конкурса "Лучший педагог" = 5 баллов</w:t>
+          <w:p w14:paraId="72F1E703" w14:textId="11A99A21" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Үздік педагог» конкурсының жеңімпазы = 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="7E535A33" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="47C7C9F4" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="614E1EA6" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="1AAF213A" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0CFAA252" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="4B9A5E06" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0631D95E" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="7C15EF9B" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="416C99C1" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...96 lines deleted...]
-              <w:t>" = 10 баллов</w:t>
+          <w:p w14:paraId="70960EEF" w14:textId="3123E3ED" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«Қазақстан еңбек сіңірген ұстазы» медаль иегері = 10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="792BBBD4" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w14:paraId="387B6A28" w14:textId="77777777" w:rsidTr="00C333B2">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5EB8559B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...15 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="569B7B78" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...19 lines deleted...]
-              <w:t>Методическая деятельность</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2F4DFCEF" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6BF01C1F" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77C74D82" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="695B3EE6" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5976E6F5" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="77C2959F" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4722D6B4" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20CC785D" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="26B63864" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="479AD91B" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="25DC7EAA" w14:textId="379E1BBC" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Әдістемелік қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6671A88F" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EA9FBD4" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="119910DA" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7BA6EAB8" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62DE5C97" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D77807F" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1B0B01D1" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="202CD914" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EF004F1" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16F411F5" w14:textId="7390A3FD" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>авторлық шығармалары, басылымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="32FD8057" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...44 lines deleted...]
-              <w:t>автор или соавтор учебников и (или) УМК, включенных в перечень МП РК = 5 баллов</w:t>
+          <w:p w14:paraId="2C61A172" w14:textId="4F68E406" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ҚР БҒМ тізбесіне енген оқулықтар мен (немесе) ОӘК авторы немесе бірлескен авторы = 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="34540B22" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="636401B0" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1DD1A888" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="71A44EE7" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F3B2E45" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="4773F3F8" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C6ABDC4" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="46635B44" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="55FF0AF4" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>автор или соавтор учебников и (или) УМК, включенных в перечень РУМС = 2 балла</w:t>
+          <w:p w14:paraId="6CB1284D" w14:textId="4A168BE8" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>РОӘК тізбесіне енген оқулықтар мен (немесе) ОӘК авторы немесе бірлескен авторы = 2 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="27C4E24E" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="74B20C7C" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="1035"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="173BDEB0" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="0EA1B68D" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EDAB66A" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="6CE4EB21" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5794EE5A" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="251D3BC3" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0788D7A1" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...36 lines deleted...]
-              <w:t xml:space="preserve"> = 3 балла</w:t>
+          <w:p w14:paraId="6D8A7B88" w14:textId="262207ED" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>БҒССҚЕК, Scopus тізбесіне енгізілген ғылыми-зерттеу қызметі бойынша жарияланымның болуы - 3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="258A687C" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w14:paraId="740A3FAA" w14:textId="77777777" w:rsidTr="008D39AE">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="472A8142" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="6D95E974" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-            <w:vAlign w:val="bottom"/>
-[...19 lines deleted...]
-              <w:t>Общественно-педагогическая деятельность</w:t>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="30211CCE" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="14E72AD6" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A27005D" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D2610F9" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68647831" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20FCC385" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="50B62E9F" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="18C62C66" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="325244DF" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2B2A0373" w14:textId="05A1FC22" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Қоғамдық-педагогикалық қызметі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="52E85FFD" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0E6F766C" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6ADBF4DE" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2ED3C5FA" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0C2F0021" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="55175EF1" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="73C6FD0F" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4437F5A0" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="187B8780" w14:textId="77777777" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="05D31372" w14:textId="31D6CCCC" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Қоғамдық-педагогикалық қызметін растайтын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53EAEC28" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...44 lines deleted...]
-              <w:t>наставник = 0,5 балла</w:t>
+          <w:p w14:paraId="0D9DA687" w14:textId="5F7478FE" w:rsidR="005C333F" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәлімгер = 0,5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="34A0D8A1" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="1774A235" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49D73457" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="4839468E" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FFFB888" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="5854A1B5" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="70572BD2" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="41CC7AB7" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B38FF23" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>руководство МО = 2 балла</w:t>
+          <w:p w14:paraId="5C8C8FC7" w14:textId="6308E6D8" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ӘБ басшысы = 2 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="6367472A" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="7939CA6C" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19A35615" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="707F87B8" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2A2A22F2" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="67868E16" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D8B640C" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="3005BFBB" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5789FACC" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>преподавание на 2 языках, русский/казахский = 2 балла</w:t>
+          <w:p w14:paraId="67992553" w14:textId="6594F4AD" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 тілде сабақ беру, орыс/қазақ = 2 балл;             </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="4CBAE89C" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="560E70F4" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0C21F50C" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="3917994E" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0DC27839" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="596119C7" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="788AD249" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="7D26DC54" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="00B2217A" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>иностранный/русский, иностранный/казахский) = 3 балла,</w:t>
+          <w:p w14:paraId="56DF7814" w14:textId="6FDDBF3B" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="005C333F" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>шетел/орыс немесе шетел/қазақ = 3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="7E259518" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="51CA717C" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="397A97B8" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="03102ABE" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F1B3421" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="1E44764B" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41AB9800" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...13 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="437AE8B9" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EF312D0" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>преподавание на 3 языках (казахский, русский, иностранный) = 5 баллов</w:t>
+          <w:p w14:paraId="5D3EEB01" w14:textId="1635F054" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00833096" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3 тілде сабақ беру (қазақ, орыс, шетел) = 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="662ED81E" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="1E700D52" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02D5AA57" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="5E708001" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="59F47F61" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Курсовая подготовка</w:t>
+          <w:p w14:paraId="1CEB9E07" w14:textId="3892B5F1" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00833096" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Курстық дайындық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13C799CA" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...22 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="161A2918" w14:textId="62752306" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00833096" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>пәндік дайындық сертификаттары;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B6393ED" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...36 lines deleted...]
-              <w:t>"</w:t>
+          <w:p w14:paraId="04A73A31" w14:textId="5E7FAD7E" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00833096" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ПШО, НЗМ, «Өрлеу» курстары</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="074F267C" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="10D66889" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2E25DBD4" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="4BBBBA03" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D6F2130" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="7BDBD9E8" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2B593217" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...22 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="3C438ACC" w14:textId="2203585F" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00833096" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>цифрлық сауаттылық</w:t>
+            </w:r>
+            <w:r w:rsidR="00833096" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сертификат</w:t>
+            </w:r>
+            <w:r w:rsidR="00833096" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="17E35561" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>= 0,5 балла</w:t>
+          <w:p w14:paraId="06309525" w14:textId="7AC0C4C3" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>= 0,5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="7EFDE7C5" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="44ED63CE" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="02841806" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="0C751D2D" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="209A61C4" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="03ECECD1" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5DA56FE6" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="3345BA82" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>КАЗТЕСТ,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2EC2B747" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>курсы</w:t>
+          <w:p w14:paraId="1510E9FE" w14:textId="1F01D9A6" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>курс</w:t>
+            </w:r>
+            <w:r w:rsidR="00833096" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тар</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="60E00720" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="4E35AEEE" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="3900"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DB16D9F" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="621AA7F5" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4AC74CBF" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="33AA3ED7" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5AD80916" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="253999F8" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IELTS;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2CE178B2" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00000000" w:rsidP="00EA231C">
-[...17 lines deleted...]
-            </w:hyperlink>
+          <w:p w14:paraId="2DD48D18" w14:textId="5633BA4D" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00833096" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасы Білім және ғылым министрінің 2016 жылғы 28 қаңтардағы № 95 бұйрығына сәйкес тізімге енгізілген біліктілікті арттыру ұйымдары іске асыратын білім беру саласындағы уәкілетті органмен келісілген бағдарламалар бойынша біліктілікті арттыру (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 30068 болып тіркелген)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="634B63B2" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="2FC1631D" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D7E34E3" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="7C84B8CC" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3DBFAF46" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="0AB2703C" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7DB3DCDA" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="7A8866AA" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TOEFL;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="782CA1E2" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>= 0,5 балла (каждый отдельно)</w:t>
+          <w:p w14:paraId="5DD782CA" w14:textId="6CD6C045" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>= 0,5 балл (</w:t>
+            </w:r>
+            <w:r w:rsidR="00833096" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>әрқайсысы бойынша жеке</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="318EE11B" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="0359EA6E" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5E3C8299" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="2904204F" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="526B06BD" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="1E584933" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EEE74B9" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="3BFCDC7B" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DELF;</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D00C4E8" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="6EA321F0" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="60D984FE" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="773591C3" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="780"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="515EA711" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="2B83235A" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="373C2459" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="60EFFFAC" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="194B36C3" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...53 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="72304A5D" w14:textId="204C1196" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00833096" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Goethe Zertifikat, "Python бағдарламалау негіздері", "Microsoft корпорациясымен жұмыс істеуге үйрету" бағдарламалары бойынша оқыту</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="758094CD" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="41A1CCAB" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="5A721E84" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="27866F78" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="13CFDC51" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="5D25D748" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2843D350" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="0FC0BF4C" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4D0E6D44" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="70778DCA" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Курсера</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...4 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D82B54D" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="35876DA7" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="7FE2D56C" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="57314EC8" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="67099C18" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="6B6F133A" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76B6455E" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="1F418099" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="499022A1" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...22 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="2EEF300B" w14:textId="6A02D952" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00833096" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Халықаралық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>курстар</w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="398D6184" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="2912F442" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="0058EFD7" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="11809D43" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C229396" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="19A84173" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1584A501" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="66E396BE" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CBAE418" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="441AD92E" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>TEFL Cambridge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48CD2032" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="550A919A" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="38CD3823" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="15E37D01" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6EF5BE21" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="0E1DBE6D" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="648BEC94" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="261F2016" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66FFC3E7" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="131EA038" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>"CELTA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D0B6276" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="18F54EFA" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="0DA7B030" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="41460B7B" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="33EF6684" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="533F3AF9" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="023C9A97" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="3BC6315B" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A035504" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="3D60542A" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Certificate in Teaching English to Speakers of Other Languages)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1CE16335" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="33899C83" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="7D98A25D" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="0E07C1BE" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="751EE34C" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="373348DF" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3D02CDD9" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="457F6F06" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F9FE5C2" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="44D3151E" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CELT-P (Certificate in English Language Teaching – Primary)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="243E1AD8" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="70DDF4DD" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="171DF010" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="2DF70909" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6399B814" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="5AA04873" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B37BF7E" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="520846FB" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44BA11A6" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="2297F7E8" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DELTA (Diploma in Teaching English to Speakers of Other Languages)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3143F515" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="3B0E4843" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="031EFB3E" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="5AC77369" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="728F4996" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="792257D0" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E06ED09" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="358FB396" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AC061B0" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="64E9400E" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CELT-S (Certificate in English Language Teaching – Secondary)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="71707AAC" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="634B4CA0" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="359D04E2" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="317A065F" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56993C95" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="30A36274" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4FB60FC6" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="0704D7C8" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16880223" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="5FD6CCC0" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>"TKT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7AC6BF12" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="4E79CB53" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="4C457EB1" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="7E99AA6D" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="63D128F1" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="31532E79" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A1C9365" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="5F2AA821" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="654F6E78" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...53 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="0280E178" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Teaching Knowledge Test"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="334DD733" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="25566627" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="041AEE6A" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="0133804A" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="211A2ADD" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="682C1AA5" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03EB1C9B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="7F07204D" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DB52240" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="4F6F2D8C" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Certificate in EMI Skills (English as a Medium of Instruction)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="58EFD714" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="77332C32" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="3C91E930" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="55D26866" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18390B50" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="2FCD4FC1" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F73B562" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="727973C8" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="750248B7" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="385BAEBD" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Teacher of English to Speakers of Other Languages (TESOL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73AC85B2" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="304B5A42" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="0A37B8B9" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="6CCFF5A0" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="44ABA317" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="03FBE368" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="079C7C3B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="714FB1CB" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="195692DE" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="1964AE9C" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>"TESOL"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="294D014D" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="468B65DF" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="16CDFBAD" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="726D6B7E" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16B64B34" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="010EDE42" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6A6FD3FE" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="32714971" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F24A9C3" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="3F1B481F" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Certificate in teaching English for young learners</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C918CA9" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="14AAAAF6" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="1B60235C" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="4AF09365" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="773CCBE0" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="6AC1AF97" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="72663AC5" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="237A2693" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56E99512" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="20268C67" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>International House Certificate in Teaching English as a Foreign Language (IHC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A08B6F8" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="01E50B56" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="6D52BA5B" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="173BC480" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="52393D0A" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="0A536988" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="78E78072" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="3D0436BC" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6437911E" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="65B4AA34" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>IHCYLT - International House Certificate In Teaching Young Learners and Teenagers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42C727E8" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="5EF279E9" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="3D5FBE57" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="5CDE280C" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="19C4356A" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="6AEE28B5" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1741DCD5" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="4D9C8929" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54C18921" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="0946C8D5" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Becoming a Better Teacher: Exploring Professional Development</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1FB6A835" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="7B934C2C" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="49C19D4A" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="63F005F7" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1D15D537" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="51B33C22" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="69A16F00" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="6416D425" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="712C52E6" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="5AD56994" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment for Learning: Formative Assessment in Science and </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+              <w:t>Assessment for Learning: Formative Assessment in Science and Maths Teaching</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="48404050" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Maths</w:t>
-[...30 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="22CDDECB" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="012DBC02" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="23BBFA8C" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="0A21CAD2" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7D879E74" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="4D6E97F4" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="56D6C0ED" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="26C8584A" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Online Teaching for Educators: Development and Delivery</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07B41673" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="6EEFD0E4" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="7E51E53C" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="46C2AA77" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4EE8E13F" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="529251E5" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5715FD03" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="525CAEBC" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="01982EBD" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...33 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="48A840DB" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Educational Management</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4645C98C" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="79CCF43C" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="5C9D3B0B" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="5FA7776E" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="525"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26D43140" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="35127D0F" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="357220DE" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="21547C85" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7663BC76" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="4139CC83" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Key Ideas in Mentoring Mathematics Teachers</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B41F692" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="6167A165" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="7FCA1DE1" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="1FE80688" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16EF0684" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="369DABB3" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AD9B08B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="59D0CBB7" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3C56C659" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="3A241594" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Курсы</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>на</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>платформе</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Coursera, </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+              <w:t xml:space="preserve"> Coursera, Futute learn</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="155CB066" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Futute</w:t>
-[...30 lines deleted...]
-              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="09FB79C2" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="27D27F99" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07E93974" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="234F6234" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="194DBC3C" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="377733B7" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="563AF9E6" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...73 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="7307D09D" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Teaching Mathematics with Technology</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F91DDEC" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="0DDB0EC6" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="4831087B" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="746E91A2" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F7AC4D9" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="5175D6DD" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="73DE633D" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="30C0C4A9" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="35921405" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...53 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="6E456235" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Special Educational Needs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4016DD35" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="76D56AC9" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00B66865" w14:paraId="27F58C99" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00242E5B" w14:paraId="2AC1DDCF" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1C1F2270" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="50D5F45A" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7178EEA9" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="3B0C0E51" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4768D0A4" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="588E094C" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FE63EC">
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>"Developing expertise in teaching chemistry</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B18F82D" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="5C079A93" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="64152CE2" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="7C64E735" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="121F908B" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="6A6710F5" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:vMerge/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5FF8D87F" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="0F028124" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="68965C39" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="6E20F866" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6B5CD99C" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="01E65559" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="2D83AFD9" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="2F8F4D96" w14:textId="77777777" w:rsidTr="00E96039">
         <w:trPr>
           <w:trHeight w:val="2055"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1B67B3A5" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...9 lines deleted...]
-            <w:r w:rsidRPr="00FE63EC">
+          <w:p w14:paraId="4606DF15" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2649" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="746376BD" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...36 lines deleted...]
-              <w:t>", педагог, направленный по молодежной практике Центром занятости населения</w:t>
+          <w:p w14:paraId="10A8F8BB" w14:textId="1F8C1A50" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00833096" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мемлекеттік білім беру гранты бойынша білім алған жоғары және жоғары оқу орнынан кейінгі білім беру ұйымының түлегі, «Дипломмен ауылға!», «Серпін» мемлекеттік бағдарламаларының қатысушысы, Жұмыспен қамту орталығы жастар тәжірибесі бойынша жіберілген педагог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3255" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="26CF1A89" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...22 lines deleted...]
-            <w:tcW w:w="3544" w:type="dxa"/>
+          <w:p w14:paraId="3D5AD814" w14:textId="30A6A0C6" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00833096" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Мемлекеттік білім беру гранты иегерінің сертификаты, келісім-шарты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3549" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7239C691" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>плюс 3 балла</w:t>
+          <w:p w14:paraId="61204F4E" w14:textId="46F3BD61" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00833096" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3 балл қосылады</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w14:paraId="05DB72DB" w14:textId="77777777" w:rsidTr="00FE63EC">
+      <w:tr w:rsidR="00165056" w:rsidRPr="00BF2BAE" w14:paraId="062431E4" w14:textId="77777777" w:rsidTr="00885D38">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2FFDE562" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
-[...16 lines deleted...]
-              <w:t>Итого:</w:t>
+          <w:p w14:paraId="27A03CB3" w14:textId="652ACAAC" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00833096" w:rsidP="00BF2BAE">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="19"/>
+                <w:szCs w:val="19"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+            <w:r w:rsidR="00165056" w:rsidRPr="00BF2BAE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3A55BA5E" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRPr="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="00EA231C">
+          <w:p w14:paraId="49456443" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="2E744A41" w14:textId="77777777" w:rsidR="00FE63EC" w:rsidRDefault="00FE63EC" w:rsidP="007C3AFB">
+    <w:p w14:paraId="359A993F" w14:textId="77777777" w:rsidR="00165056" w:rsidRPr="00BF2BAE" w:rsidRDefault="00165056" w:rsidP="00BF2BAE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FE63EC" w:rsidSect="00C80703">
+    <w:p w14:paraId="3B769090" w14:textId="77777777" w:rsidR="00452A41" w:rsidRPr="00BF2BAE" w:rsidRDefault="00452A41" w:rsidP="00BF2BAE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00452A41" w:rsidRPr="00BF2BAE" w:rsidSect="00AD1004">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="426" w:right="794" w:bottom="737" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="794" w:right="849" w:bottom="567" w:left="993" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -12038,163 +13186,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F1137A4"/>
-[...111 lines deleted...]
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1C743C25"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A7AB100"/>
     <w:lvl w:ilvl="0" w:tplc="75AA60C6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12263,51 +13298,277 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="272D3017"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="3A6CB4A6"/>
+    <w:lvl w:ilvl="0" w:tplc="75AA60C6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="524C7E2B"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B9241E8C"/>
+    <w:lvl w:ilvl="0" w:tplc="A4D4DF78">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66924BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="323A2FC2"/>
     <w:lvl w:ilvl="0" w:tplc="AB74F2A4">
       <w:start w:val="11"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -12376,51 +13637,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697B5177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50566158"/>
     <w:lvl w:ilvl="0" w:tplc="CBD41AE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:strike w:val="0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -12469,793 +13730,768 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1594170972">
+  <w:num w:numId="1" w16cid:durableId="383677784">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1966884023">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1096167981">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1916354971">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="4" w16cid:durableId="351614095">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="412052378">
+  <w:num w:numId="5" w16cid:durableId="1355958170">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="2033795943">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="826701052">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="7" w16cid:durableId="1885098032">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="3753841">
-[...2 lines deleted...]
-  <w:num w:numId="6" w16cid:durableId="1282147750">
+  <w:num w:numId="8" w16cid:durableId="322704089">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F410E4"/>
     <w:rsid w:val="000050AF"/>
     <w:rsid w:val="0001180A"/>
     <w:rsid w:val="0001635C"/>
+    <w:rsid w:val="000241C1"/>
     <w:rsid w:val="00024BDF"/>
     <w:rsid w:val="000319E6"/>
     <w:rsid w:val="00044308"/>
+    <w:rsid w:val="000455F6"/>
     <w:rsid w:val="000473DC"/>
     <w:rsid w:val="00047A29"/>
+    <w:rsid w:val="00047F1C"/>
     <w:rsid w:val="0005281D"/>
     <w:rsid w:val="00055391"/>
     <w:rsid w:val="00055EA0"/>
     <w:rsid w:val="00057149"/>
     <w:rsid w:val="00065B9B"/>
     <w:rsid w:val="0007234E"/>
     <w:rsid w:val="0007336C"/>
+    <w:rsid w:val="000764D9"/>
     <w:rsid w:val="000842BF"/>
     <w:rsid w:val="00085550"/>
     <w:rsid w:val="00085F43"/>
     <w:rsid w:val="00090BEE"/>
     <w:rsid w:val="00097C91"/>
     <w:rsid w:val="000A2010"/>
     <w:rsid w:val="000A7D5F"/>
     <w:rsid w:val="000B0E84"/>
     <w:rsid w:val="000C18A7"/>
     <w:rsid w:val="000C51F6"/>
     <w:rsid w:val="000D42B8"/>
     <w:rsid w:val="000D75B6"/>
     <w:rsid w:val="000D7E12"/>
     <w:rsid w:val="000E42D5"/>
-    <w:rsid w:val="000E4CFB"/>
     <w:rsid w:val="000E588C"/>
     <w:rsid w:val="000E7BC7"/>
+    <w:rsid w:val="000F5AB2"/>
     <w:rsid w:val="000F7F2D"/>
     <w:rsid w:val="00107931"/>
     <w:rsid w:val="0011447E"/>
+    <w:rsid w:val="00114B74"/>
     <w:rsid w:val="00117287"/>
     <w:rsid w:val="001216CA"/>
     <w:rsid w:val="00122C56"/>
     <w:rsid w:val="00123C01"/>
     <w:rsid w:val="001360EE"/>
     <w:rsid w:val="00142D11"/>
     <w:rsid w:val="001436E9"/>
     <w:rsid w:val="00155EE7"/>
     <w:rsid w:val="001615CA"/>
+    <w:rsid w:val="00165056"/>
     <w:rsid w:val="001650C0"/>
     <w:rsid w:val="00170E9A"/>
-    <w:rsid w:val="00175139"/>
     <w:rsid w:val="00176CE7"/>
     <w:rsid w:val="0017753F"/>
     <w:rsid w:val="00183FF8"/>
     <w:rsid w:val="001917EE"/>
     <w:rsid w:val="00193898"/>
     <w:rsid w:val="00194690"/>
     <w:rsid w:val="00194744"/>
     <w:rsid w:val="001A24F6"/>
     <w:rsid w:val="001A30E3"/>
     <w:rsid w:val="001B2280"/>
     <w:rsid w:val="001B6127"/>
     <w:rsid w:val="001B695E"/>
     <w:rsid w:val="001B7F01"/>
     <w:rsid w:val="001C6E63"/>
     <w:rsid w:val="001D32DA"/>
     <w:rsid w:val="001D47B9"/>
     <w:rsid w:val="001E17F9"/>
+    <w:rsid w:val="001E186D"/>
+    <w:rsid w:val="001E3E57"/>
     <w:rsid w:val="001F22F5"/>
     <w:rsid w:val="001F2460"/>
     <w:rsid w:val="001F3C49"/>
     <w:rsid w:val="00200BD1"/>
     <w:rsid w:val="00201B90"/>
     <w:rsid w:val="002034CA"/>
     <w:rsid w:val="00204794"/>
     <w:rsid w:val="002075F7"/>
     <w:rsid w:val="00210F6E"/>
     <w:rsid w:val="002135D2"/>
-    <w:rsid w:val="00215398"/>
     <w:rsid w:val="00217711"/>
     <w:rsid w:val="002200D5"/>
+    <w:rsid w:val="00220790"/>
     <w:rsid w:val="00222BA2"/>
     <w:rsid w:val="0022382E"/>
     <w:rsid w:val="00231724"/>
     <w:rsid w:val="00231ED7"/>
     <w:rsid w:val="002408F8"/>
+    <w:rsid w:val="00242E5B"/>
     <w:rsid w:val="00243836"/>
     <w:rsid w:val="0024625B"/>
-    <w:rsid w:val="00247927"/>
     <w:rsid w:val="00250563"/>
     <w:rsid w:val="00250C53"/>
     <w:rsid w:val="00253201"/>
     <w:rsid w:val="00254628"/>
     <w:rsid w:val="00261786"/>
     <w:rsid w:val="00263268"/>
     <w:rsid w:val="002647B4"/>
     <w:rsid w:val="00272A89"/>
     <w:rsid w:val="00273774"/>
     <w:rsid w:val="00275389"/>
     <w:rsid w:val="002760FC"/>
     <w:rsid w:val="00280FE3"/>
     <w:rsid w:val="0028281D"/>
     <w:rsid w:val="0028430C"/>
+    <w:rsid w:val="0028478D"/>
     <w:rsid w:val="002848B9"/>
     <w:rsid w:val="002848BD"/>
-    <w:rsid w:val="0029406B"/>
     <w:rsid w:val="00294615"/>
     <w:rsid w:val="002A4A6C"/>
     <w:rsid w:val="002A50CA"/>
     <w:rsid w:val="002A6FF7"/>
     <w:rsid w:val="002B2DDC"/>
     <w:rsid w:val="002B5FB8"/>
     <w:rsid w:val="002B65FC"/>
-    <w:rsid w:val="002B689D"/>
     <w:rsid w:val="002B68B2"/>
     <w:rsid w:val="002C2698"/>
     <w:rsid w:val="002C3DE4"/>
     <w:rsid w:val="002C5543"/>
     <w:rsid w:val="002D081D"/>
-    <w:rsid w:val="002D585E"/>
     <w:rsid w:val="002D5996"/>
     <w:rsid w:val="002D7E2F"/>
     <w:rsid w:val="002E65E4"/>
     <w:rsid w:val="002E7C30"/>
     <w:rsid w:val="002F37F7"/>
     <w:rsid w:val="002F3E78"/>
     <w:rsid w:val="002F4145"/>
     <w:rsid w:val="002F677E"/>
     <w:rsid w:val="00301843"/>
-    <w:rsid w:val="00304B28"/>
     <w:rsid w:val="00305D41"/>
     <w:rsid w:val="00306541"/>
-    <w:rsid w:val="00321427"/>
+    <w:rsid w:val="003112B4"/>
     <w:rsid w:val="003221E8"/>
     <w:rsid w:val="00323CC6"/>
     <w:rsid w:val="0032543F"/>
-    <w:rsid w:val="00326AE4"/>
     <w:rsid w:val="00334CC0"/>
     <w:rsid w:val="00344934"/>
     <w:rsid w:val="00344A1A"/>
-    <w:rsid w:val="003568E7"/>
     <w:rsid w:val="0035742D"/>
     <w:rsid w:val="003579A8"/>
     <w:rsid w:val="0037198C"/>
     <w:rsid w:val="00373625"/>
     <w:rsid w:val="00373F82"/>
     <w:rsid w:val="00375274"/>
     <w:rsid w:val="00375557"/>
     <w:rsid w:val="003811EF"/>
-    <w:rsid w:val="00381255"/>
     <w:rsid w:val="00390F02"/>
     <w:rsid w:val="003920E0"/>
     <w:rsid w:val="00393EEA"/>
     <w:rsid w:val="003A2172"/>
     <w:rsid w:val="003A5835"/>
     <w:rsid w:val="003A6132"/>
     <w:rsid w:val="003B10DA"/>
     <w:rsid w:val="003B611D"/>
     <w:rsid w:val="003B6A0B"/>
     <w:rsid w:val="003B722D"/>
     <w:rsid w:val="003B7991"/>
     <w:rsid w:val="003C073C"/>
     <w:rsid w:val="003C16F9"/>
     <w:rsid w:val="003C21A6"/>
-    <w:rsid w:val="003C286F"/>
     <w:rsid w:val="003C6B17"/>
     <w:rsid w:val="003C6CE8"/>
     <w:rsid w:val="003C740D"/>
     <w:rsid w:val="003D3661"/>
     <w:rsid w:val="003D4D1F"/>
     <w:rsid w:val="003D6E6F"/>
     <w:rsid w:val="003E0D68"/>
     <w:rsid w:val="003E0EB1"/>
-    <w:rsid w:val="003E27E1"/>
     <w:rsid w:val="003E3EEA"/>
     <w:rsid w:val="003F0467"/>
     <w:rsid w:val="003F0710"/>
+    <w:rsid w:val="003F090F"/>
     <w:rsid w:val="003F6A1A"/>
     <w:rsid w:val="003F793F"/>
     <w:rsid w:val="00402778"/>
     <w:rsid w:val="00406E1A"/>
     <w:rsid w:val="0040774B"/>
     <w:rsid w:val="004107DB"/>
     <w:rsid w:val="00412E97"/>
     <w:rsid w:val="00412EE6"/>
     <w:rsid w:val="00414D8A"/>
     <w:rsid w:val="004158B1"/>
+    <w:rsid w:val="00415A88"/>
     <w:rsid w:val="00420B8F"/>
     <w:rsid w:val="00424A81"/>
     <w:rsid w:val="00430029"/>
     <w:rsid w:val="0043056F"/>
     <w:rsid w:val="00431819"/>
     <w:rsid w:val="00437A2D"/>
-    <w:rsid w:val="0044022F"/>
     <w:rsid w:val="00440BF7"/>
     <w:rsid w:val="00442569"/>
     <w:rsid w:val="00444289"/>
     <w:rsid w:val="00444E34"/>
     <w:rsid w:val="00445B92"/>
     <w:rsid w:val="00452A41"/>
     <w:rsid w:val="00456CEA"/>
     <w:rsid w:val="0046481C"/>
-    <w:rsid w:val="00470938"/>
     <w:rsid w:val="00470A6E"/>
     <w:rsid w:val="00471144"/>
     <w:rsid w:val="00472EBA"/>
     <w:rsid w:val="0047363C"/>
     <w:rsid w:val="00474517"/>
     <w:rsid w:val="0048067D"/>
     <w:rsid w:val="00481A44"/>
     <w:rsid w:val="00491B89"/>
     <w:rsid w:val="00494FDD"/>
     <w:rsid w:val="004A5758"/>
     <w:rsid w:val="004B289B"/>
-    <w:rsid w:val="004B772A"/>
     <w:rsid w:val="004C0AB4"/>
-    <w:rsid w:val="004C1F73"/>
-    <w:rsid w:val="004D07D1"/>
     <w:rsid w:val="004D120D"/>
     <w:rsid w:val="004D7E10"/>
     <w:rsid w:val="004E116A"/>
     <w:rsid w:val="004E1DA3"/>
     <w:rsid w:val="004F115C"/>
-    <w:rsid w:val="004F2A50"/>
     <w:rsid w:val="004F3AA7"/>
     <w:rsid w:val="004F5BBF"/>
     <w:rsid w:val="005116C4"/>
     <w:rsid w:val="005135A5"/>
     <w:rsid w:val="00517B75"/>
     <w:rsid w:val="00520636"/>
-    <w:rsid w:val="005207C3"/>
     <w:rsid w:val="0052206B"/>
     <w:rsid w:val="00523AD9"/>
     <w:rsid w:val="0052544D"/>
     <w:rsid w:val="00527372"/>
     <w:rsid w:val="00527961"/>
     <w:rsid w:val="00530F67"/>
     <w:rsid w:val="005345C3"/>
+    <w:rsid w:val="0053507A"/>
     <w:rsid w:val="005357A3"/>
     <w:rsid w:val="00552FDD"/>
     <w:rsid w:val="00560EEB"/>
     <w:rsid w:val="005621FC"/>
     <w:rsid w:val="00566BA8"/>
     <w:rsid w:val="00570619"/>
     <w:rsid w:val="0057164C"/>
     <w:rsid w:val="0057567C"/>
-    <w:rsid w:val="00576AAA"/>
     <w:rsid w:val="00577E4B"/>
     <w:rsid w:val="00582E6E"/>
     <w:rsid w:val="00584212"/>
     <w:rsid w:val="0058750D"/>
     <w:rsid w:val="00591889"/>
     <w:rsid w:val="005934B1"/>
     <w:rsid w:val="0059502E"/>
     <w:rsid w:val="005A1889"/>
     <w:rsid w:val="005A46ED"/>
-    <w:rsid w:val="005A4C27"/>
     <w:rsid w:val="005B317E"/>
-    <w:rsid w:val="005B3ADB"/>
     <w:rsid w:val="005C050E"/>
     <w:rsid w:val="005C264A"/>
     <w:rsid w:val="005C2C35"/>
+    <w:rsid w:val="005C333F"/>
     <w:rsid w:val="005C3950"/>
     <w:rsid w:val="005C51B0"/>
-    <w:rsid w:val="005C6D30"/>
     <w:rsid w:val="005C798F"/>
     <w:rsid w:val="005D01BB"/>
     <w:rsid w:val="005D3884"/>
     <w:rsid w:val="005D7C3A"/>
     <w:rsid w:val="005E1449"/>
     <w:rsid w:val="005E3F53"/>
     <w:rsid w:val="005E42E7"/>
     <w:rsid w:val="005E7D3C"/>
     <w:rsid w:val="005F1273"/>
     <w:rsid w:val="005F2715"/>
     <w:rsid w:val="005F3B49"/>
     <w:rsid w:val="005F64A7"/>
     <w:rsid w:val="005F6C95"/>
     <w:rsid w:val="00602344"/>
     <w:rsid w:val="00602932"/>
     <w:rsid w:val="00604AF0"/>
     <w:rsid w:val="00610B31"/>
     <w:rsid w:val="006176A1"/>
     <w:rsid w:val="0062378C"/>
     <w:rsid w:val="006260BF"/>
     <w:rsid w:val="00630365"/>
     <w:rsid w:val="006326A3"/>
     <w:rsid w:val="00633DE2"/>
     <w:rsid w:val="00640A06"/>
     <w:rsid w:val="00646868"/>
     <w:rsid w:val="0065083C"/>
     <w:rsid w:val="006556C1"/>
     <w:rsid w:val="006561FF"/>
     <w:rsid w:val="00661FAB"/>
     <w:rsid w:val="00664EEC"/>
     <w:rsid w:val="00665F60"/>
     <w:rsid w:val="006718DC"/>
     <w:rsid w:val="00675A19"/>
     <w:rsid w:val="006768E8"/>
     <w:rsid w:val="00676D6D"/>
     <w:rsid w:val="006905EA"/>
-    <w:rsid w:val="006933B5"/>
     <w:rsid w:val="0069544F"/>
     <w:rsid w:val="00695869"/>
     <w:rsid w:val="00696B50"/>
-    <w:rsid w:val="006972A3"/>
     <w:rsid w:val="006A0389"/>
     <w:rsid w:val="006A0FBD"/>
     <w:rsid w:val="006A7742"/>
     <w:rsid w:val="006C1E26"/>
     <w:rsid w:val="006C3571"/>
     <w:rsid w:val="006D352A"/>
     <w:rsid w:val="006E15FD"/>
     <w:rsid w:val="006E2D5A"/>
     <w:rsid w:val="006E4740"/>
     <w:rsid w:val="006E6C6C"/>
-    <w:rsid w:val="006E76BF"/>
+    <w:rsid w:val="006F1563"/>
     <w:rsid w:val="006F378C"/>
     <w:rsid w:val="006F37CD"/>
     <w:rsid w:val="006F7468"/>
-    <w:rsid w:val="00706B0C"/>
     <w:rsid w:val="00713E68"/>
-    <w:rsid w:val="00715E75"/>
     <w:rsid w:val="00731F02"/>
-    <w:rsid w:val="0073227E"/>
+    <w:rsid w:val="00732278"/>
     <w:rsid w:val="00732666"/>
     <w:rsid w:val="00736DAD"/>
     <w:rsid w:val="0073765A"/>
     <w:rsid w:val="00741FDC"/>
     <w:rsid w:val="007432E2"/>
     <w:rsid w:val="007444BC"/>
     <w:rsid w:val="00744D59"/>
     <w:rsid w:val="007467B4"/>
     <w:rsid w:val="007522F8"/>
     <w:rsid w:val="00752D7E"/>
     <w:rsid w:val="007540C6"/>
     <w:rsid w:val="00756522"/>
     <w:rsid w:val="00771CBE"/>
     <w:rsid w:val="0077286E"/>
-    <w:rsid w:val="00774DBC"/>
     <w:rsid w:val="00775FEF"/>
     <w:rsid w:val="007827E9"/>
     <w:rsid w:val="007844FC"/>
-    <w:rsid w:val="00790B31"/>
-    <w:rsid w:val="00791F6E"/>
     <w:rsid w:val="007A2085"/>
     <w:rsid w:val="007A339B"/>
     <w:rsid w:val="007A3FA2"/>
     <w:rsid w:val="007A5711"/>
     <w:rsid w:val="007B3459"/>
-    <w:rsid w:val="007C3AFB"/>
     <w:rsid w:val="007D5A26"/>
     <w:rsid w:val="007E07E6"/>
-    <w:rsid w:val="007E20FE"/>
     <w:rsid w:val="007E3D0C"/>
     <w:rsid w:val="007F3DBC"/>
     <w:rsid w:val="00800002"/>
     <w:rsid w:val="00801FDE"/>
     <w:rsid w:val="0081008A"/>
     <w:rsid w:val="00821210"/>
     <w:rsid w:val="00822C55"/>
+    <w:rsid w:val="00833096"/>
     <w:rsid w:val="00837CF1"/>
     <w:rsid w:val="00844A40"/>
-    <w:rsid w:val="00845BAC"/>
+    <w:rsid w:val="00854F32"/>
     <w:rsid w:val="00855143"/>
     <w:rsid w:val="00861BC7"/>
-    <w:rsid w:val="0086261D"/>
     <w:rsid w:val="00863F2F"/>
     <w:rsid w:val="00866E0F"/>
+    <w:rsid w:val="00872499"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="00884531"/>
     <w:rsid w:val="00884A28"/>
     <w:rsid w:val="00886E3A"/>
     <w:rsid w:val="0089147B"/>
     <w:rsid w:val="00891D42"/>
     <w:rsid w:val="008968DC"/>
     <w:rsid w:val="008A16AC"/>
     <w:rsid w:val="008A2C7C"/>
     <w:rsid w:val="008A33E1"/>
     <w:rsid w:val="008A35DF"/>
     <w:rsid w:val="008A3E8F"/>
-    <w:rsid w:val="008A76B3"/>
     <w:rsid w:val="008B3115"/>
     <w:rsid w:val="008B6380"/>
     <w:rsid w:val="008B6CF2"/>
     <w:rsid w:val="008C0E1A"/>
     <w:rsid w:val="008C14C4"/>
     <w:rsid w:val="008C155B"/>
     <w:rsid w:val="008C2523"/>
-    <w:rsid w:val="008C4E33"/>
     <w:rsid w:val="008D6A9A"/>
     <w:rsid w:val="008E2502"/>
     <w:rsid w:val="008E2539"/>
     <w:rsid w:val="008E7003"/>
+    <w:rsid w:val="008E7665"/>
     <w:rsid w:val="008F0FD6"/>
     <w:rsid w:val="008F1837"/>
     <w:rsid w:val="008F25A6"/>
     <w:rsid w:val="008F2B8E"/>
     <w:rsid w:val="008F5280"/>
     <w:rsid w:val="00902819"/>
     <w:rsid w:val="0090293E"/>
+    <w:rsid w:val="00910023"/>
     <w:rsid w:val="00912432"/>
     <w:rsid w:val="009217D4"/>
     <w:rsid w:val="00922249"/>
     <w:rsid w:val="00923618"/>
     <w:rsid w:val="00927984"/>
     <w:rsid w:val="00932150"/>
     <w:rsid w:val="00933282"/>
+    <w:rsid w:val="00933A1E"/>
     <w:rsid w:val="00936046"/>
     <w:rsid w:val="00954670"/>
     <w:rsid w:val="00957FE3"/>
     <w:rsid w:val="00961F9A"/>
     <w:rsid w:val="009665C6"/>
     <w:rsid w:val="00967BC8"/>
-    <w:rsid w:val="009743F4"/>
     <w:rsid w:val="00977DC7"/>
     <w:rsid w:val="009808C8"/>
     <w:rsid w:val="0098399D"/>
     <w:rsid w:val="00983D2D"/>
     <w:rsid w:val="0098517B"/>
     <w:rsid w:val="00996AA2"/>
     <w:rsid w:val="009974AD"/>
     <w:rsid w:val="009A254D"/>
     <w:rsid w:val="009A7000"/>
     <w:rsid w:val="009B02DF"/>
+    <w:rsid w:val="009B03F1"/>
+    <w:rsid w:val="009B373A"/>
     <w:rsid w:val="009B4730"/>
     <w:rsid w:val="009B58A3"/>
     <w:rsid w:val="009C2DEB"/>
     <w:rsid w:val="009C5EFE"/>
     <w:rsid w:val="009D0772"/>
     <w:rsid w:val="009D184B"/>
+    <w:rsid w:val="009D1859"/>
     <w:rsid w:val="009D7C3F"/>
     <w:rsid w:val="009E1D6B"/>
     <w:rsid w:val="009E3B07"/>
     <w:rsid w:val="009E46F6"/>
     <w:rsid w:val="009F11CC"/>
-    <w:rsid w:val="009F3237"/>
     <w:rsid w:val="009F3B01"/>
     <w:rsid w:val="009F528F"/>
     <w:rsid w:val="00A00C92"/>
     <w:rsid w:val="00A03802"/>
     <w:rsid w:val="00A053FC"/>
-    <w:rsid w:val="00A118B1"/>
     <w:rsid w:val="00A1198D"/>
     <w:rsid w:val="00A132B7"/>
     <w:rsid w:val="00A24390"/>
-    <w:rsid w:val="00A26424"/>
     <w:rsid w:val="00A3160D"/>
     <w:rsid w:val="00A32D0C"/>
     <w:rsid w:val="00A338BC"/>
     <w:rsid w:val="00A34082"/>
     <w:rsid w:val="00A345CF"/>
     <w:rsid w:val="00A40E8A"/>
     <w:rsid w:val="00A4619D"/>
     <w:rsid w:val="00A46ACF"/>
     <w:rsid w:val="00A4714E"/>
     <w:rsid w:val="00A477C4"/>
     <w:rsid w:val="00A50463"/>
     <w:rsid w:val="00A51052"/>
     <w:rsid w:val="00A555E8"/>
-    <w:rsid w:val="00A55ED7"/>
     <w:rsid w:val="00A5737A"/>
     <w:rsid w:val="00A70E7A"/>
     <w:rsid w:val="00A71A5A"/>
     <w:rsid w:val="00A71D18"/>
+    <w:rsid w:val="00A71F82"/>
     <w:rsid w:val="00A76515"/>
     <w:rsid w:val="00A7718F"/>
     <w:rsid w:val="00A90563"/>
     <w:rsid w:val="00A949A2"/>
     <w:rsid w:val="00AA107F"/>
     <w:rsid w:val="00AA5364"/>
     <w:rsid w:val="00AC386E"/>
     <w:rsid w:val="00AC5698"/>
+    <w:rsid w:val="00AD1004"/>
     <w:rsid w:val="00AD2280"/>
     <w:rsid w:val="00AD52EF"/>
     <w:rsid w:val="00AD6598"/>
     <w:rsid w:val="00AE4097"/>
-    <w:rsid w:val="00AE4288"/>
     <w:rsid w:val="00AE7F11"/>
     <w:rsid w:val="00AF1068"/>
+    <w:rsid w:val="00B00AEE"/>
     <w:rsid w:val="00B01C75"/>
     <w:rsid w:val="00B02706"/>
-    <w:rsid w:val="00B14AED"/>
     <w:rsid w:val="00B1578A"/>
     <w:rsid w:val="00B163FC"/>
     <w:rsid w:val="00B22BF1"/>
     <w:rsid w:val="00B23414"/>
     <w:rsid w:val="00B2533F"/>
     <w:rsid w:val="00B2612E"/>
     <w:rsid w:val="00B261A2"/>
     <w:rsid w:val="00B304F9"/>
-    <w:rsid w:val="00B3089F"/>
     <w:rsid w:val="00B343E1"/>
     <w:rsid w:val="00B365AE"/>
     <w:rsid w:val="00B4007E"/>
     <w:rsid w:val="00B41896"/>
     <w:rsid w:val="00B46010"/>
     <w:rsid w:val="00B47336"/>
     <w:rsid w:val="00B552A1"/>
     <w:rsid w:val="00B57A82"/>
     <w:rsid w:val="00B6112C"/>
-    <w:rsid w:val="00B66865"/>
     <w:rsid w:val="00B73D07"/>
-    <w:rsid w:val="00B75483"/>
     <w:rsid w:val="00B820C6"/>
     <w:rsid w:val="00B86124"/>
     <w:rsid w:val="00B940DA"/>
     <w:rsid w:val="00B9715B"/>
+    <w:rsid w:val="00BA18D1"/>
     <w:rsid w:val="00BA4B1E"/>
     <w:rsid w:val="00BA612E"/>
     <w:rsid w:val="00BC0FA0"/>
     <w:rsid w:val="00BD00E0"/>
     <w:rsid w:val="00BD1E4A"/>
     <w:rsid w:val="00BD2BA7"/>
     <w:rsid w:val="00BD3A11"/>
+    <w:rsid w:val="00BD3A9D"/>
     <w:rsid w:val="00BD4143"/>
     <w:rsid w:val="00BE0EE5"/>
     <w:rsid w:val="00BE40D3"/>
     <w:rsid w:val="00BE4202"/>
     <w:rsid w:val="00BE6061"/>
     <w:rsid w:val="00BE6D49"/>
+    <w:rsid w:val="00BF2BAE"/>
     <w:rsid w:val="00BF329F"/>
     <w:rsid w:val="00BF4C3B"/>
     <w:rsid w:val="00BF77B4"/>
     <w:rsid w:val="00C02A78"/>
     <w:rsid w:val="00C04805"/>
     <w:rsid w:val="00C204AD"/>
     <w:rsid w:val="00C27AB3"/>
     <w:rsid w:val="00C3590E"/>
     <w:rsid w:val="00C35D2C"/>
     <w:rsid w:val="00C424F6"/>
     <w:rsid w:val="00C44EA1"/>
     <w:rsid w:val="00C47811"/>
     <w:rsid w:val="00C478E1"/>
     <w:rsid w:val="00C56FDD"/>
-    <w:rsid w:val="00C6210F"/>
     <w:rsid w:val="00C64183"/>
     <w:rsid w:val="00C64617"/>
+    <w:rsid w:val="00C66C1A"/>
     <w:rsid w:val="00C6711D"/>
+    <w:rsid w:val="00C71A11"/>
     <w:rsid w:val="00C73CB1"/>
     <w:rsid w:val="00C73CC1"/>
+    <w:rsid w:val="00C75E82"/>
     <w:rsid w:val="00C773C9"/>
-    <w:rsid w:val="00C80703"/>
     <w:rsid w:val="00C90F57"/>
     <w:rsid w:val="00C956AD"/>
     <w:rsid w:val="00CA1596"/>
     <w:rsid w:val="00CB452E"/>
     <w:rsid w:val="00CB6B4F"/>
     <w:rsid w:val="00CB7B0D"/>
-    <w:rsid w:val="00CC2541"/>
     <w:rsid w:val="00CD2B90"/>
     <w:rsid w:val="00CF598D"/>
     <w:rsid w:val="00CF6669"/>
     <w:rsid w:val="00CF6937"/>
     <w:rsid w:val="00D06E89"/>
-    <w:rsid w:val="00D1363E"/>
     <w:rsid w:val="00D14EC4"/>
     <w:rsid w:val="00D16A59"/>
     <w:rsid w:val="00D21928"/>
     <w:rsid w:val="00D22F23"/>
-    <w:rsid w:val="00D3023D"/>
     <w:rsid w:val="00D31BFC"/>
     <w:rsid w:val="00D32E8B"/>
     <w:rsid w:val="00D34FF7"/>
     <w:rsid w:val="00D3648B"/>
     <w:rsid w:val="00D410EB"/>
     <w:rsid w:val="00D4365F"/>
-    <w:rsid w:val="00D44E7F"/>
     <w:rsid w:val="00D478D0"/>
     <w:rsid w:val="00D51286"/>
     <w:rsid w:val="00D54740"/>
     <w:rsid w:val="00D60CA1"/>
     <w:rsid w:val="00D627E1"/>
+    <w:rsid w:val="00D70D9E"/>
     <w:rsid w:val="00D8716B"/>
     <w:rsid w:val="00D91558"/>
     <w:rsid w:val="00D974D0"/>
     <w:rsid w:val="00DA1DDF"/>
     <w:rsid w:val="00DA2C9B"/>
     <w:rsid w:val="00DA2D05"/>
     <w:rsid w:val="00DA4F44"/>
+    <w:rsid w:val="00DB5787"/>
     <w:rsid w:val="00DB5C62"/>
     <w:rsid w:val="00DB69D5"/>
     <w:rsid w:val="00DB73BF"/>
     <w:rsid w:val="00DC10A3"/>
     <w:rsid w:val="00DC1E1E"/>
     <w:rsid w:val="00DC545C"/>
     <w:rsid w:val="00DC78A3"/>
-    <w:rsid w:val="00DD085B"/>
     <w:rsid w:val="00DD0B6A"/>
-    <w:rsid w:val="00DD5CDF"/>
     <w:rsid w:val="00DD7F5E"/>
-    <w:rsid w:val="00DE28D3"/>
     <w:rsid w:val="00DE4B0E"/>
     <w:rsid w:val="00DF2BA9"/>
-    <w:rsid w:val="00DF7B58"/>
+    <w:rsid w:val="00DF4A7D"/>
     <w:rsid w:val="00DF7C53"/>
     <w:rsid w:val="00E00904"/>
     <w:rsid w:val="00E02EAC"/>
     <w:rsid w:val="00E06644"/>
     <w:rsid w:val="00E112B0"/>
     <w:rsid w:val="00E128AD"/>
     <w:rsid w:val="00E16050"/>
     <w:rsid w:val="00E20179"/>
     <w:rsid w:val="00E221C6"/>
-    <w:rsid w:val="00E327C0"/>
     <w:rsid w:val="00E333F9"/>
-    <w:rsid w:val="00E40DF4"/>
     <w:rsid w:val="00E43AF2"/>
     <w:rsid w:val="00E50152"/>
     <w:rsid w:val="00E50C66"/>
     <w:rsid w:val="00E51F29"/>
     <w:rsid w:val="00E537BC"/>
     <w:rsid w:val="00E54AD2"/>
     <w:rsid w:val="00E55C49"/>
     <w:rsid w:val="00E5742B"/>
     <w:rsid w:val="00E57671"/>
     <w:rsid w:val="00E64EE3"/>
-    <w:rsid w:val="00E650B6"/>
     <w:rsid w:val="00E702C2"/>
     <w:rsid w:val="00E71B62"/>
     <w:rsid w:val="00E73552"/>
     <w:rsid w:val="00E74948"/>
     <w:rsid w:val="00E74C95"/>
     <w:rsid w:val="00E77FFD"/>
-    <w:rsid w:val="00E83360"/>
     <w:rsid w:val="00E92116"/>
-    <w:rsid w:val="00E9451B"/>
+    <w:rsid w:val="00E96039"/>
     <w:rsid w:val="00E97C39"/>
-    <w:rsid w:val="00EA231C"/>
     <w:rsid w:val="00EB1451"/>
     <w:rsid w:val="00EB3A68"/>
     <w:rsid w:val="00EB3D30"/>
     <w:rsid w:val="00EB44A6"/>
     <w:rsid w:val="00EB6C2D"/>
     <w:rsid w:val="00EC48A6"/>
     <w:rsid w:val="00EC57EE"/>
     <w:rsid w:val="00ED17B4"/>
     <w:rsid w:val="00ED3B15"/>
     <w:rsid w:val="00ED521E"/>
     <w:rsid w:val="00EE68A3"/>
-    <w:rsid w:val="00EF1EBC"/>
+    <w:rsid w:val="00EF1FD6"/>
     <w:rsid w:val="00EF2BA0"/>
     <w:rsid w:val="00EF5AEE"/>
     <w:rsid w:val="00F02467"/>
     <w:rsid w:val="00F02FA4"/>
     <w:rsid w:val="00F03DC3"/>
+    <w:rsid w:val="00F108E4"/>
     <w:rsid w:val="00F16017"/>
     <w:rsid w:val="00F17FB1"/>
     <w:rsid w:val="00F23564"/>
     <w:rsid w:val="00F23E99"/>
     <w:rsid w:val="00F275A4"/>
     <w:rsid w:val="00F313C7"/>
     <w:rsid w:val="00F36FB3"/>
     <w:rsid w:val="00F410E4"/>
     <w:rsid w:val="00F41301"/>
-    <w:rsid w:val="00F42727"/>
     <w:rsid w:val="00F42855"/>
     <w:rsid w:val="00F47591"/>
     <w:rsid w:val="00F4763A"/>
     <w:rsid w:val="00F56B91"/>
     <w:rsid w:val="00F63B83"/>
     <w:rsid w:val="00F64577"/>
     <w:rsid w:val="00F655DE"/>
     <w:rsid w:val="00F7191E"/>
     <w:rsid w:val="00F72CF7"/>
     <w:rsid w:val="00F7514F"/>
     <w:rsid w:val="00F8329A"/>
     <w:rsid w:val="00FA3BCC"/>
     <w:rsid w:val="00FA78E4"/>
-    <w:rsid w:val="00FB36C9"/>
     <w:rsid w:val="00FC2ABC"/>
     <w:rsid w:val="00FC6E8F"/>
     <w:rsid w:val="00FD0105"/>
     <w:rsid w:val="00FE1190"/>
-    <w:rsid w:val="00FE63EC"/>
     <w:rsid w:val="00FF12C4"/>
     <w:rsid w:val="00FF231B"/>
     <w:rsid w:val="00FF3B2F"/>
     <w:rsid w:val="00FF4B7F"/>
     <w:rsid w:val="00FF50F4"/>
     <w:rsid w:val="00FF7747"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="79BD4485"/>
+  <w14:docId w14:val="381994D4"/>
   <w15:docId w15:val="{CB458E9A-3F4A-4F11-BF26-E79BE065E4E7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13615,69 +14851,50 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="3">
-[...17 lines deleted...]
-  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -13773,186 +14990,104 @@
     <w:rsid w:val="00560EEB"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="a9">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC5698"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
-[...28 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="335617763">
-      <w:bodyDiv w:val="1"/>
-[...37 lines deleted...]
-    <w:div w:id="775252639">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1190070608">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1199471041">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="1225995405">
-[...11 lines deleted...]
-    </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="file:///C:\rus\docs\V2200030068" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -14203,78 +15338,78 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C623191F-0B51-43B3-B064-DF809BD3A191}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C3CDE2DD-7469-4686-BB38-80588A275F60}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>1993</Words>
-  <Characters>11362</Characters>
+  <Words>1957</Words>
+  <Characters>11157</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>94</Lines>
+  <Lines>92</Lines>
   <Paragraphs>26</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13329</CharactersWithSpaces>
+  <CharactersWithSpaces>13088</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gulnar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>