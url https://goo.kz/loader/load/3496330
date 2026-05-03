--- v0 (2025-12-17)
+++ v1 (2026-05-03)
@@ -1,3735 +1,10760 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D13518">
+        </w:rPr>
+        <w:t>Ата-а</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>нал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...6 lines deleted...]
-        <w:jc w:val="center"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>арға</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00D13518">
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...164 lines deleted...]
-      <w:r w:rsidRPr="00B4666B">
+        </w:rPr>
+        <w:t>кеңес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00221B41">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t>Причины нарушения осанки у детей.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>жасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>балалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>қалпын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>қалыптастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>бұзылуының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>алдын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     Мектепке дейінгі кезеңде баланың психикалық және физикалық денсаулығының негіздері қалыптасады, белгілі бір мінез-құлық белгілері дамиды, өмірлік маңызды дағдылар мен дағдылар алынады. Осыған байланысты балабақша мен отбасы жағдайында дұрыс ұйымдастырылған дене тәрбиесіне ерекше қажеттілік беріледі. Денеңізді ұстау қабілеті балаға жағымды көрініс беріп қана қоймайды, сонымен қатар оның денсаулығына, бүкіл ағзаның өміріне үлкен әсер етеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   Қалпын - баланың денесінің әдеттегі жағдайы, тәрбиенің әсерінен тұқым қуалайтын  факторларға негізделген жеке қалыптасу процесінде дамиды. Дұрыс қалпын - бұл тұру және отыру кезінде тұру: иықтар ашылып, бір деңгейде, иық пышақтары шықпайды, симметриялы орналасқан, іш тартылған, тізедегі аяқтар тұрған кезде бүгілмейді, өкшелер бірге, бас түзу ұсталады. Омыртқаның қисаюымен тыныс алу және қан айналымы бұзылады, бауыр мен ішектің қызметі қиындайды, тотығу процестері төмендейді, бұл физикалық және психикалық өнімділіктің төмендеуіне әкеледі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Балалардағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қалпын</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бұзылу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>себептері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> двигательная активность,</w:t>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қозғалыс белсенділігінің жеткіліксіздігі, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> медицинский осмотр,</w:t>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">уақтылы медициналық тексеруден өтпеу, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> лечебно-профилактическая работа,</w:t>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тұрақты емес емдеу-профилактикалық жұмыс, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> режима питания и отдыха </w:t>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">тамақтану және демалыс режимін бұзу </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> организация закаливающих мероприятий и физкультурно-оздоровительной работы </w:t>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">шынықтыру іс-шаралары мен дене шынықтыру-сауықтыру жұмыстарын әлсіз ұйымдастыру </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> росту ребенка мебель, </w:t>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>баланың өсуіне сәйкес келмейтін жиһаз,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> одежда, </w:t>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ыңғайсыз киім, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> позы и привычки детей (например, опора при стоянии на одну ногу, чтение и рисование лежа в постели на боку);</w:t>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">балалардың дұрыс емес қалыптары мен әдеттері (мысалы, бір аяқпен тұру, бүйірінде төсекте жатып оқу және сурет салу); </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...24 lines deleted...]
-        <w:t xml:space="preserve"> движения (отталкивание одной и той же ногой при езде на самокате, при прыжках во время игр; ношение какого-либо груза в одной и той же руке),</w:t>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">аз қимылдау (скутерде жүру кезінде, ойын кезінде секіру кезінде бір аяқпен итеру; бір қолда қандай да бір жүкті алып жүру), </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing/>
         <w:jc w:val="both"/>
-        <w:rPr>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> инфекционные и острые респираторные заболевания, ослабляющие организм и ухудшающие физическое развитие.</w:t>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>денені әлсірететін және физикалық дамуды нашарлататын жиі инфекциялық және жедел респираторлық аурулар.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...16 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p w:rsidR="00730680" w:rsidRDefault="00730680" w:rsidP="00D13518">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...11 lines deleted...]
-      <w:r w:rsidRPr="00B4666B">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00730680" w:rsidRDefault="00730680" w:rsidP="00D13518">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      </w:r>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
         <w:jc w:val="center"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Баланың жақсы қалпын сақтау үшін ересектерге арналған ұсыныстар.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B4666B">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...31 lines deleted...]
-        <w:t>.</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Төсек тым жұмсақ болмауы керек, жастық үлкен болуы керек. Кереуеттің ұзындығы баланың бойынан 20-25 см үлкен, сондықтан ол еркін созыла алады. Баланың кез-келген іс-әрекетіндегі позасы үнемі ересектердің назарында болуы керек. Ұйқы кезінде бала денесінің күйін жиі өзгерте алады (өйткені балалар күндіз 1,5-2 сағат, ал түнде 10-11 сағат ұйықтайды). Баланың ұйықтап, "бүгіліп", аяқтары кеудеге қарай тартылуына жол бермеу керек. Бұл қалыпта иық пышақтарымещысады, кеуде қуысында жоғарғы қабырғалар қысылады, омыртқа қисық болады. Дененің барлық ауырлығы екі нүктеге түседі – иық пен жамбас буындары, ал омыртқа олардың арасында салбырап тұрады. Егер нәресте артқы жағында ұйықтаса, басы кішкентай жастықта болса, матрац тегіс, тығыз болса жақсы.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B4666B">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">Сантиметровой лентой измерьте расстояние от 7 шейного позвонка (наиболее выступающего) до нижнего угла левой, а затем правой лопаток (ребёнок во время измерений должен быть раздет до пояса и стоять в непринуждённой позе). При нормальной осанке эти расстояния равны. </w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Егер бала тұрса, дененің ауырлығынан жүктеме екі аяққа біркелкі бөлінуін қамтамасыз ету керек. Табиғи қалыпта аяқтар біршама алшақ орналасқан (тепе-теңдікті сақтау ыңғайлы), шұлықтар сәл сыртқа қарайды. Бір аяқпен тұру әдеті дененің қиғаш орналасуын, омыртқаның дұрыс емес қисаюын тудырады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1 lines deleted...]
-        <w:pStyle w:val="a3"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="3"/>
         </w:numPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00B4666B">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B4666B">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Жақсы позасы бар балада жүру кезінде иықтар бір деңгейде, кеуде қуысы түзетілген, иық пышақтары сәл (кернеусіз) артқа тартылған, іш тартылған, тіке қарау керек (3-4 қадам алға). Сіз еңкеймеуіңіз керек, аяғыңызды араластырмаңыз, тыныш жүру қолдың жеңіл соққыларымен, қолдың жігерлі қозғалыстарымен тез жүреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00B4666B">
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> индекс = (ширина плеч/плечевая дуга)*100%. Если плечевой индекс равен 90 - 100%, у ребёнка правильная осанка. Меньшая величина индекса свидетельствует о её нарушении.</w:t>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Нәрестенің жүре бастайтын қалпының өзгеру қаупі, егер ол бір қолмен ұзақ уақыт жүрсе, пайда болуы мүмкін-бұл омыртқаның бүйірлік қисаюын, иық белдеуінің асимметриясын ынталандырады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B4666B" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...2 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Дене шынықтыру, таңертеңгі гимнастика және дене шынықтыру кезінде дұрыс қалып қалыптастыру және оның бұзылуының алдын алу үшін келесі жаттығуларды қолдануға болады: арқаны бүгу; бүйірге иілу; шұлықта тұрып отыру; қолды екі жаққа жайып артқа еңкейту; иілу арқылы алға еңкейту; арқада жатып аяқты жоғары көтеру; төрт аяғымен жорғалау. Дұрыс позаны қалыптастыру үшін тік жазықтықта орындалатын жаттығулар (қабырғаға немесе гимнастикалық қабырғаға арқамен, желкемен, бөкселермен және өкшелермен тигізу) және затты (құм дорбасы, ағаш текше, резеңке доп, ағаш немесе резеңке сақина) ұстап тұру жаттығулары пайдалы. Мұндай жаттығуларды айна жақсы орындайды, осылайша бала дененің дұрыс орналасуын бекітеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="top"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...269 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">рук на столе, плечи находятся на одном уровне, голова чуть наклонена вперед. Расстояние от глаз до стола должно составлять 30-35 см, между грудью и столом – 8-10 см (проходит ладонь). Сидеть ребенок </w:t>
-[...298 lines deleted...]
-      </w:pPr>
+        <w:t>Осылайша, жаттығуларды таңдау және қолдану кезінде әр баланың физикалық даму деңгейін, дайындығы мен денсаулығының жай-күйін ескеру қажет, соған сәйкес жүктемелердің көлемі мен қарқындылығы туралы ойлану керек. Дұрыс позаны қалыптастыру бойынша жұмыс тек ауытқулар байқалғандармен ғана емес, барлық балалармен үнемі жүргізілуі керек.</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00730680">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00730680" w:rsidRPr="00730680" w:rsidRDefault="00730680" w:rsidP="00730680">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs w:val="0"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Ата-анал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>арға</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t>кеңес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00221B41">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00CC5E34" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:t>Консультация для родителей</w:t>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CC5E34">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>А.Н.Стрельникованың әдіс- тәсілі бойынша тыныс алу жаттығулары</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...65 lines deleted...]
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B46EA1" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+    <w:p w:rsidR="00D13518" w:rsidRPr="00CC5E34" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B46EA1" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...773 lines deleted...]
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B46EA1" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...9 lines deleted...]
-        <w:t>Основа гимнастики – носовое дыхание, ведь оно стимулирует нервные окончания всех органов, которые находятся в носоглотке.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Тыныс алу мүшесінің қызметі 4 бөліктен тұрады: дем алу, сөйлеу, айқайлау және ән салу – ең күрделісі - ән – күй. Демек, күрделі қызметтерді атқаратын бұл жаттығулар әншінің даусын қалпына келтіріп қана қоймай, сонымен қатар тыныстауын қалыпқа келтіреді.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B46EA1" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...9 lines deleted...]
-        <w:t>Показания и правила проведения занятий.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Стрельникова жаттығулары – дүние жүзінде біреу ғана, соның ішінде кеуде клеткасының қысылуы арқылы қозғалыспен жасалынатың мұрын арқылы демалатын, қысқа және күрт жаттығулар. Бұл жаттығулар арқылы барлық дене мүшелері белсенді түрде жұмыс атқара алады (қол, аяқ, бас, сан белдеуі, иық белдеуі және т.б.) және оттегі қажеттілігін жоғарылататын бүкіл ағзанының жалпы физиалогиялық серпілісін береді. Сонымен қатар, барлық жаттығулар қысқа әрі күрт мұрын арқылы дем алумен біркелкі орындалып (пассивті түрде демді сыртқа шығару арқылы), бұл ішкі тыныс алуды күшейтеді және оттегінің сіңіруін жоғарылатады, сияқты сол мұрынының сілемейлі қабығының тітіркенуін, кеңейтілген аймақтың рецепторларын, мұрын қуысының рефлекторлық байланысын қамтамасыз етеді. Сондықтан осы тыныс алу жаттығулары өзінің кеңейтілген әсерін беріп, көптеген әр түрлі мүше және жүйке ауруларынан айығуға көмектеседі.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B46EA1" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жаттығулардың емдік ықпалы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...29 lines deleted...]
-        <w:t xml:space="preserve"> проводиться как дома, так и в детском саду: во время утренней гимнастики или на прогулке.</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Стрельникованың тыныс алу жаттығуларын жүйелі түрде орындасақ (күніне екі рет – таңертең және кешке, бір сабақ барысында 1200 демалуыс қозғалысын жасау) онда, сөзсіз нәтиже болады.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B46EA1" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Стрельникова жаттығулары адам ағзасына кешенді түрде әсерін тигізеді:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Зат алмасуында оң нәтижесін береді, қанмен қамтамасыз етуде соның ішінде өкпе негізгі рөл атқарады,;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Орталық жүйке жүйесі тарапынан бұзылған жүйке регуляциясы сырқатының қалпына келу мүмкіндігін туғызады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бронхының дренаждық қызметін жақсартады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бұзылған мұрының тыныстауын қалпына келтіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Бронхөкпе жүйесінде кейбір морфологиялық өзгерулерді жояды; (жабысқақ, қосылған процесс)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Қабынудың пайда болуын асқындырмау мүмкіндігін туғызады, қабынудың пайда болу орнын толтырады, өкпе тінінің бүріскен учаскелерін орнына келтіреді, қалыпты қан және лимфожабдықтауды қалыпқа келтіреді, жергілікті іркілу құбылыстарын жояды;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Жүрек – қан тамырларын жүйесінің бұзылған функцияларын қалпына келтіреді, қан айналым аппаратын нығайтады;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Кеуде клеткасы және омыртқаның әртүрлі қисаюларын орнына келтіреді;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ауру адамның психикалық – жүйке күйін сауықтырады, оның тонусын, организмнің жалпы қарсылығын жоғарылатады</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00730680" w:rsidRDefault="00730680" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00730680" w:rsidRDefault="00730680" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Жаттығулардың артықшылығы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1. Жаттығу барлық оралымдық жаттығулармен үйлеседі: жүріс, жүгіріс, негізгісі – жүзу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2. Ауру бар жерде, жаттығулар сырқат арқылы бұзылған функцияларды қалпына келтіреді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3. Тыныс алу жаттығулары – аурулардың ең күшті, алдын алу емі болып табылады.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4. Жаттығу организмге тұтастай оң әсерін тигізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5. Жаттығулар барлық адамдарға қолайлы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>6. Жаттығуларды жасау үшін ерекше жағдайлар – арнайы киім (спорттық киім, аяқ киім және т.б.), орындар және т.т. қажет етілмейді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>7. Жоғары нәтиже. Бірінші сабақтан кейін өкпе көлемі неғұрлым ұлғаяды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D13518">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>8. Кеуде клеткасы және тыныстау аппаратының бұлшық ет жүйесінің машықтануына жағымды әсерін тигізеді.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жаттығу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ересектер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>балаларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көрсетілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Орындау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әдістемесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3.1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орындау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ережелері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Тек </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мұрын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныстауды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ойлаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ғана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>машықтаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шулы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>күрт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алақанды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шапалақтағандай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шығару</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әрбір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өздігінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шығуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шығаруды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тоқтатаып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ілгері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бастырмаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>басым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белсенді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мұрын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), ал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шығару</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мүлде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пассивті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қозғалыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>біркелкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасалынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стрельниковтың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныстау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаттығуларында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қозғалыссыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болмайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Ал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алусыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қозғалыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* Стрельников </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаттығуларының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қозғалысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алулар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қарқынды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ырғақпен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сап </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қадамы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасалынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Стрельникованың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныстау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаттығуларында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>есеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мөлшері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дауыстамай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ойша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>санау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">* </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жаттығуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тұрып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жатып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ереже</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Күйік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>иіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шығады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дабыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тездетіп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бүкіл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>пәтерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шуылдап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ізді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>итше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>іздегендей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>иіскеңіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Ауаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көбірек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ішке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тарту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өрескел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қате</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>егу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сияқты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белсенді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әрі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>табиғи</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тіпті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жақсы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ойлаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Үрей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сезімі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>белсенді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жақсартып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұйымдастырады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сондықтан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қысылмай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дөрекілікке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауаны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жұтыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ереже</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Демді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сыртқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шығару</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>нәтижесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Оған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көмектеспеңіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Күйік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>иіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шығады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">! </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дабыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">!» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ойлаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қозғалыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арқылы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>біркелкі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жүргенін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бақылаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Демнің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сыртқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шығуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өздігінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кетеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жаттығуларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кезде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сәл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ашық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қозғалысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әуестеңіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>зерігіп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жалығып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кетпеңіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Балаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жабайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ойнасаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бәрі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> де </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орындалады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қозғалыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қажетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>күштеусіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көлем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тереңдікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>құрайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ереже</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Дөңгелекке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жел</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үрлегендей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өлең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>айтып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>би</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>билеген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қалыпта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қайталаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қозғалыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаттықтыра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8-ге </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>санаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>шығарудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қаттырақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ереже</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кешен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаттығудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>турады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бастапқысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаттығу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Түзу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тұр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қолдарыңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаныңда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұста</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аяқтарың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түзу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Тынысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қатты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Біздің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаттығуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түсіну</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>орнында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тұрып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адымдаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>уақытта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>әр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адымдаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сайын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Оңға-солға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оңға-солға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
-          <w:sz w:val="28"/>
-[...3 lines deleted...]
-        <w:t>Совет. Выполнение дыхательной гимнастики противопоказано немногим, однако лучше проконсультироваться с врачом, какие конкретно упражнения подойдут вашему ребенку.</w:t>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Негізгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қозғалыстар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B46EA1" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...9 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>1.«</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алақандар». </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аяқтың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ашық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алақандар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>иіқпен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірдей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>саусақтарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қатты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жауып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тініс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аламыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. (4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасаймыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 3-5сек </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>демаламыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Солай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қайталап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасаймыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. 4 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаттығу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4реттен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>барлығы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 16 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B46EA1" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...7 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>2. «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Мысық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B46EA1">
-[...8 lines deleted...]
-        <w:t>Совет. Если родителям важно приучить ребенка делать дыхательные упражнения, то неплохо делать их вместе с ним.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Аяқтың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>арасы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ашық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Торғайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аңдып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отырған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мысықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>еске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>түсіріңіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Соның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қозғалысын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қайталап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отыра</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аздап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оңға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>солға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қараңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>. (4*4=16)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>3.«</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Насос».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қолыңызға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>оралған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> газет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>таяқ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>яғни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>насостың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> басы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ретінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>дөңгелектің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>желін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>босатқан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәрізді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қимыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Әрбір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>иілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сайын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Иілу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бітсе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> да </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бітеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Көп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>уақыт</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қажет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. «Насос» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қозғалысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тұтығатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>болған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адамға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өте</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тиімді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>4. «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Иығыңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>құшақта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Иықтың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бойымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолыңызды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көтеріңіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Шынтағыңызды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бүгіңіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алақанды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>өзіңізге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тартып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кеудеге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қойыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>мойыннан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>төмен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тұру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Екі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>біріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қарама</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қарсы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қолдарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жақындату</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қатты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">« </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>иық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ауаға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>көмектеседі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">» </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>деп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ойлаңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>5. «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Үлкен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тербеліс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қозғалыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қоспалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>яғни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тербеліске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>ұқсайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қарай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>иілу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолдарыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тиеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>артқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>иілу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолдарыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>иықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>құшақтайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Алға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>артқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тыныс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тербелес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>сияқты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D31D35" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Жартылай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rStyle w:val="a4"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Бір</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аяқ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>екіншісі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>артта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Дене</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>салмағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>аяқта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>яғни</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жарысқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қатысатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>адам</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тәрізді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болу </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Сол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жаттығуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>бірнеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>рет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тұрып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жасау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қозғалысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>меңгеріп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>алып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>қолдарыңызды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>тербеліске</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>келтіріңіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D31D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
-        <w:jc w:val="center"/>
-[...4 lines deleted...]
-          <w:lang w:eastAsia="ru-RU"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B46EA1" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...20 lines deleted...]
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B46EA1" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...10 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B46EA1" w:rsidRDefault="00D13518" w:rsidP="00D13518">
+    <w:p w:rsidR="00D13518" w:rsidRDefault="00D13518" w:rsidP="00D13518">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...50 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D13518" w:rsidRPr="00B46EA1" w:rsidRDefault="00D13518" w:rsidP="00D13518">
-[...1049 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="00D13518" w:rsidRPr="00D13518" w:rsidRDefault="00D13518" w:rsidP="00730680">
+      <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D13518" w:rsidRPr="00D13518">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4221,51 +11246,51 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B5C8B"/>
     <w:rsid w:val="003B5C8B"/>
     <w:rsid w:val="006167AD"/>
-    <w:rsid w:val="008552B3"/>
+    <w:rsid w:val="00730680"/>
     <w:rsid w:val="00D13518"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4715,56 +11740,57 @@
     <w:rsid w:val="00D13518"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00D13518"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://malutka.net/kak-lechit-zaikanie-u-detei" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://malutka.net/pnevmoniya-u-detei" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4988,55 +12014,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>16466</Characters>
+  <Pages>1</Pages>
+  <Words>1659</Words>
+  <Characters>9457</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>137</Lines>
-  <Paragraphs>38</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>19316</CharactersWithSpaces>
+  <CharactersWithSpaces>11094</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>