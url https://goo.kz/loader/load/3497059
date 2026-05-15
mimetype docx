--- v0 (2025-12-10)
+++ v1 (2026-05-15)
@@ -1,2690 +1,3564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00A71BDA" w:rsidRPr="00315FB3" w:rsidRDefault="00A71BDA" w:rsidP="00A71BDA">
+    <w:p w:rsidR="00546208" w:rsidRDefault="00546208" w:rsidP="00546208">
       <w:pPr>
-        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00A71BDA" w:rsidRPr="00315FB3" w:rsidRDefault="00A71BDA" w:rsidP="00A71BDA">
+    <w:p w:rsidR="00546208" w:rsidRDefault="00546208" w:rsidP="00546208">
       <w:pPr>
-        <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="28"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>НА ВАКАНТНЫЕ МЕСТА</w:t>
+        <w:t xml:space="preserve">Павлодар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>қаласы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бөлімінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Павлодар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>облысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>басқармасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Павлодар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>қаласының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> № 49 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>санатор</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>лық сәбилер бақшасы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">" КМҚК </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>мектепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00315FB3">
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
-          <w:sz w:val="28"/>
-[...27 lines deleted...]
-          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        <w:t>Коммунальное государственное казенное предприятие «С</w:t>
+        <w:t>дейінгі</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...66 lines deleted...]
-          <w:bCs/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>бъявляет открытый конкурс на замещение вакантной должности:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ұйымдардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>педагогы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лауазымына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>орналасу</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ашық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> конкурс </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жариялайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71BDA" w:rsidRPr="00315FB3" w:rsidRDefault="00A71BDA" w:rsidP="00A71BDA">
+    <w:p w:rsidR="00546208" w:rsidRDefault="00546208" w:rsidP="00546208">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...2 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="1"/>
-[...1 lines deleted...]
-        <w:tblInd w:w="-34" w:type="dxa"/>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="9630" w:type="dxa"/>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="673"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2720"/>
+        <w:gridCol w:w="392"/>
+        <w:gridCol w:w="2549"/>
+        <w:gridCol w:w="6689"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A71BDA" w:rsidRPr="00315FB3" w:rsidTr="003067E1">
+      <w:tr w:rsidR="00546208" w:rsidRPr="00371110" w:rsidTr="00546208">
+        <w:trPr>
+          <w:trHeight w:val="859"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="673" w:type="dxa"/>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A71BDA" w:rsidRPr="002973E1" w:rsidRDefault="00A71BDA" w:rsidP="003067E1">
-[...18 lines deleted...]
-              <w:t>№</w:t>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A71BDA" w:rsidRPr="002973E1" w:rsidRDefault="00A71BDA" w:rsidP="003067E1">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Бі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұйымының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A71BDA" w:rsidRPr="002973E1" w:rsidRDefault="00A71BDA" w:rsidP="003067E1">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Павлодар қаласы білім бөлімінің, Павлодар облысы білім басқармасының "Павлодар қаласының № 49 санаторлық сәбилер бақшасы" КМҚК</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546208" w:rsidTr="00546208">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRPr="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A71BDA" w:rsidRPr="002973E1" w:rsidRDefault="00A71BDA" w:rsidP="003067E1">
-[...18 lines deleted...]
-              <w:t>Язык обучения</w:t>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Орналасқан жері, пошталық мекен-жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1907" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A71BDA" w:rsidRPr="002973E1" w:rsidRDefault="00A71BDA" w:rsidP="003067E1">
-[...31 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40000, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Республикасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Павлодар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>облысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Павлодар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қалас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы,Всеволод</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Иванова</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көшесі </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 49</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546208" w:rsidTr="00546208">
+        <w:trPr>
+          <w:trHeight w:val="264"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2720" w:type="dxa"/>
+            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A71BDA" w:rsidRPr="002973E1" w:rsidRDefault="00A71BDA" w:rsidP="003067E1">
-[...44 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>елефон</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нөмірлері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1626" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A71BDA" w:rsidRPr="00315FB3" w:rsidRDefault="00A71BDA" w:rsidP="003067E1">
-[...15 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00B82048">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8(7182) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidR="00546208">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>-74-07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546208" w:rsidTr="00546208">
+        <w:trPr>
+          <w:trHeight w:val="203"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1590" w:type="dxa"/>
+            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A71BDA" w:rsidRPr="00322E78" w:rsidRDefault="00A71BDA" w:rsidP="003067E1">
-[...100 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Э</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лектрондық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пошта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мекен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жайлары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1593" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00A71BDA" w:rsidRPr="00315FB3" w:rsidRDefault="00A71BDA" w:rsidP="003067E1">
-[...126 lines deleted...]
-            </w:r>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00371110">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:hyperlink r:id="rId5" w:history="1">
-              <w:r w:rsidRPr="007D42F8">
+              <w:r w:rsidR="00546208">
                 <w:rPr>
-                  <w:rStyle w:val="a3"/>
-                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:rStyle w:val="a4"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>sad49@goo.edu.kz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidRPr="007D42F8">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546208" w:rsidTr="00546208">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бос немесе уақытша бос лауазымның атауы, жүктеме негізгі функционалдық міндеттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Логопед, 1 ставка (1 ставка-4,8 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сағат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546208" w:rsidTr="00546208">
+        <w:trPr>
+          <w:trHeight w:val="825"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бос немесе уақытша бос лауазымның атауы, жүктеме негізгі функционалдық міндеттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    Баланың физикалық, психикалық, сөйлеу, неврологиялық жағдайын ескере отырып, ерекше білім беру қажеттіліктерін бағалауды жүзеге асырады, баланың сөйлеу және психофизикалық дамуына тексеру жүргізеді, құжаттаманы жүргізеді және талдайды. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Жеке оқу, жеке-дамыту бағдарламаларын әзірлейді, әртүрлі білім беру жағдайларында ерекше білім беру қажеттіліктері бар балаларды психологиялық-педагогикалық сүйемелдеуді жүзеге асырады. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Тәрбиешілермен және басқа мамандармен тығыз байланыста ол ерекше білім беру қажеттіліктері бар тәрбиеленушінің бұзылған функцияларын түзету, қалпына келтіру және әлеуметтендіру бойынша топтық және жеке және қызметті жүзеге асырады.      </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   Инклюзивті білім беру принципін дамытады.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546208" w:rsidRPr="00371110" w:rsidTr="00546208">
+        <w:trPr>
+          <w:trHeight w:val="639"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Е</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ңбекақы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мөлшері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шарттары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Лауазымдық жалақының мөлшері білім деңгейіне, еңбек өтіліне, бі</w:t>
+            </w:r>
+            <w:r w:rsidR="00B82048">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ліктілік санатына байланысты: 110 000 теңгеден 15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0 000 теңгеге дейін.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546208" w:rsidTr="00546208">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FBFBFB"/>
+              <w:spacing w:before="100" w:beforeAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Кандидатқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>қойылатын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>б</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>іліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>талаптары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> п</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>едагогтердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>үлгілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>сипаттамалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>арнаулы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бағыты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орнынан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>арнаулы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бағыты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қайта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>даярлауды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>техникалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>беруді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>растайтын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өтіліне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>талаптар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қойылмайды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546208" w:rsidTr="00546208">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Құжаттарды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мерзі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00371110">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>01.11 – 10.11</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="00546208">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.2023</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546208" w:rsidRPr="00371110" w:rsidTr="00546208">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қажетті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжаттар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тізімі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>осы</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қағидаларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10-қосымшаға </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>конкурсқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өтініш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2)жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve"> 3) кадрларды есепке алу бойынша толтырылған жеке парақ (нақты тұрғылықты мекен-жайы және байланыс телефондары көрсетілген-бар болса); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4) педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген лауазымға қойылатын біліктілік талаптарына сәйкес білімі туралы құжаттардың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRPr="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5)еңбек қызметін растайтын құжаттың көшірмесі (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын бекіту туралы"ҚР Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен бекітілген нысан бойынша денсаулық жағдайы туралы анықтама; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) Психоневрологиялық ұйымнан анықтама; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8) Наркологиялық ұйымнан анықтама; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9) сертификаттаудан өту нәтижелері туралы сертификат немесе педагог-модератордан төмен емес қолданыстағы біліктілік санатының болуы туралы куәлік (бар болса); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRPr="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-            </w:r>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>10) ағылшын тілі педагогтері лауазымына орналасуға кандидаттар үшін пән бойынша шекті деңгейі кемінде 90% сертификаттау нәтижелері туралы сертификат немесе педагог-модератордың немесе педагог-сарапшының, немесе педагог-зерттеушінің немесе педагог-шебердің біліктілік санатының болуы туралы куәлік (бар болса) немесе Celta (Certificate in English language Teaching to Ересектер. Cambridge) pass a; Delta (Diploma in English Language Teaching to Adults) Pass and above немесе IELTS (IELTS) – 6,5 ұпай;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или тойфл (TOEFL) (іnternet Based Test (іBT)) – 60 – 65 баллов; </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>немесе TOEFL (TOEFL) (интернет-тест (IBT)) - 60-65 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11) техникалық және кәсіптік, орта білімнен кейінгі білім беру ұйымдарында арнайы пәндер бойынша педагогтер және өндірістік оқыту шеберлері лауазымдарына педагогикалық қызметке кіріскен, тиісті мамандық немесе бейін бойынша өндірісте кемінде екі жыл жұмыс өтілі бар педагогтер сертификаттаудан өтуден босатылады; 12) 11-қосымшаға сәйкес нысан бойынша педагогтің бос немесе уақытша бос лауазымына кандидаттың толтырылған бағалау парағы; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>13) кандидат үшін ұзақтығы кемінде 15 минут, ең төменгі рұқсаты – 720 x 480 өтілі жоқ бейнепрезентация;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00546208" w:rsidTr="00546208">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2549" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Уақытша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бос </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лауазым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мерзі</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>м</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="00546208" w:rsidRDefault="00546208">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A71BDA" w:rsidRPr="007D42F8" w:rsidRDefault="00A71BDA" w:rsidP="00A71BDA">
+    <w:p w:rsidR="00546208" w:rsidRDefault="00546208" w:rsidP="00546208">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:ind w:firstLine="708"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4 lines deleted...]
-          <w:lang w:val="en-US"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000021B7" w:rsidRPr="000021B7" w:rsidRDefault="00A71BDA" w:rsidP="000021B7">
-[...610 lines deleted...]
-    <w:p w:rsidR="00A71BDA" w:rsidRPr="00315FB3" w:rsidRDefault="00A71BDA" w:rsidP="00A71BDA">
+    <w:p w:rsidR="00546208" w:rsidRDefault="00546208" w:rsidP="00717F8F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="708"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
-        <w:rPr>
-[...4 lines deleted...]
-        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315FB3">
-[...94 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...42 lines deleted...]
-        <w:t xml:space="preserve"> города Павлодара», </w:t>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A71BDA" w:rsidRPr="00315FB3" w:rsidRDefault="00A71BDA" w:rsidP="00A71BDA">
-[...1072 lines deleted...]
-    <w:sectPr w:rsidR="0005061A" w:rsidSect="00465BBF">
+    <w:p w:rsidR="005C754A" w:rsidRDefault="005C754A"/>
+    <w:sectPr w:rsidR="005C754A">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="709" w:right="707" w:bottom="993" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E02D21"/>
-[...7 lines deleted...]
-    <w:rsid w:val="00FE4290"/>
+    <w:rsidRoot w:val="008320FE"/>
+    <w:rsid w:val="00371110"/>
+    <w:rsid w:val="00546208"/>
+    <w:rsid w:val="005C754A"/>
+    <w:rsid w:val="005E12BD"/>
+    <w:rsid w:val="00717F8F"/>
+    <w:rsid w:val="008320FE"/>
+    <w:rsid w:val="00B82048"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -2786,197 +3660,133 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A71BDA"/>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00546208"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...24 lines deleted...]
-    <w:name w:val="Сетка таблицы1"/>
+  <w:style w:type="table" w:styleId="a3">
+    <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:next w:val="a4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A71BDA"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00546208"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
-    <w:tblPr>
-[...17 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00546208"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
@@ -3078,465 +3888,440 @@
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A71BDA"/>
-[...18 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00546208"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="30">
-[...24 lines deleted...]
-    <w:name w:val="Сетка таблицы1"/>
+  <w:style w:type="table" w:styleId="a3">
+    <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
-    <w:next w:val="a4"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00A71BDA"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00546208"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsia="Times New Roman"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
-    <w:tblPr>
-[...17 lines deleted...]
-    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="a4">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00546208"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+  <w:divs>
+    <w:div w:id="871113294">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sad49@goo.edu.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5837</Characters>
+  <Pages>2</Pages>
+  <Words>655</Words>
+  <Characters>3740</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>48</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>31</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company>HP</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6847</CharactersWithSpaces>
+  <CharactersWithSpaces>4387</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>hp</dc:creator>
+  <dc:creator>RePack by SPecialiST</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>