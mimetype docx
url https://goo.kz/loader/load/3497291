--- v0 (2025-12-11)
+++ v1 (2026-06-05)
@@ -1,784 +1,462 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="07ECA480" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="000A74AA" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
+    <w:p w14:paraId="74829438" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="00BA65FF" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">на занятие вакантной должности </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA65FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлодар қаласының </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...81 lines deleted...]
-    <w:p w14:paraId="4CAE9ADC" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="000A74AA" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Шапық Шөкин </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BA65FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> атындағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="507D2F37" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="00BA65FF" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...343 lines deleted...]
-    <w:p w14:paraId="62782741" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="000A74AA" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA65FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жалпы орта білім беру мектебі» КММ бойынша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D892905" w14:textId="34045690" w:rsidR="000A74AA" w:rsidRPr="00BA65FF" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  жүйелік администратор</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41F78F11" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="00BA65FF" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA65FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>бос лауазымына тағайындау конкурсының нәтижесі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51384888" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77435C93" w14:textId="4D3F8F3E" w:rsidR="000A74AA" w:rsidRPr="00AE13EC" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="3686DFD3" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="000A74AA" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
+      <w:r w:rsidRPr="00AE13EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Жүйелік администратор </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE13EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос лауазымына тағайындау конкурсына </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE13EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қатыс</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE13EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (құжаттарын тапсырған) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE13EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>кандидаттар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>дың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE13EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> болма</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>уына байланысты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE13EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE13EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>конкурс өткізілмеді деп танылды.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E436511" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A74AA">
-[...11 lines deleted...]
-    <w:p w14:paraId="239E75E3" w14:textId="2379433D" w:rsidR="000A74AA" w:rsidRPr="00AE13EC" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
+    </w:p>
+    <w:p w14:paraId="2A892C25" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="00AE13EC" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A74AA">
+      <w:r w:rsidRPr="00AE13EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="ru-RU"/>
-[...9 lines deleted...]
-          <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="6F457B1D" w14:textId="111D47C8" w:rsidR="000A74AA" w:rsidRPr="000A74AA" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
+        <w:t>Конкурстық комиссияның</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B6F61BA" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="00AE13EC" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A74AA">
+      <w:r w:rsidRPr="00AE13EC">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">                 </w:t>
+        <w:t xml:space="preserve">хатшысы                                     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="57910317" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="000A74AA" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
+        <w:t xml:space="preserve">                        Муратхожина Е.В</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B05180E" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="00AE13EC" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7130776C" w14:textId="1B595C87" w:rsidR="000A74AA" w:rsidRPr="000A74AA" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
+    <w:p w14:paraId="7D7891BF" w14:textId="432AF4EB" w:rsidR="000A74AA" w:rsidRPr="00AE13EC" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2</w:t>
+        <w:t>2023 жылғы  2</w:t>
       </w:r>
       <w:r w:rsidR="00574950">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="151515"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve"> октября</w:t>
-[...61 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:t xml:space="preserve">  қазан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="157C433A" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="00F719FF" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2BBED7" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="00F719FF" w:rsidRDefault="000A74AA" w:rsidP="000A74AA">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7155907C" w14:textId="77777777" w:rsidR="00F719FF" w:rsidRDefault="00F719FF">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3CA1A034" w14:textId="77777777" w:rsidR="00F719FF" w:rsidRDefault="00F719FF">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0900853F" w14:textId="77777777" w:rsidR="000A74AA" w:rsidRPr="00F719FF" w:rsidRDefault="000A74AA">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="000A74AA" w:rsidRPr="00F719FF" w:rsidSect="004B244F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
@@ -801,58 +479,58 @@
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00230056"/>
     <w:rsid w:val="000A74AA"/>
     <w:rsid w:val="00230056"/>
     <w:rsid w:val="002F0DBE"/>
+    <w:rsid w:val="00362558"/>
     <w:rsid w:val="00574950"/>
     <w:rsid w:val="006842E5"/>
     <w:rsid w:val="00857471"/>
     <w:rsid w:val="008F48E9"/>
     <w:rsid w:val="00BF1772"/>
     <w:rsid w:val="00BF36EA"/>
     <w:rsid w:val="00E82E66"/>
-    <w:rsid w:val="00F463B9"/>
     <w:rsid w:val="00F719FF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -1549,65 +1227,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>67</Words>
-  <Characters>386</Characters>
+  <Words>68</Words>
+  <Characters>390</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>452</CharactersWithSpaces>
+  <CharactersWithSpaces>457</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Методический</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>