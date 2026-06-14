--- v0 (2025-12-27)
+++ v1 (2026-06-14)
@@ -2,2427 +2,3262 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+    <w:p w:rsidR="003E3EEA" w:rsidRPr="00390BAA" w:rsidRDefault="00DF4A7D" w:rsidP="00B00AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00390BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA04BE" w:rsidRPr="00390BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлодар қаласының № </w:t>
+      </w:r>
+      <w:r w:rsidR="00517D23" w:rsidRPr="00390BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>34</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0EF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> сәбилер бақш</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA04BE" w:rsidRPr="00390BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>асы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00390BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA04BE" w:rsidRPr="00390BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>КМҚК</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+    <w:p w:rsidR="00D70D9E" w:rsidRPr="00390BAA" w:rsidRDefault="003D7B5A" w:rsidP="00B00AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="layout"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қазақ</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0EF6">
+        <w:rPr>
+          <w:rStyle w:val="layout"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> тілінде оқытатын тәрбиеші</w:t>
+      </w:r>
+      <w:r w:rsidR="00390BAA" w:rsidRPr="00390BAA">
+        <w:rPr>
+          <w:rStyle w:val="layout"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t> лауазымына</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00A40329" w:rsidRDefault="00DA04BE" w:rsidP="00A40329">
+    <w:p w:rsidR="00D70D9E" w:rsidRPr="00390BAA" w:rsidRDefault="00EF1FD6" w:rsidP="00B00AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...15 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidRPr="00390BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>КП</w:t>
-[...70 lines deleted...]
-        <w:t xml:space="preserve"> объявляет конкурс </w:t>
+        <w:t xml:space="preserve">(уақытша, негізгі қызметкердің бала күтімі бойынша демалысы кезеңіне, </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00A40329">
+    <w:p w:rsidR="00B00AEE" w:rsidRPr="00390BAA" w:rsidRDefault="003D7B5A" w:rsidP="00B00AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00321427">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">на </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r w:rsidR="00EF1FD6" w:rsidRPr="00390BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="004F0EF6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>0</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">должность </w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00DA04BE">
-[...5 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r w:rsidR="00EF1FD6" w:rsidRPr="00390BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="kk-KZ"/>
-        </w:rPr>
-[...82 lines deleted...]
-          <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.202</w:t>
       </w:r>
-      <w:r w:rsidR="005957C5">
-[...4 lines deleted...]
-          <w:szCs w:val="21"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D60DFE">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> года)</w:t>
+      <w:r w:rsidR="00EF1FD6" w:rsidRPr="00390BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> жылға дейін) </w:t>
+      </w:r>
+      <w:r w:rsidR="00B00AEE" w:rsidRPr="00390BAA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>конкурс жариялайды</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00A40329">
+    <w:p w:rsidR="00B00AEE" w:rsidRDefault="00B00AEE" w:rsidP="00B00AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-          <w:szCs w:val="16"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00390BAA" w:rsidRPr="00B00AEE" w:rsidRDefault="00390BAA" w:rsidP="00B00AEE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
-        <w:tblW w:w="10550" w:type="dxa"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-318" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="392"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7890"/>
+        <w:gridCol w:w="284"/>
+        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="8328"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidTr="00A40329">
+      <w:tr w:rsidR="00CB6B4F" w:rsidRPr="006A64D9" w:rsidTr="004F0EF6">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="00CB6B4F" w:rsidRPr="004F0EF6" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F5406">
+            <w:r w:rsidRPr="004F0EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="00CB6B4F" w:rsidRPr="007F5406" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t>Наименование организации образования</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7890" w:type="dxa"/>
+            <w:tcW w:w="8328" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="005D5885">
+          <w:p w:rsidR="004B4A7F" w:rsidRPr="007F5406" w:rsidRDefault="00CB6B4F" w:rsidP="004B4A7F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Коммуна</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00DA04BE" w:rsidRPr="007F5406">
+            </w:pPr>
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">льное государственное казенное предприятие «Ясли-сад № </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005D5885">
+              <w:t xml:space="preserve">Павлодар облысының білім беру басқармасы, Павлодар қаласы білім беру бөлімінің </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF4A7D" w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>34</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="007F5406">
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA04BE" w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> города Павлодара» отдела образования города Павлодара, управления образования Павлодарской области</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Павлодар қаласының № </w:t>
+            </w:r>
+            <w:r w:rsidR="005D5885">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>34</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA04BE" w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сәбилер бақшасы</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF4A7D" w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidR="004B4A7F" w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>КМҚК</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00CB6B4F" w:rsidRPr="007F5406" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidTr="00A40329">
+      <w:tr w:rsidR="00CB6B4F" w:rsidRPr="005D5885" w:rsidTr="004F0EF6">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="00CB6B4F" w:rsidRPr="007F5406" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="00CB6B4F" w:rsidRPr="007F5406" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:t>местонахождения, почтового адреса</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орналасқан жері, пошталық мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7890" w:type="dxa"/>
+            <w:tcW w:w="8328" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="005D5885">
+          <w:p w:rsidR="00CB6B4F" w:rsidRPr="007F5406" w:rsidRDefault="00CB6B4F" w:rsidP="005D5885">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">140008, Республика Казахстан, Павлодарская область, город </w:t>
+              <w:t xml:space="preserve">140008, Қазақстан Республикасы, Павлодар облысы, </w:t>
             </w:r>
             <w:r w:rsidR="00DA04BE" w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Павлодар, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005D5885">
+              <w:t>Павлодар қаласы</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA04BE" w:rsidRPr="00911A11">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>улица Гагарина,63</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="005D5885" w:rsidRPr="00911A11">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Гагарин </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>кө</w:t>
+            </w:r>
+            <w:r w:rsidR="005D5885" w:rsidRPr="00911A11">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>шесі</w:t>
+            </w:r>
+            <w:r w:rsidR="00DA04BE" w:rsidRPr="00911A11">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="005D5885" w:rsidRPr="00911A11">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>63</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidTr="00A40329">
+      <w:tr w:rsidR="00CB6B4F" w:rsidRPr="007F5406" w:rsidTr="004F0EF6">
         <w:trPr>
-          <w:trHeight w:val="264"/>
+          <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="00CB6B4F" w:rsidRPr="007F5406" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="00CB6B4F" w:rsidRPr="007F5406" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:t>номеров телефонов</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">телефон нөмірлері, </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7890" w:type="dxa"/>
+            <w:tcW w:w="8328" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00DA04BE" w:rsidP="005D5885">
+          <w:p w:rsidR="00CB6B4F" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">8 (7182) </w:t>
             </w:r>
-            <w:r w:rsidR="005D5885">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>60-63-87, 60-63-88</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidTr="00A40329">
+      <w:tr w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidTr="004F0EF6">
         <w:trPr>
           <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-              <w:t>адреса электронной почты</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>электрондық пошта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7890" w:type="dxa"/>
+            <w:tcW w:w="8328" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="005F37A0" w:rsidP="005D5885">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005F37A0" w:rsidP="000C0E9B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId6" w:history="1">
-              <w:r w:rsidR="005957C5" w:rsidRPr="00F450F2">
+              <w:r w:rsidR="003D7B5A" w:rsidRPr="00F450F2">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>sad</w:t>
               </w:r>
-              <w:r w:rsidR="005957C5" w:rsidRPr="00F450F2">
+              <w:r w:rsidR="003D7B5A" w:rsidRPr="00F450F2">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>34</w:t>
               </w:r>
-              <w:r w:rsidR="005957C5" w:rsidRPr="00F450F2">
+              <w:r w:rsidR="003D7B5A" w:rsidRPr="00F450F2">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="kk-KZ"/>
                 </w:rPr>
                 <w:t>@</w:t>
               </w:r>
-              <w:r w:rsidR="005957C5" w:rsidRPr="00F450F2">
+              <w:r w:rsidR="003D7B5A" w:rsidRPr="00F450F2">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>goo</w:t>
               </w:r>
-              <w:r w:rsidR="005957C5" w:rsidRPr="00F450F2">
+              <w:r w:rsidR="003D7B5A" w:rsidRPr="00F450F2">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="005957C5" w:rsidRPr="00F450F2">
+              <w:r w:rsidR="003D7B5A" w:rsidRPr="00F450F2">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>edu</w:t>
               </w:r>
-              <w:r w:rsidR="005957C5" w:rsidRPr="00F450F2">
+              <w:r w:rsidR="003D7B5A" w:rsidRPr="00F450F2">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>.</w:t>
               </w:r>
-              <w:r w:rsidR="005957C5" w:rsidRPr="00F450F2">
+              <w:r w:rsidR="003D7B5A" w:rsidRPr="00F450F2">
                 <w:rPr>
                   <w:rStyle w:val="a3"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:lang w:val="en-US"/>
                 </w:rPr>
                 <w:t>kz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidTr="00A40329">
+      <w:tr w:rsidR="005D5885" w:rsidRPr="006A64D9" w:rsidTr="004F0EF6">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00BA4B1E">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Наименование вакантной или временно вакантной должности, нагрузка</w:t>
+              <w:t>Бос немесе уақытша бос лауазымның атауы, жүктемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7890" w:type="dxa"/>
+            <w:tcW w:w="8328" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00DA04BE" w:rsidP="005D5885">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="003D7B5A" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="007F5406">
-[...37 lines deleted...]
-            <w:r w:rsidRPr="007F5406">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қазақ тілінде оқытатын </w:t>
+            </w:r>
+            <w:r w:rsidR="005D5885" w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәрбиеші, </w:t>
+            </w:r>
+            <w:r w:rsidR="004F0EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t>1,25 ставки</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1,25 жүктеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidTr="00A40329">
+      <w:tr w:rsidR="005D5885" w:rsidRPr="005D5885" w:rsidTr="004F0EF6">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>основные функциональные обязанности</w:t>
+              <w:t>негізгі функционалдық міндеттері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7890" w:type="dxa"/>
+            <w:tcW w:w="8328" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F5406" w:rsidRPr="007F5406" w:rsidRDefault="007F5406" w:rsidP="007F5406">
-[...259 lines deleted...]
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="007F5406" w:rsidP="007F5406">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="004B4A7F">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>обучения детей дошкольного возраста.</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- балалардың өмірі мен денсаулығын қорғауды қамтамасыз етеді, оларды тәрбиелеу мен оқытуда денсаулық сақтау технологияларын қолданады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D5885" w:rsidRDefault="005D5885" w:rsidP="004B4A7F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мемлекеттік жалпыға міндетті білім беру стандартының талаптарына, мектепке дейінгі тәрбие мен оқытудың үлгілік оқу жоспарына сәйкес ұйымдастырылған оқу қызметінің кестесіне сәйкес педагогикалық процесті жүзеге асырады;режимдік сәттерді (таңертеңгі қабылдау, таңертеңгі гимнастика, күн ішінде тамақ ішу, балалар іс-әрекетін (ойын, шығармашылық, танымдық, қозғалыс, бейнелеу, еңбек,эксперименттік, дербес және өзге), серуендеуді, күндізгі ұйқыны, жеке жұмысты, сауықтыру іс-шараларын ұйымдастырады және өткізеді, заттық-дамытушылық ортаны құрады) басқарады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D5885" w:rsidRDefault="005D5885" w:rsidP="004B4A7F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>балалармен жұмыс жасауда тұлғаға бағытталған тәсілді жүзеге асырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="004B4A7F">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ата-аналарға консультациялық көмекті жүзеге асырады.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidTr="00A40329">
+      <w:tr w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidTr="004F0EF6">
         <w:trPr>
-          <w:trHeight w:val="639"/>
+          <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>размер и условия оплаты труда</w:t>
+              <w:t>еңбекке ақы төлеу мөлшері мен шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7890" w:type="dxa"/>
+            <w:tcW w:w="8328" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00AC5698">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...7 lines deleted...]
-              <w:t>- выплачивается в соответствии со стажем и квалификационной категорией;</w:t>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>еңбек өтілі мен біліктілік санатына сәйкес төленеді</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="00586D7F" w:rsidRDefault="005D5885" w:rsidP="00AC5698">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:bCs/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...22 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00586D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- арнайы орта білім (min): </w:t>
+            </w:r>
+            <w:r w:rsidR="00586D7F" w:rsidRPr="00586D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>141376,91</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DFE">
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> тенге;</w:t>
+            <w:r w:rsidRPr="00586D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> теңге;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="007F5406" w:rsidP="00D60DFE">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00586D7F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> тенге</w:t>
+            <w:r w:rsidRPr="00586D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- жоғары білім (min): 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00586D7F" w:rsidRPr="00586D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>49893,58</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00586D7F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidTr="00A40329">
+      <w:tr w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidTr="004F0EF6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Квалификационные требования, предъявляемые к кандидату, утвержденные</w:t>
+              <w:t>Педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген кандидатқа</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Типовыми квалификационными характеристиками педагогов</w:t>
+              <w:t>қойылатын біліктілік талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7890" w:type="dxa"/>
+            <w:tcW w:w="8328" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004B4A7F" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="004B4A7F">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00BA07A7">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...9 lines deleted...]
-            <w:r w:rsidR="004B4A7F" w:rsidRPr="00D60DFE">
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>высшее и (или) послевузовское или техническое и профессиональное</w:t>
+              <w:t>-Мектепкедейінгітәрбиежәнеоқыту" бағытыбойыншажоғарыжәне (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) жоғарыоқуорнынанкейінгінемесетехникалықжәнекәсіптікпедагогикалықбілімнемесежоғарыжәне (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) жоғарыоқуорнынанкейінгіжәне (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) техникалықжәнекәсіптікпедагогикалықбілімнемесепедагогикалыққайтадаярлығынрастайтынқұжат, жұмысөтілінеталаптарқойылмайды;және (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) біліктілігініңжоғарыдеңгейіболғанкездемектепкедейінгіұйымтәрбиешісілауазымындағыжұмысөтілі: педагог-модератор және педагог-сарапшыүшінкемінде 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, педагог-зерттеушіүшінкемінде 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>, педагог-шеберүшін - 5жыл;және (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) біліктілігінің орта деңгейіболғанкездемектепкедейінгіұйымныңтәрбиешілауазымындағыжұмысөтілі: педагог-модератор үшін-кемінде 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>; педагог</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="004B4A7F" w:rsidP="00CD682D">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00BA07A7">
             <w:pPr>
-              <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-              <w:adjustRightInd w:val="0"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
+              <w:t xml:space="preserve">– сарапшыүшін - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>педагогическое образование или высшее и (или) послевузовское и (или) техническое и профессиональное педагогическое образование по направлению "Дошкольное воспитание и обучение" или документ, подтверждающий педагогическую переподготовку, без предъявления требований к стажу работы; и (или) при наличии высшего уровня квалификации стаж работы в должности воспитателя дошкольной организации: для педагога-модератора и педагога-эксперта неменее 2 лет, педагога-исследователя не менее 3 лет, педагога-мастера – 5 лет; и (или) при наличии среднего уровня квалификации стаж работы в должности воспитателя дошкольной организации: для педагога-модератора не менее 2 лет; для педагога-эксперта – не менее 3 лет, педагога-исследователя не менее 4 лет.</w:t>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, педагог-зерттеушіүшін-кемінде 4 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidTr="00A40329">
+      <w:tr w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidTr="00266681">
         <w:trPr>
-          <w:trHeight w:val="105"/>
+          <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="007F5406" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00932150">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Срок приема документов</w:t>
+              <w:t xml:space="preserve">Құжаттарды қабылдау мерзімі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7890" w:type="dxa"/>
+            <w:tcW w:w="8328" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00CE4A94" w:rsidP="00517D23">
+          <w:p w:rsidR="005D5885" w:rsidRPr="003D7B5A" w:rsidRDefault="002D77DA" w:rsidP="00F66A1B">
             <w:pPr>
               <w:spacing w:line="345" w:lineRule="atLeast"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-                <w:bCs/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...52 lines deleted...]
-              <w:t xml:space="preserve"> года</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidR="003D7B5A" w:rsidRPr="003D7B5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.12-29.12.2023, 2023ж 29.12. 17.00 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="003D7B5A" w:rsidRPr="003D7B5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>дей</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="003D7B5A" w:rsidRPr="003D7B5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ін</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidTr="00A40329">
+      <w:tr w:rsidR="005D5885" w:rsidRPr="006A64D9" w:rsidTr="004F0EF6">
+        <w:trPr>
+          <w:trHeight w:val="5660"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00B1578A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              </w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Перечень необходимых документов</w:t>
+              <w:t>Қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7890" w:type="dxa"/>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00A40329">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00932150">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D60DFE">
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1) 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-қосымшағасәйкеснысанбойыншаКонкурсқақатысутуралы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> об участии в конкурсе по форме согласно приложению 10 к настоящим Правилам;</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>өтініш</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00A40329">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00932150">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D60DFE">
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> либо электронный документ из сервиса цифровых документов (для идентификации);</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жекебасынкуәландыратынқұжат</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не цифрлыққұжаттарсервисіненалынғанэлектрондықұжат (идентификация үшін);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00A40329">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00932150">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D60DFE">
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3) кадрлардыесепкеалубойыншатолтырылған</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (с указанием адреса фактического места жительства и контактных телефонов – при наличии);</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жекеіспарағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (нақтытұрғылықтымекенжайы мен байланыстелефондарыкөрсетілген – бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00A40329">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="004F0EF6" w:rsidP="00932150">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D60DFE">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4)</w:t>
+            </w:r>
+            <w:r w:rsidR="005D5885" w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Педагогтердіңүлгілікбіліктіліксипаттамаларыменбекітілгенлауазымғақойылатынбіліктілікталаптарынасәйкес</w:t>
+            </w:r>
+            <w:r w:rsidR="005D5885" w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...21 lines deleted...]
-              <w:t>квалификационными характеристиками педагогов;</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>білімітуралықұжаттардыңкөшірмелері</w:t>
+            </w:r>
+            <w:r w:rsidR="005D5885" w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00A40329">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00932150">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D60DFE">
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> (при наличии);</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>еңбекқызметінрастайтынқұжаттың</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көшірмесі (бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>);</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00A40329">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00932150">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D60DFE">
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6) «Денсаулықсақтаусаласындағыесепкеалуқұжаттамасыныңнысандарынбекітутуралы» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҚР</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Денсаулықсақтауминистрініңміндетінатқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығыменбекітілгеннысанбойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...30 lines deleted...]
-              <w:t xml:space="preserve"> от 30 октября 2020 года № ҚР ДСМ-175/2020 «Об утверждении форм учетной документации в области здравоохранения»;</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>денсаулықжағдайытуралыанықтама</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00A40329">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00932150">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D60DFE">
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>психоневрологиялықұйымнананықтама</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00A40329">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00932150">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">8) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D60DFE">
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...7 lines deleted...]
-                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>наркологиялықұйымнананықтама</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00A40329">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00932150">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D60DFE">
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00D60DFE">
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>) Ұлттықбіліктіліктестілеу сертификаты</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бұданәрі – ҰБТ) немесепедагог-модератордың, педагог-сарапшының, педагог-зерттеушінің, педагог-шебердің</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> педагога-модератора, педагога-эксперта, педагога-исследователя, педагога-мастера (при наличии); </w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>біліктіліксанатыныңболуытуралыкуәлік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (болғанжағдайда)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00A40329">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00932150">
             <w:pPr>
-              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00D60DFE">
+            <w:r w:rsidRPr="007F5406">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10) 11-қосымшаға сәйкес нысан бойынша педагогтің бос немесе уақытша бос лауазымына кандидаттың толтырылған </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t>кандидата на вакантную или временно вакантную должность педагога по форме согласно приложению 11.</w:t>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бағалау парағы;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidTr="00A40329">
+      <w:tr w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidTr="004F0EF6">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="284" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="007F5406" w:rsidRDefault="005D5885" w:rsidP="00B0496E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
+                <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00D60DFE">
+            <w:r w:rsidRPr="007F5406">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00245AC0">
+          <w:p w:rsidR="005D5885" w:rsidRPr="00D60DFE" w:rsidRDefault="005D5885" w:rsidP="00B0496E">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60DFE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Срок временно вакантной должности</w:t>
+              <w:t>Уақытша бос лауазымының мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7890" w:type="dxa"/>
+            <w:tcW w:w="8328" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="00A40329" w:rsidRPr="00D60DFE" w:rsidRDefault="00A40329" w:rsidP="00D60DFE">
+          <w:p w:rsidR="005D5885" w:rsidRPr="00D60DFE" w:rsidRDefault="005D5885" w:rsidP="00586D7F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D60DFE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">временно, на период отпуска по уходу за ребенком основного работника, до </w:t>
-[...6 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t xml:space="preserve">уақытша, негізгіқызметкердің бала күтімібойыншадемалысыкезеңіне, </w:t>
+            </w:r>
+            <w:r w:rsidR="003D7B5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
             <w:r w:rsidRPr="00D60DFE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidR="005957C5">
-[...6 lines deleted...]
-              <w:t>05</w:t>
+            <w:r w:rsidR="004F0EF6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidR="003D7B5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00D60DFE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.202</w:t>
             </w:r>
-            <w:r w:rsidR="005957C5">
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidR="003D7B5A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r w:rsidRPr="00D60DFE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> года</w:t>
-            </w:r>
+              <w:t>ж</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D60DFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ылға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00D60DFE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00452A41" w:rsidRPr="00D60DFE" w:rsidRDefault="00452A41" w:rsidP="00F7191E">
+    <w:p w:rsidR="004B4A7F" w:rsidRPr="007F5406" w:rsidRDefault="004B4A7F" w:rsidP="00A40329">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00452A41" w:rsidRPr="00D60DFE" w:rsidSect="00DB5787">
+    <w:p w:rsidR="004B4A7F" w:rsidRPr="007F5406" w:rsidRDefault="004B4A7F" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B4A7F" w:rsidRPr="007F5406" w:rsidRDefault="004B4A7F" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B4A7F" w:rsidRPr="007F5406" w:rsidRDefault="004B4A7F" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B4A7F" w:rsidRDefault="004B4A7F" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B4A7F" w:rsidRDefault="004B4A7F" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B4A7F" w:rsidRDefault="004B4A7F" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B4A7F" w:rsidRDefault="004B4A7F" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B4A7F" w:rsidRDefault="004B4A7F" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B4A7F" w:rsidRDefault="004B4A7F" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B4A7F" w:rsidRDefault="004B4A7F" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004B4A7F" w:rsidRDefault="004B4A7F" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00AD25DB" w:rsidRDefault="00AD25DB" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="007F5406" w:rsidRDefault="007F5406" w:rsidP="00A40329">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="007F5406" w:rsidSect="00DB5787">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="794" w:right="851" w:bottom="851" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3472,51 +4307,50 @@
     <w:rsid w:val="007467B4"/>
     <w:rsid w:val="007522F8"/>
     <w:rsid w:val="00752D7E"/>
     <w:rsid w:val="007540C6"/>
     <w:rsid w:val="00756522"/>
     <w:rsid w:val="00771CBE"/>
     <w:rsid w:val="0077286E"/>
     <w:rsid w:val="00775FEF"/>
     <w:rsid w:val="007827E9"/>
     <w:rsid w:val="007844FC"/>
     <w:rsid w:val="007A2085"/>
     <w:rsid w:val="007A339B"/>
     <w:rsid w:val="007A3FA2"/>
     <w:rsid w:val="007A5711"/>
     <w:rsid w:val="007B3459"/>
     <w:rsid w:val="007D5A26"/>
     <w:rsid w:val="007E07E6"/>
     <w:rsid w:val="007E3D0C"/>
     <w:rsid w:val="007F3DBC"/>
     <w:rsid w:val="007F5406"/>
     <w:rsid w:val="00800002"/>
     <w:rsid w:val="00801FDE"/>
     <w:rsid w:val="0081008A"/>
     <w:rsid w:val="00821210"/>
     <w:rsid w:val="00822C55"/>
-    <w:rsid w:val="008319A8"/>
     <w:rsid w:val="00837CF1"/>
     <w:rsid w:val="00844A40"/>
     <w:rsid w:val="00854F32"/>
     <w:rsid w:val="00855143"/>
     <w:rsid w:val="00855F75"/>
     <w:rsid w:val="00857027"/>
     <w:rsid w:val="00861BC7"/>
     <w:rsid w:val="00863F2F"/>
     <w:rsid w:val="00866E0F"/>
     <w:rsid w:val="00876656"/>
     <w:rsid w:val="00884531"/>
     <w:rsid w:val="00884A28"/>
     <w:rsid w:val="00886E3A"/>
     <w:rsid w:val="0089147B"/>
     <w:rsid w:val="00891D42"/>
     <w:rsid w:val="008968DC"/>
     <w:rsid w:val="008A16AC"/>
     <w:rsid w:val="008A2C7C"/>
     <w:rsid w:val="008A33E1"/>
     <w:rsid w:val="008A35DF"/>
     <w:rsid w:val="008A3E8F"/>
     <w:rsid w:val="008B3115"/>
     <w:rsid w:val="008B6380"/>
     <w:rsid w:val="008B6CF2"/>
     <w:rsid w:val="008C0E1A"/>
@@ -4673,66 +5507,66 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{300459EA-E700-40C4-82BF-EFE2E2444C69}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>718</Words>
-  <Characters>4095</Characters>
+  <Words>593</Words>
+  <Characters>3385</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>34</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4804</CharactersWithSpaces>
+  <CharactersWithSpaces>3971</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gulnar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>