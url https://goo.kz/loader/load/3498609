--- v0 (2025-12-05)
+++ v1 (2026-04-18)
@@ -1,3820 +1,8503 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="376931E5" w14:textId="77777777" w:rsidR="0019652C" w:rsidRPr="00293D55" w:rsidRDefault="00A36470" w:rsidP="0019652C">
+    <w:p w14:paraId="2541DDD2" w14:textId="782C938B" w:rsidR="009E591F" w:rsidRPr="009E591F" w:rsidRDefault="009E591F" w:rsidP="009E591F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0039280E">
+      <w:r w:rsidRPr="009E591F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Павлодар облысының білім беру басқармасы, Павлодар қаласы білім беру бөлімінің </w:t>
       </w:r>
-      <w:r w:rsidR="0019652C" w:rsidRPr="00293D55">
+    </w:p>
+    <w:p w14:paraId="6AE79774" w14:textId="13647AEC" w:rsidR="009E591F" w:rsidRPr="009E591F" w:rsidRDefault="009E591F" w:rsidP="009E591F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Коммунальное государственное учреждение «</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0019652C">
+      </w:pPr>
+      <w:r w:rsidRPr="009E591F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Средняя</w:t>
+        <w:t xml:space="preserve">«Павлодар қаласының </w:t>
       </w:r>
-      <w:r w:rsidR="0019652C" w:rsidRPr="00293D55">
+      <w:r w:rsidR="00B5610D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> общеобразовательная школа имени Камала Макпалеева г</w:t>
+        <w:t>Камал Макпалеев атындағы</w:t>
       </w:r>
-      <w:r w:rsidR="0019652C">
+      <w:r w:rsidRPr="009E591F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">орода </w:t>
+        <w:t xml:space="preserve"> жалпы орта білім беру мектебі» коммуналдық мемлекеттік мекемесі </w:t>
       </w:r>
-      <w:r w:rsidR="0019652C" w:rsidRPr="00293D55">
+    </w:p>
+    <w:p w14:paraId="6B48D6CE" w14:textId="562FBC19" w:rsidR="00B00AEE" w:rsidRPr="00653F36" w:rsidRDefault="009E591F" w:rsidP="009E591F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009E591F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Павлодара»</w:t>
+        <w:t xml:space="preserve">мемлекеттік </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+      <w:r w:rsidR="00B5610D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-      <w:r>
+        <w:t xml:space="preserve">және орыс </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009E591F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>у</w:t>
+        <w:t>тіл</w:t>
       </w:r>
-      <w:r w:rsidR="00293D55" w:rsidRPr="00293D55">
+      <w:r w:rsidR="00CA101B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">правление образования Павлодарской области, </w:t>
+        <w:t>ді</w:t>
       </w:r>
-      <w:r w:rsidR="00293D55">
+      <w:r w:rsidRPr="009E591F">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:noProof/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>отдел</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0036545B" w:rsidRPr="0039280E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:noProof/>
-          <w:spacing w:val="-1"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>а</w:t>
+        <w:t>басшының тәрбие</w:t>
       </w:r>
-      <w:r w:rsidR="00293D55" w:rsidRPr="00293D55">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0036545B" w:rsidRPr="0039280E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:noProof/>
-          <w:spacing w:val="-1"/>
+          <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> образования города Павлодара</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0036545B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:noProof/>
-          <w:spacing w:val="-1"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>жұмысы жөніндегі орынбасары</w:t>
+      </w:r>
+      <w:r w:rsidR="00653F36">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:noProof/>
-          <w:spacing w:val="-1"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>объявляет конкурс на должност</w:t>
+        <w:t xml:space="preserve"> лауазым</w:t>
       </w:r>
-      <w:r w:rsidR="001859A9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00CA101B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:noProof/>
-          <w:spacing w:val="-1"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>ь</w:t>
+        <w:t>ына</w:t>
       </w:r>
-      <w:r w:rsidRPr="00293D55">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B00AEE" w:rsidRPr="00F24C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:noProof/>
-          <w:spacing w:val="-1"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> заместителя </w:t>
-[...83 lines deleted...]
-        <w:t>.</w:t>
+        <w:t xml:space="preserve"> конкурс жариялайды</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64658044" w14:textId="77777777" w:rsidR="00B00AEE" w:rsidRPr="00F24C68" w:rsidRDefault="00B00AEE" w:rsidP="00B00AEE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="504"/>
+        <w:gridCol w:w="503"/>
         <w:gridCol w:w="2718"/>
-        <w:gridCol w:w="2422"/>
+        <w:gridCol w:w="2423"/>
         <w:gridCol w:w="4267"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B0F56" w:rsidRPr="004B0F56" w14:paraId="21C1CC5F" w14:textId="77777777" w:rsidTr="00035D8C">
+      <w:tr w:rsidR="00780B98" w:rsidRPr="00F83D02" w14:paraId="21C1CC5F" w14:textId="77777777" w:rsidTr="00DC10A3">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="504" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="24F68C0B" w14:textId="77777777" w:rsidR="004B0F56" w:rsidRPr="004B0F56" w:rsidRDefault="004B0F56" w:rsidP="004B0F56">
+          <w:p w14:paraId="24F68C0B" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00780B98" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2718" w:type="dxa"/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="21674595" w14:textId="71C2E749" w:rsidR="004B0F56" w:rsidRPr="004B0F56" w:rsidRDefault="004B0F56" w:rsidP="004B0F56">
+          <w:p w14:paraId="21674595" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00780B98" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...12 lines deleted...]
-              <w:t>Наименование организации образования</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымының атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcW w:w="6858" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="11E538D4" w14:textId="0F0BE4A3" w:rsidR="004B0F56" w:rsidRPr="004B0F56" w:rsidRDefault="004B0F56" w:rsidP="00035D8C">
+          <w:p w14:paraId="11E538D4" w14:textId="6E0257CA" w:rsidR="00CB6B4F" w:rsidRPr="00780B98" w:rsidRDefault="009E591F" w:rsidP="00CA101B">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255393">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Коммунальное государственное учреждение «Средняя общеобразовательная школа имени Камала Макпалеева города Павлодара» отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Павлодар облысының білім беру басқармасы, Павлодар қаласы білім беру бөлімінің </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00255393">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A103C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Павлодар қаласының </w:t>
+            </w:r>
+            <w:r w:rsidR="00891B73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Камал Макпалеев атындағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A103C5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жалпы орта білім беру мектебі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00255393">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00255393">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00255393">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B0F56" w:rsidRPr="004B0F56" w14:paraId="189221CD" w14:textId="77777777" w:rsidTr="00035D8C">
+      <w:tr w:rsidR="00780B98" w:rsidRPr="00780B98" w14:paraId="189221CD" w14:textId="77777777" w:rsidTr="00DC10A3">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="504" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="22CA2A8F" w14:textId="77777777" w:rsidR="004B0F56" w:rsidRPr="004B0F56" w:rsidRDefault="004B0F56" w:rsidP="004B0F56">
+          <w:p w14:paraId="22CA2A8F" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00780B98" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2718" w:type="dxa"/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40CF85D1" w14:textId="1240EEE9" w:rsidR="004B0F56" w:rsidRPr="004B0F56" w:rsidRDefault="00793EB0" w:rsidP="004B0F56">
+          <w:p w14:paraId="40CF85D1" w14:textId="5EB06A26" w:rsidR="00CB6B4F" w:rsidRPr="00780B98" w:rsidRDefault="004956B0" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Адрес</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>О</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6B4F" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>рналасқан жері, пошталық мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcW w:w="6858" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="5CA3F245" w14:textId="30D3FC08" w:rsidR="004B0F56" w:rsidRPr="004B0F56" w:rsidRDefault="004B0F56" w:rsidP="004B0F56">
+          <w:p w14:paraId="58031ADE" w14:textId="6ED1C5B0" w:rsidR="009E591F" w:rsidRPr="00255393" w:rsidRDefault="009E591F" w:rsidP="009E591F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...71 lines deleted...]
-          <w:p w14:paraId="32B1D4C9" w14:textId="5368036C" w:rsidR="004B0F56" w:rsidRPr="004B0F56" w:rsidRDefault="004B0F56" w:rsidP="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255393">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>140</w:t>
+            </w:r>
+            <w:r w:rsidR="00A55F73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>013</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00255393">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, Қазақстан Республикасы, Павлодар облысы,                </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CA3F245" w14:textId="26864230" w:rsidR="00CB6B4F" w:rsidRPr="00780B98" w:rsidRDefault="009E591F" w:rsidP="009E591F">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255393">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Павлодар қаласы, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A55F73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Гагарин</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> к., </w:t>
+            </w:r>
+            <w:r w:rsidR="00A55F73">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>58</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00780B98" w:rsidRPr="00780B98" w14:paraId="6B3D040D" w14:textId="77777777" w:rsidTr="00DC10A3">
+        <w:trPr>
+          <w:trHeight w:val="328"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="39277C0E" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00780B98" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ACF02F9" w14:textId="264E7040" w:rsidR="00CB6B4F" w:rsidRPr="00780B98" w:rsidRDefault="004956B0" w:rsidP="00CB6B4F">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Т</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6B4F" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>елефон нөмірлері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6858" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B1D4C9" w14:textId="5F4A5440" w:rsidR="00CB6B4F" w:rsidRPr="00780B98" w:rsidRDefault="009E591F" w:rsidP="00C96695">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="1872"/>
+                <w:tab w:val="left" w:pos="2052"/>
+                <w:tab w:val="left" w:pos="2592"/>
+                <w:tab w:val="left" w:pos="4397"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00255393">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">8 (7182) </w:t>
             </w:r>
-            <w:r w:rsidR="00795F04">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidR="009678B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>22-22-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B0F56" w:rsidRPr="004B0F56" w14:paraId="3938D983" w14:textId="77777777" w:rsidTr="00035D8C">
+      <w:tr w:rsidR="00780B98" w:rsidRPr="00780B98" w14:paraId="3938D983" w14:textId="77777777" w:rsidTr="00DC10A3">
         <w:trPr>
           <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="504" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="1ED1492E" w14:textId="77777777" w:rsidR="004B0F56" w:rsidRPr="004B0F56" w:rsidRDefault="004B0F56" w:rsidP="004B0F56">
+          <w:p w14:paraId="1ED1492E" w14:textId="77777777" w:rsidR="00CB6B4F" w:rsidRPr="00780B98" w:rsidRDefault="00CB6B4F" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2718" w:type="dxa"/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DF13743" w14:textId="1EED5B68" w:rsidR="004B0F56" w:rsidRPr="004B0F56" w:rsidRDefault="00793EB0" w:rsidP="004B0F56">
+          <w:p w14:paraId="5DF13743" w14:textId="53C62099" w:rsidR="00CB6B4F" w:rsidRPr="00780B98" w:rsidRDefault="004956B0" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Эл.почта</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Э</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB6B4F" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>лектрондық пошта</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcW w:w="6858" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="09E1DF1C" w14:textId="2861DA67" w:rsidR="004B0F56" w:rsidRPr="004B0F56" w:rsidRDefault="00DB49E9" w:rsidP="004B0F56">
+          <w:p w14:paraId="09E1DF1C" w14:textId="0EBEB404" w:rsidR="00CB6B4F" w:rsidRPr="00780B98" w:rsidRDefault="004A1FB0" w:rsidP="00C96695">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidR="004B0F56" w:rsidRPr="004B0F56">
-[...5 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:r w:rsidR="009E591F" w:rsidRPr="00A103C5">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t>osh</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidR="004B0F56" w:rsidRPr="004B0F56">
-[...5 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:r w:rsidR="00C826DB">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="004B0F56" w:rsidRPr="004B0F56">
-[...5 lines deleted...]
-                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:r w:rsidR="009E591F" w:rsidRPr="00A103C5">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
               </w:rPr>
               <w:t>@goo.edu.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074035C" w:rsidRPr="004B0F56" w14:paraId="07470143" w14:textId="77777777" w:rsidTr="00035D8C">
+      <w:tr w:rsidR="00780B98" w:rsidRPr="00F83D02" w14:paraId="07470143" w14:textId="77777777" w:rsidTr="00DC10A3">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="504" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="54FD5419" w14:textId="77777777" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+          <w:p w14:paraId="54FD5419" w14:textId="77777777" w:rsidR="008E7665" w:rsidRPr="00780B98" w:rsidRDefault="008E7665" w:rsidP="00CB6B4F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2718" w:type="dxa"/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1590374C" w14:textId="20836CBC" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+          <w:p w14:paraId="1590374C" w14:textId="77777777" w:rsidR="008E7665" w:rsidRPr="00780B98" w:rsidRDefault="008E7665" w:rsidP="00BA4B1E">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Наименование вакантной или временно вакантной должности, нагрузка</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бос немесе уақытша бос лауазымның атауы, жүктемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcW w:w="6858" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="48087395" w14:textId="1323C5C9" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="00F716E8" w:rsidP="0074035C">
+          <w:p w14:paraId="48087395" w14:textId="205DE0C0" w:rsidR="00EF71D6" w:rsidRPr="00780B98" w:rsidRDefault="00CA101B" w:rsidP="00B45760">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...70 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Б</w:t>
+            </w:r>
+            <w:r w:rsidR="00B64940" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>асшының тәрбие жұмысы жөніндегі орынбасары</w:t>
+            </w:r>
+            <w:r w:rsidR="00B45760" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00B64940" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="005E7CC2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00B64940" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жүктеме</w:t>
+            </w:r>
+            <w:r w:rsidR="00A340F8" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074035C" w:rsidRPr="004B0F56" w14:paraId="6A107E4C" w14:textId="77777777" w:rsidTr="00035D8C">
+      <w:tr w:rsidR="00780B98" w:rsidRPr="00780B98" w14:paraId="6A107E4C" w14:textId="77777777" w:rsidTr="00DC10A3">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="504" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="4A080A8E" w14:textId="77777777" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+          <w:p w14:paraId="4A080A8E" w14:textId="77777777" w:rsidR="008E7665" w:rsidRPr="00780B98" w:rsidRDefault="008E7665" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2718" w:type="dxa"/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3189D1AA" w14:textId="03FDA09E" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="00793EB0" w:rsidP="0074035C">
+          <w:p w14:paraId="3189D1AA" w14:textId="77777777" w:rsidR="008E7665" w:rsidRPr="00780B98" w:rsidRDefault="00DD62D8" w:rsidP="00AB6880">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="0074035C" w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Н</w:t>
+            </w:r>
+            <w:r w:rsidR="008E7665" w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>сновные функциональные обязанности</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>егізгі функционалдық міндеттері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcW w:w="6858" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="6C472E98" w14:textId="4BBC7FD5" w:rsidR="0074035C" w:rsidRDefault="009A33AF" w:rsidP="0074035C">
+          <w:p w14:paraId="0F3D25B3" w14:textId="77777777" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="003716A7" w:rsidP="00843451">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="009F08C7" w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0074035C" w:rsidRPr="004B0F56">
+              <w:t>Басшының оқу ісі жөніндегі орынбасары міндеттерді жүзеге асырады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37DC0DAF" w14:textId="197AC7B8" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқу-тәрбие процесін, білім беру ұйымының қызметін ағымдағы жоспарлауды ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1005BB42" w14:textId="55A5AFCC" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқу-тәрбие процесінің, ғылыми-әдістемелік және әлеуметтік-психологиялық қамтамасыз етудің жай-күйін талдайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46ED8DCC" w14:textId="7DFD8753" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мемлекеттік стандарттың, оқу жұмыс жоспарлары мен бағдарламаларының орындалуы, сондай-ақ құжаттаманың әзірленуі бойынша педагогтердің жұмысын үйлестіреді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22659524" w14:textId="535E77E6" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>педагогтердің қысқа мерзімді жоспарларын тексереді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01EA3364" w14:textId="1244FBF0" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>пәндер бойынша білімді тақырыптық бақылауды қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C22BB8" w14:textId="067E1505" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білім алушылардың оқу жүктемесіне бақылауды жүзеге асырады, оқу сабақтарының, курстардың және оқу жұмыс жоспарының вариативтік компонентінің сабақтарының кестесін жасайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0413E1A8" w14:textId="2C31DBF2" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білім алушылар мен педагогтердің олимпиадаларға, конкурстарға, жарыстарға қатысуын ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09C489CE" w14:textId="5475C2A2" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ерекше білім беру қажеттіліктері бар білім алушыларды психологиялық-педагогикалық қолдау қызметінің жұмысын үйлестіреді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53E757E9" w14:textId="237A1E24" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білім беру ұйымының пәндік әдістемелік бірлестіктері мен эксперименттік жұмысын үйлестіруді жүзеге асырады, ғылыми-әдістемелік және әлеуметтік-психологиялық жұмысты және оны талдауды қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="007AB974" w14:textId="77777777" w:rsidR="00286823" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>педагогтердің тиімді тәжірибесін тарату бойынша шараларды жинақтайды және қабылдайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28D179D0" w14:textId="6BB09D22" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тәлімгерлік, біліктілікті арттыру және біліктілік санаттарын беру (растау) жөніндегі жұмысты ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="073AF1DD" w14:textId="7387F6CD" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқу зертханалары мен кабинеттерін қазіргі заманғы жабдықтармен, көрнекі құралдармен және оқытудың техникалық құралдарымен жарақтандыру бойынша жұмысты жоспарлайды және ұсыныс енгізеді, пән мұғалімдерімен бірлесіп баламалы оқулықтарды таңдауды жүзеге асырады, оқулықтар мен оқу-әдістемелік кешендерді, оның ішінде электрондық оқулықтар мен цифрлық ресурстарды сатып алуға, әдістемелік кабинеттер мен кітапханаларды оқу-әдістемелік және көркем әдебиеттермен толықтыруға өтінім ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="624D81FF" w14:textId="77777777" w:rsidR="00286823" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жыл сайын кітапхана қорын әдебиеттермен толықтыруға өтінім береді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63210C69" w14:textId="77777777" w:rsidR="00286823" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқу-тәрбие процесінде пайдаланылатын жабдықтардың, аспаптардың, техникалық және көрнекі құралдардың қауіпсіздігін қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CDDE092" w14:textId="05E5F236" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> белгіленген есептік құжаттаманы сапалы және уақтылы жасауды қамтамасыз етеді және кері байланысты ұсына отырып, педагогтердің сабақтарын талдайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36885FB7" w14:textId="77777777" w:rsidR="00286823" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>оқу процесін жетілдіру бойынша әдістемелік сағаттар, оқыту семинарлары, тренингтер өткізеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="689808EA" w14:textId="548A927E" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>педагогикалық кеңестердің күн тәртібі мен материалдарын дайындайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B9AEAFA" w14:textId="3865950F" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="00286823" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білім алушылар, тәрбиеленушілер, педагогтар және басқа да қызметкерлер арасында сыбайлас жемқорлыққа қарсы мәдениетті, академиялық адалдық қағидаттарын бойына сіңіреді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="713536DC" w14:textId="77777777" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="0033761D" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...6 lines deleted...]
-            <w:r w:rsidR="000E030F" w:rsidRPr="00985830">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...6 lines deleted...]
-            <w:r w:rsidR="000E030F">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      Білуге тиіс:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="259DB817" w14:textId="77777777" w:rsidR="00093965" w:rsidRPr="00780B98" w:rsidRDefault="0033761D" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B1C" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасының </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000" w:rsidRPr="00F83D02">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/K950001000_" \l "z1"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Конституциясы</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, Қазақстан Республикасының Еңбек </w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000" w:rsidRPr="00F83D02">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/K1500000414" \l "z205"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Кодексі</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, Қазақстан Республикасының "</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000" w:rsidRPr="00F83D02">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/Z070000319_" \l "z1"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Білім туралы</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>", "</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000" w:rsidRPr="00F83D02">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/Z1900000293" \l "z22"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Педагог мәртебесі туралы</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>", "</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000" w:rsidRPr="00F83D02">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/Z1500000410" \l "z1"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Сыбайлас жемқорлыққа қарсы іс-қимыл туралы</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>", "</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000" w:rsidRPr="00F83D02">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/Z970000151_" \l "z2"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қазақстан Республикасындағы тіл туралы</w:t>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>" Заңдары және білім беруді дамытудың бағыттары мен перспективаларын айқындайтын өзге де нормативтік құқықтық актілер;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FC4C334" w14:textId="61AC2F41" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00093965" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>педагогика және психология негіздері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="230EF292" w14:textId="77777777" w:rsidR="00093965" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00093965" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мемлекеттік жалпыға міндетті білім беру стандарты, үлгілік оқу бағдарламалары, үлгілік оқу жоспарлары, педагогикалық ғылым мен практиканың жетістіктері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55ED15AA" w14:textId="0F7C912D" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогикалық этиканың нормалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0364F174" w14:textId="77898998" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00093965" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>менеджмент, қаржы-шаруашылық қызмет негіздері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="528FA8AF" w14:textId="06D1BA87" w:rsidR="0033761D" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="00843451">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0033761D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> еңбек қауіпсіздігі және еңбекті қорғау, өртке қарсы қорғау қағидалары, санитариялық қағидалар мен нормалар.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C472E98" w14:textId="77777777" w:rsidR="00AB6880" w:rsidRPr="00780B98" w:rsidRDefault="003716A7" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>директора</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000E030F" w:rsidRPr="00985830">
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> по </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000E030F">
+              <w:t xml:space="preserve">2. </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6880" w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>воспитательной</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000E030F" w:rsidRPr="00985830">
+              <w:t>Басшының тәрбие жұмысы жөніндегі орынбасары келесі міндеттерді жүзеге асырады:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01D36214" w14:textId="591C90F9" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00093965" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәрбие процесін ұйымдастыруды қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25663943" w14:textId="3546325B" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00093965" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәрбие жұмысын ағымдағы және перспективалық жоспарлауды ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79BC7291" w14:textId="1D01D418" w:rsidR="00A36470" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00093965" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>аға тәлімгерлердің, ұзартылған күн топтары тәрбиешілерінің, сынып жетекшілерінің, педагог-психологтардың, әлеуметтік педагогтардың және қосымша білім беру педагогтерінің қызметін жоспарлауды және бақылауды жүзеге асырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="320D9F7C" w14:textId="3AA2ADAF" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00093965" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәрбие жұмысы, мәдени-тәрбие іс-шараларын дайындау және өткізу бойынша құжаттаманы әзірлеуді қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FAC2EE3" w14:textId="14409960" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00093965" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәрбие процесінің мазмұны мен өткізілу сапасына жүйелі бақылауды жүзеге асырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1456EDF9" w14:textId="0D48BDB6" w:rsidR="00A36470" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00093965" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>педагогтарды ірі ктеуге қатысады, кәсіби даму, педагогтердің біліктілігін және кәсіби құзыреттілігін арттыру бойынша жұмысты ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7138C37A" w14:textId="4E74FEED" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәрбие процесін қамтамасыз ететін білім беру ұйымдары әкімшілігінің, әлеуметтік – психологиялық қызметтері мен бөлімшелерінің жұртшылық және құқық қорғау органдарының өкілдерімен, ата-аналар қоғамдастығының, </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>қамқоршылық кеңестің өкілдерімен өзара іс-қимылын үйлестіреді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C743F03" w14:textId="77777777" w:rsidR="00A36470" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білім беру процесінің барлық қатысушыларының толерантты мінез-құлық мәдениетін қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B9B743" w14:textId="72A22A88" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ерекше білім беру қажеттіліктері бар білім алушыларды психологиялық-педагогикалық қолдау қызметінің жұмысын үйлестіреді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FB863E6" w14:textId="24048BA2" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="003F2B1C" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мектеп-ата-ана қатынастарының жаңа нысандарын, мектеп пен отбасының толық өзара іс-қимылын қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FDD513C" w14:textId="33212E80" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білім алушыларға медициналық қызмет көрсету жағдайын бақылауды жүзеге асырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18824D1B" w14:textId="59E9E66D" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәрбие іс-шараларын өткізу кезінде ақпараттық-коммуникациялық технологияларды қолданады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59D4C446" w14:textId="52B131B4" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>киберкультураны (компьютерлік технологиялар мүмкіндіктерін пайдаланады) және кибергигиенаны дамытады (интернет желісінде жұмыс істеу дағдылары мен білімі бар);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A067F1F" w14:textId="7F3F33B5" w:rsidR="00A36470" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білім алушылардың, педагогтердің конкурстарға, слеттерге, конференцияларға қатысуын қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49B1B194" w14:textId="47DDFB82" w:rsidR="00A36470" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>кәсіптік бағыт беру жұмыстарын жүргізеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="639F8964" w14:textId="77777777" w:rsidR="00A36470" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>есептік құжаттаманың сапалы және уақтылы тапсырылуын қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="374ABC56" w14:textId="212A021B" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ата-аналар үшін педагогикалық консилиумдар ұйымдастырады және өткізеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4927FD9E" w14:textId="1C1CE1DD" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мектеп парламентінің, дебат қозғалысының, оқушылардың өзін-өзі басқаруының, "Жас қыран", "Жас ұлан" балалар ұйымдарының жұмыстарын ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E397017" w14:textId="7FDE41B2" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="0055488E" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E22977" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "Қоғамға қызмет ету", "Отанға тағзым", "Үлкендерге құрмет", "Анаға құрмет" қоғамдық-пайдалы жұмыстарын ұйымдастырады</w:t>
+            </w:r>
+            <w:r w:rsidR="003F2B1C" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C8DE618" w14:textId="472E49BD" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> адамгершілік-рухани білім беруді қамтамасыз етуде "өзін-өзі тану" пәнінің педагогымен өзара іс-қимыл жасайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AC0E1FE" w14:textId="5047612B" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="00A36470" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>білім беру ұйымдары түлектерінің қауымдастығын құру және қызметін қамтамасыз ету бойынша жұмысты үйлестіреді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F8248F2" w14:textId="3F5D18B8" w:rsidR="00A36470" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>педагогикалық еңбек ардагерлерімен өзара іс-қимыл жасайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A3FCCC3" w14:textId="44355BEF" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> білім беру ұйымы мұражайының жұмысын ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DA97F6F" w14:textId="161020DD" w:rsidR="00A36470" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туристік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жорықтар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>экскурсиялар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұйымдастырады</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63D1A766" w14:textId="77777777" w:rsidR="00A36470" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алушылардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойында</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>патриоттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тәрбие</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>іскерлік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қарым-қатынас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дағдыларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тамақтану</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мәдениетін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қалыптастыруды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қамтамасыз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>етеді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA9DB90" w14:textId="7D0FD515" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алушылар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тәрбиеленушілер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогтар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>басқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> да </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызметкерлер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>арасында</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сыбайлас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жемқорлыққа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қарсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мәдениетті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Академиялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>адалдық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қағидаттарын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сіңіреді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E590732" w14:textId="77777777" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="0055488E" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-            <w:r w:rsidR="0074035C" w:rsidRPr="004B0F56">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Білуге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тиіс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46C04075" w14:textId="11EE7A29" w:rsidR="00A95C33" w:rsidRDefault="00A95C33" w:rsidP="00A95C33">
-[...100 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w14:paraId="5875C182" w14:textId="6706D1E1" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="0055488E" w:rsidP="004E2B1D">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidR="00E22977" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
-            <w:r>
-[...198 lines deleted...]
-          <w:p w14:paraId="43000B5F" w14:textId="77777777" w:rsidR="00916FA6" w:rsidRPr="00916FA6" w:rsidRDefault="00916FA6" w:rsidP="00916FA6">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Республикасының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/K950001000_" \l "z1"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Конституциясы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Республикасының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/Z070000319_" \l "z1"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>", "</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:anchor="z22" w:history="1">
+              <w:r w:rsidRPr="00780B98">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Педагог </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00780B98">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>мәртебесі</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+              <w:r w:rsidRPr="00780B98">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:proofErr w:type="spellStart"/>
+              <w:r w:rsidRPr="00780B98">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="24"/>
+                  <w:szCs w:val="24"/>
+                  <w:u w:val="none"/>
+                </w:rPr>
+                <w:t>туралы</w:t>
+              </w:r>
+              <w:proofErr w:type="spellEnd"/>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>", "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:instrText>HYPERLINK "https://adilet.zan.kz/kaz/docs/Z1500000410" \l "z1"</w:instrText>
+            </w:r>
+            <w:r w:rsidR="00000000">
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>Сыбайлас</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>жемқорлыққа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>қарсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>іс-қимыл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00000000">
+              <w:rPr>
+                <w:rStyle w:val="a3"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="none"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Заңдары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>беруді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>дамытудың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бағыттары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>перспективаларын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>айқындайтын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өзге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> де </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нормативтік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құқықтық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>актілер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="388D88D8" w14:textId="211FDFA1" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="73C120BD" w14:textId="77777777" w:rsidR="00916FA6" w:rsidRPr="00916FA6" w:rsidRDefault="00916FA6" w:rsidP="00916FA6">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагогика </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> психология </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28C7A089" w14:textId="39E67387" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="382454EC" w14:textId="12362E3A" w:rsidR="00916FA6" w:rsidRPr="00916FA6" w:rsidRDefault="00916FA6" w:rsidP="00916FA6">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жалпыға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>міндетті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру стандарты, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ғылым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>практиканың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жетістіктері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D6667FD" w14:textId="7A953883" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="64DAA731" w14:textId="77777777" w:rsidR="00916FA6" w:rsidRPr="00916FA6" w:rsidRDefault="00916FA6" w:rsidP="00916FA6">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>этиканың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нормалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CAFFB93" w14:textId="4FBF8B87" w:rsidR="0055488E" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
             <w:pPr>
               <w:pStyle w:val="ab"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-          <w:p w14:paraId="334CEB40" w14:textId="77777777" w:rsidR="00916FA6" w:rsidRPr="00916FA6" w:rsidRDefault="00916FA6" w:rsidP="00916FA6">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> экономика, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қаржы-шаруашылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="765305C0" w14:textId="5E1DD05E" w:rsidR="004F7C80" w:rsidRPr="00780B98" w:rsidRDefault="00E22977" w:rsidP="004E2B1D">
             <w:pPr>
               <w:pStyle w:val="ab"/>
-              <w:rPr>
-[...475 lines deleted...]
-            <w:r w:rsidR="0074035C" w:rsidRPr="004B0F56">
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00A36470" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қауіпсіздігі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еңбекті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қорғау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өртке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қарсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қорғау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қағидалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>санитариялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қағидалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нормалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="0055488E" w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074035C" w:rsidRPr="004B0F56" w14:paraId="4D40976A" w14:textId="77777777" w:rsidTr="00035D8C">
+      <w:tr w:rsidR="00780B98" w:rsidRPr="00780B98" w14:paraId="4D40976A" w14:textId="77777777" w:rsidTr="00DC10A3">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="504" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="15CA2B03" w14:textId="77777777" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+          <w:p w14:paraId="15CA2B03" w14:textId="77777777" w:rsidR="008E7665" w:rsidRPr="00780B98" w:rsidRDefault="008E7665" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2718" w:type="dxa"/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07E0E02B" w14:textId="345D6484" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="008167E9" w:rsidP="0074035C">
+          <w:p w14:paraId="07E0E02B" w14:textId="77777777" w:rsidR="008E7665" w:rsidRPr="00780B98" w:rsidRDefault="00A25F5D" w:rsidP="00AB6880">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-            <w:r w:rsidR="0074035C" w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Е</w:t>
+            </w:r>
+            <w:r w:rsidR="008E7665" w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>азмер и условия оплаты труда</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ңбекке ақы төлеу мөлшері мен шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcW w:w="6858" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="59048F70" w14:textId="49909D77" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="00E81588" w:rsidP="0074035C">
+          <w:p w14:paraId="59048F70" w14:textId="2FC3DD16" w:rsidR="008E7665" w:rsidRPr="00780B98" w:rsidRDefault="008E7665" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Оплата в </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00552BD1" w:rsidRPr="00552BD1">
+              <w:t>еңбек өтілі мен біліктілік санатына сәйкес төленеді</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22977" w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>соответствии со стажем работы и квалификационной категорией</w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>,</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1EFF8FE9" w14:textId="18025793" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="00552BD1" w:rsidP="0074035C">
+          <w:p w14:paraId="1EFF8FE9" w14:textId="07B5B9B8" w:rsidR="008E7665" w:rsidRPr="00780B98" w:rsidRDefault="008E7665" w:rsidP="00DB1F37">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (min): 168000 теңге.</w:t>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жоғары білім (min): </w:t>
+            </w:r>
+            <w:r w:rsidR="00935FD6" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00DB1F37" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>68</w:t>
+            </w:r>
+            <w:r w:rsidR="005A2B52" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>000</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> теңге</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22977" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074035C" w:rsidRPr="004B0F56" w14:paraId="32F2AD40" w14:textId="77777777" w:rsidTr="00035D8C">
+      <w:tr w:rsidR="00780B98" w:rsidRPr="00F83D02" w14:paraId="32F2AD40" w14:textId="77777777" w:rsidTr="00DC10A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="504" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41FD9912" w14:textId="77777777" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+          <w:p w14:paraId="41FD9912" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00780B98" w:rsidRDefault="00B1578A" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2718" w:type="dxa"/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36075401" w14:textId="4C4016C5" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+          <w:p w14:paraId="38E62008" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00780B98" w:rsidRDefault="00B1578A" w:rsidP="00AB6880">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...24 lines deleted...]
-          <w:p w14:paraId="6F679A3C" w14:textId="522E89D2" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген кандидатқа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F679A3C" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00780B98" w:rsidRDefault="00B1578A" w:rsidP="00AB6880">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Типовыми квалификационными характеристиками педагогов</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қойылатын біліктілік талаптары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcW w:w="6858" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="0110E9C9" w14:textId="77777777" w:rsidR="00A128D1" w:rsidRPr="00C86ABF" w:rsidRDefault="00A128D1" w:rsidP="00A128D1">
-[...15 lines deleted...]
-          <w:p w14:paraId="28F75132" w14:textId="00E577F3" w:rsidR="0074035C" w:rsidRPr="008167E9" w:rsidRDefault="00A128D1" w:rsidP="008167E9">
+          <w:p w14:paraId="7494ED00" w14:textId="505A9701" w:rsidR="00C75E82" w:rsidRPr="00780B98" w:rsidRDefault="00C75E82" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008167E9">
-[...4 lines deleted...]
-              <w:t>- при осуществлении преподавательской деятельности – дополнительно наличие квалификации: "педагог – эксперт" или "педагог – исследователь" или "педагог – мастер".</w:t>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- тиісті бейін бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі педагогикалық немесе өзге де кәсіптік білімі немесе жұмыс өтіліне талап қойылмайды немесе тиісті бейін бойынша техникалық және кәсіптік педагогикалық білімі болуы тиіс</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22977" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="105506EC" w14:textId="7D8EB563" w:rsidR="00C75E82" w:rsidRPr="00780B98" w:rsidRDefault="00C75E82" w:rsidP="00AB6880">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- және (немесе) бар болған жағдайда біліктілігі жоғары деңгейдегі педагогикалық жұмыс өтілі үшін педагог-шебер – 5 жыл</w:t>
+            </w:r>
+            <w:r w:rsidR="00E22977" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28F75132" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00780B98" w:rsidRDefault="00C75E82" w:rsidP="00AB6880">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- педагог-модератор үшін кемінде 2 жыл, педагог-сарапшы үшін кемінде 3 жыл, педагог-зерттеуші кемінде 4 жыл.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074035C" w:rsidRPr="004B0F56" w14:paraId="693FDB8A" w14:textId="77777777" w:rsidTr="00035D8C">
+      <w:tr w:rsidR="00780B98" w:rsidRPr="00780B98" w14:paraId="693FDB8A" w14:textId="77777777" w:rsidTr="00DC10A3">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="504" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22ED5209" w14:textId="77777777" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+          <w:p w14:paraId="22ED5209" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00780B98" w:rsidRDefault="00B1578A" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2718" w:type="dxa"/>
+            <w:tcW w:w="2765" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0570D853" w14:textId="2961C381" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+          <w:p w14:paraId="0570D853" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00780B98" w:rsidRDefault="00B1578A" w:rsidP="00AB6880">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Срок приема документов</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құжаттарды қабылдау мерзімі </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcW w:w="6858" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="55278C57" w14:textId="218B5F9B" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="00BC64F9" w:rsidP="0074035C">
+          <w:p w14:paraId="55278C57" w14:textId="479AB3EB" w:rsidR="00B1578A" w:rsidRPr="00780B98" w:rsidRDefault="00F83D02" w:rsidP="005E7CC2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>26.12.2023-09.01.2024</w:t>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="00932150" w:rsidRPr="00C450DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>12.2023</w:t>
+            </w:r>
+            <w:r w:rsidR="00A25F5D" w:rsidRPr="00C450DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>09</w:t>
+            </w:r>
+            <w:r w:rsidR="00932150" w:rsidRPr="00C450DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00932150" w:rsidRPr="00C450DB">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="00601C8D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074035C" w:rsidRPr="004B0F56" w14:paraId="100C6760" w14:textId="77777777" w:rsidTr="00035D8C">
+      <w:tr w:rsidR="00780B98" w:rsidRPr="00F83D02" w14:paraId="100C6760" w14:textId="77777777" w:rsidTr="00DC10A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="504" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51D63997" w14:textId="77777777" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+          <w:p w14:paraId="51D63997" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00780B98" w:rsidRDefault="00B1578A" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2718" w:type="dxa"/>
+            <w:tcW w:w="2765" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="226C2462" w14:textId="611E41D3" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+          <w:p w14:paraId="226C2462" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00780B98" w:rsidRDefault="00B1578A" w:rsidP="00AB6880">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Перечень необходимых документов</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қажетті құжаттар тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcW w:w="6858" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="300AF93A" w14:textId="77777777" w:rsidR="00334630" w:rsidRPr="00307343" w:rsidRDefault="00334630" w:rsidP="00334630">
+          <w:p w14:paraId="29BC84DE" w14:textId="77777777" w:rsidR="00932150" w:rsidRPr="00780B98" w:rsidRDefault="00932150" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00307343">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1) 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қосымшаға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Конкурсқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="3007EF94" w14:textId="77777777" w:rsidR="00334630" w:rsidRPr="00307343" w:rsidRDefault="00334630" w:rsidP="00334630">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өтініш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4041F424" w14:textId="77777777" w:rsidR="00932150" w:rsidRPr="00780B98" w:rsidRDefault="00932150" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00307343">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="3B7EBB83" w14:textId="77777777" w:rsidR="00334630" w:rsidRPr="00307343" w:rsidRDefault="00334630" w:rsidP="00334630">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>басын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>куәландыратын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> не </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>цифрлық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжаттар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сервисінен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алынған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>электронды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (идентификация </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D3FEB76" w14:textId="77777777" w:rsidR="00932150" w:rsidRPr="00780B98" w:rsidRDefault="00932150" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00307343">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кадрларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>есепке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>толтырылған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="07EC53A8" w14:textId="77777777" w:rsidR="00334630" w:rsidRPr="00307343" w:rsidRDefault="00334630" w:rsidP="00334630">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>іс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>парағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нақты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тұрғылықты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>байланыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>телефондары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>көрсетілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5838D44C" w14:textId="12815449" w:rsidR="00932150" w:rsidRPr="00780B98" w:rsidRDefault="00932150" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00307343">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00E22977" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>п</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>едагогтердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үлгілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сипаттамаларымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лауазымға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қойылатын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>талаптарына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="1051F6F3" w14:textId="77777777" w:rsidR="00334630" w:rsidRPr="00307343" w:rsidRDefault="00334630" w:rsidP="00334630">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білімі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжаттардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>көшірмелері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17355DED" w14:textId="77777777" w:rsidR="00932150" w:rsidRPr="00780B98" w:rsidRDefault="00932150" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00307343">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="337B947B" w14:textId="77777777" w:rsidR="00334630" w:rsidRPr="00307343" w:rsidRDefault="00334630" w:rsidP="00334630">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызметін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>растайтын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжаттың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>көшірмесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7560F94D" w14:textId="77777777" w:rsidR="00932150" w:rsidRPr="00780B98" w:rsidRDefault="00932150" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00307343">
+            <w:r w:rsidR="00DF4A7D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>«</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Денсаулық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>саласындағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>есепке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжаттамасының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нысандарын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бекіту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00DF4A7D" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ҚР</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Денсаулық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>міндетін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>атқарушының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2020 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қазандағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № ҚР ДСМ-175/2020 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...33 lines deleted...]
-          <w:p w14:paraId="26FC021C" w14:textId="77777777" w:rsidR="00334630" w:rsidRPr="00307343" w:rsidRDefault="00334630" w:rsidP="00334630">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>денсаулық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жағдайы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>анықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2449059F" w14:textId="77777777" w:rsidR="00932150" w:rsidRPr="00780B98" w:rsidRDefault="00932150" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00307343">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00307343">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>психоневрологиялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұйымнан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>анықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CE9B454" w14:textId="77777777" w:rsidR="00334630" w:rsidRPr="00307343" w:rsidRDefault="00334630" w:rsidP="00334630">
+          <w:p w14:paraId="206967FA" w14:textId="77777777" w:rsidR="00932150" w:rsidRPr="00780B98" w:rsidRDefault="00932150" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...8 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">8) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00307343">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...9 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>наркологиялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұйымнан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>анықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1CB7D149" w14:textId="77777777" w:rsidR="00334630" w:rsidRPr="00307343" w:rsidRDefault="00334630" w:rsidP="00334630">
+          <w:p w14:paraId="06C692AD" w14:textId="77777777" w:rsidR="00932150" w:rsidRPr="00780B98" w:rsidRDefault="00932150" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...12 lines deleted...]
-            <w:r w:rsidRPr="00307343">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="00307343">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="0AF5BAD0" w14:textId="52E49E08" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="00334630" w:rsidP="00334630">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ұлттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тестілеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сертификаты</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бұдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әрі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – ҰБТ) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>модератордың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сарапшының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>зерттеушінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шебердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>санатының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>куәлік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>болған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жағдайда</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF5BAD0" w14:textId="77777777" w:rsidR="00B1578A" w:rsidRPr="00780B98" w:rsidRDefault="00932150" w:rsidP="00AB6880">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00307343">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00307343">
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10) 11-қосымшаға сәйкес нысан бойынша педагогтің бос немесе уақытша бос лауазымына кандидаттың толтырылған </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-[...11 lines deleted...]
-              <w:t>кандидата на вакантную или временно вакантную должность педагога по форме согласно приложению 11.</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бағалау </w:t>
+            </w:r>
+            <w:r w:rsidR="00365082" w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>парағы.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0074035C" w:rsidRPr="004B0F56" w14:paraId="7B2B1742" w14:textId="77777777" w:rsidTr="00035D8C">
+      <w:tr w:rsidR="00780B98" w:rsidRPr="00780B98" w14:paraId="7B2B1742" w14:textId="77777777" w:rsidTr="00DC10A3">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="504" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46E68EFD" w14:textId="77777777" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+          <w:p w14:paraId="46E68EFD" w14:textId="77777777" w:rsidR="00D478D0" w:rsidRPr="00780B98" w:rsidRDefault="00D478D0" w:rsidP="00B0496E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:lastRenderedPageBreak/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2718" w:type="dxa"/>
+            <w:tcW w:w="2765" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="160853D5" w14:textId="2BE07CE9" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+          <w:p w14:paraId="160853D5" w14:textId="77777777" w:rsidR="00D478D0" w:rsidRPr="00780B98" w:rsidRDefault="00D478D0" w:rsidP="00B0496E">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="004B0F56">
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-              <w:t>Срок временно вакантной должности</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Уақытша бос лауазымының мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6689" w:type="dxa"/>
+            <w:tcW w:w="6858" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5884D6A3" w14:textId="77777777" w:rsidR="0074035C" w:rsidRPr="004B0F56" w:rsidRDefault="0074035C" w:rsidP="0074035C">
+          <w:p w14:paraId="5884D6A3" w14:textId="77777777" w:rsidR="00D478D0" w:rsidRPr="00780B98" w:rsidRDefault="00D478D0" w:rsidP="00B0496E">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00780B98" w:rsidRPr="004B0F56" w14:paraId="77623F6A" w14:textId="77777777" w:rsidTr="00035D8C">
+      <w:tr w:rsidR="00780B98" w:rsidRPr="00780B98" w14:paraId="77623F6A" w14:textId="77777777" w:rsidTr="00D478D0">
         <w:trPr>
           <w:trHeight w:val="781"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5644" w:type="dxa"/>
+            <w:tcW w:w="5778" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3F283C55" w14:textId="2125C06D" w:rsidR="00D478D0" w:rsidRPr="004B0F56" w:rsidRDefault="00D478D0" w:rsidP="00BF329F">
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="059F5E60" w14:textId="21D7F7E9" w:rsidR="0071337A" w:rsidRPr="00122186" w:rsidRDefault="0071337A" w:rsidP="0071337A">
+            <w:pPr>
+              <w:pStyle w:val="ab"/>
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="24"/>
-[...110 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="ru-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4267" w:type="dxa"/>
+            <w:tcW w:w="4359" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5253D66E" w14:textId="77777777" w:rsidR="00E01780" w:rsidRPr="004B0F56" w:rsidRDefault="00365082" w:rsidP="00365082">
+          <w:p w14:paraId="5253D66E" w14:textId="77777777" w:rsidR="00E01780" w:rsidRDefault="00365082" w:rsidP="00365082">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...8 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">             </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="01D25631" w14:textId="77777777" w:rsidR="00E01780" w:rsidRPr="004B0F56" w:rsidRDefault="00E01780" w:rsidP="00365082">
+          <w:p w14:paraId="01D25631" w14:textId="77777777" w:rsidR="00E01780" w:rsidRDefault="00E01780" w:rsidP="00365082">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="4DAD6E92" w14:textId="77777777" w:rsidR="00E01780" w:rsidRPr="004B0F56" w:rsidRDefault="00E01780" w:rsidP="00365082">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4DAD6E92" w14:textId="77777777" w:rsidR="00E01780" w:rsidRDefault="00E01780" w:rsidP="00365082">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="361A4CCF" w14:textId="77777777" w:rsidR="00E01780" w:rsidRPr="004B0F56" w:rsidRDefault="00E01780" w:rsidP="00365082">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="361A4CCF" w14:textId="77777777" w:rsidR="00E01780" w:rsidRDefault="00E01780" w:rsidP="00365082">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="166F7995" w14:textId="77777777" w:rsidR="00E01780" w:rsidRPr="004B0F56" w:rsidRDefault="00E01780" w:rsidP="00365082">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="166F7995" w14:textId="77777777" w:rsidR="00E01780" w:rsidRDefault="00E01780" w:rsidP="00365082">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="5D12BD56" w14:textId="77777777" w:rsidR="00E01780" w:rsidRPr="004B0F56" w:rsidRDefault="00E01780" w:rsidP="00365082">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D12BD56" w14:textId="77777777" w:rsidR="00E01780" w:rsidRDefault="00E01780" w:rsidP="00365082">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="36A7CC66" w14:textId="77777777" w:rsidR="00E01780" w:rsidRPr="004B0F56" w:rsidRDefault="00E01780" w:rsidP="00365082">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36A7CC66" w14:textId="77777777" w:rsidR="00E01780" w:rsidRDefault="00E01780" w:rsidP="00365082">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="1F367B3B" w14:textId="77777777" w:rsidR="00E01780" w:rsidRPr="004B0F56" w:rsidRDefault="00E01780" w:rsidP="00365082">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F367B3B" w14:textId="77777777" w:rsidR="00E01780" w:rsidRDefault="00E01780" w:rsidP="00365082">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="2578E148" w14:textId="77777777" w:rsidR="00E01780" w:rsidRPr="004B0F56" w:rsidRDefault="00E01780" w:rsidP="00365082">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2578E148" w14:textId="77777777" w:rsidR="00E01780" w:rsidRDefault="00E01780" w:rsidP="00365082">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-          <w:p w14:paraId="7C183E4A" w14:textId="77777777" w:rsidR="00E01780" w:rsidRPr="004B0F56" w:rsidRDefault="00E01780" w:rsidP="00365082">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C183E4A" w14:textId="77777777" w:rsidR="00E01780" w:rsidRDefault="00E01780" w:rsidP="00365082">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...466 lines deleted...]
-          <w:p w14:paraId="6333FE58" w14:textId="77777777" w:rsidR="00D478D0" w:rsidRPr="004B0F56" w:rsidRDefault="00D478D0" w:rsidP="00F7191E">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60882D05" w14:textId="485F7E38" w:rsidR="00D478D0" w:rsidRPr="00780B98" w:rsidRDefault="00D478D0" w:rsidP="004318F3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="5CB15487" w14:textId="77777777" w:rsidR="00D478D0" w:rsidRPr="004B0F56" w:rsidRDefault="00D478D0" w:rsidP="00F7191E">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Мемлекеттік білім беру ұйымдарының</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6333FE58" w14:textId="77777777" w:rsidR="00D478D0" w:rsidRPr="00780B98" w:rsidRDefault="00D478D0" w:rsidP="004318F3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="1A04A1BA" w14:textId="77777777" w:rsidR="00D478D0" w:rsidRPr="004B0F56" w:rsidRDefault="00D478D0" w:rsidP="00F7191E">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бірінші басшылары мен педагогтерін</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CB15487" w14:textId="77777777" w:rsidR="00D478D0" w:rsidRPr="00780B98" w:rsidRDefault="00D478D0" w:rsidP="004318F3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-[...14 lines deleted...]
-          <w:p w14:paraId="3EBD1883" w14:textId="77777777" w:rsidR="00D478D0" w:rsidRPr="004B0F56" w:rsidRDefault="00D478D0" w:rsidP="00F7191E">
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>лауазымға тағайындау, лауазымнан босату</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A04A1BA" w14:textId="77777777" w:rsidR="00D478D0" w:rsidRPr="00780B98" w:rsidRDefault="00D478D0" w:rsidP="004318F3">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қағидаларына 10-қосымша</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EBD1883" w14:textId="77777777" w:rsidR="00D478D0" w:rsidRPr="00780B98" w:rsidRDefault="00D478D0" w:rsidP="004318F3">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="004B0F56">
-[...3 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00780B98">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Нысан</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0F27BFF2" w14:textId="77777777" w:rsidR="00F7191E" w:rsidRPr="006E5B4A" w:rsidRDefault="00F7191E" w:rsidP="00F7191E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02FB52E7" w14:textId="77777777" w:rsidR="00F7191E" w:rsidRPr="006E5B4A" w:rsidRDefault="00F7191E" w:rsidP="00F7191E">
       <w:pPr>
@@ -5823,51 +10506,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F582907" w14:textId="77777777" w:rsidR="00437A2D" w:rsidRPr="006E5B4A" w:rsidRDefault="00437A2D" w:rsidP="00452A41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E5B4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">                  </w:t>
       </w:r>
       <w:r w:rsidR="00452A41" w:rsidRPr="006E5B4A">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="642ABEDE" w14:textId="77777777" w:rsidR="00DF4A7D" w:rsidRPr="006E5B4A" w:rsidRDefault="00DF4A7D" w:rsidP="00452A41">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -6698,51 +11380,51 @@
             <w:r w:rsidRPr="006E5B4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>Баға</w:t>
             </w:r>
             <w:r w:rsidR="00854F32" w:rsidRPr="006E5B4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F7468" w:rsidRPr="00BC64F9" w14:paraId="2B0C1A5E" w14:textId="77777777" w:rsidTr="00854F32">
+      <w:tr w:rsidR="006F7468" w:rsidRPr="00F83D02" w14:paraId="2B0C1A5E" w14:textId="77777777" w:rsidTr="00854F32">
         <w:trPr>
           <w:trHeight w:val="966"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="467" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="173FDFBE" w14:textId="77777777" w:rsidR="00610B31" w:rsidRPr="006E5B4A" w:rsidRDefault="00610B31" w:rsidP="00EF1FD6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
@@ -7541,51 +12223,51 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="225B598C" w14:textId="77777777" w:rsidR="00610B31" w:rsidRPr="006E5B4A" w:rsidRDefault="00610B31" w:rsidP="00EF1FD6">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F7468" w:rsidRPr="00BC64F9" w14:paraId="5538EA12" w14:textId="77777777" w:rsidTr="00854F32">
+      <w:tr w:rsidR="006F7468" w:rsidRPr="00F83D02" w14:paraId="5538EA12" w14:textId="77777777" w:rsidTr="00854F32">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="467" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4869A279" w14:textId="77777777" w:rsidR="00610B31" w:rsidRPr="006E5B4A" w:rsidRDefault="00610B31" w:rsidP="00EF1FD6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
@@ -10367,50 +15049,51 @@
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03788611" w14:textId="77777777" w:rsidR="00610B31" w:rsidRPr="006E5B4A" w:rsidRDefault="00610B31" w:rsidP="00EF1FD6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E5B4A">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41BBDF44" w14:textId="77777777" w:rsidR="00610B31" w:rsidRPr="006E5B4A" w:rsidRDefault="00610B31" w:rsidP="00EF1FD6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -13935,51 +18618,51 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D890BA7" w14:textId="77777777" w:rsidR="00610B31" w:rsidRPr="006E5B4A" w:rsidRDefault="00610B31" w:rsidP="00EF1FD6">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F7468" w:rsidRPr="00BC64F9" w14:paraId="5A75BE76" w14:textId="77777777" w:rsidTr="00854F32">
+      <w:tr w:rsidR="006F7468" w:rsidRPr="00F83D02" w14:paraId="5A75BE76" w14:textId="77777777" w:rsidTr="00854F32">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="467" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="48CA3C2F" w14:textId="77777777" w:rsidR="00610B31" w:rsidRPr="006E5B4A" w:rsidRDefault="00610B31" w:rsidP="00EF1FD6">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="19"/>
                 <w:szCs w:val="19"/>
               </w:rPr>
             </w:pPr>
@@ -16226,147 +20909,147 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="09BA57AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50BE025E"/>
     <w:lvl w:ilvl="0" w:tplc="3C04B924">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="927" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1647" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2367" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3087" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3807" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4527" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5247" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5967" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6687" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BB01178"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="87CC0636"/>
     <w:lvl w:ilvl="0" w:tplc="E5E28BE0">
       <w:start w:val="11"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -16534,389 +21217,50 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="20000019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="2000001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C145DFD"/>
-[...337 lines deleted...]
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="524C7E2B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9241E8C"/>
     <w:lvl w:ilvl="0" w:tplc="A4D4DF78">
       <w:start w:val="8"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -16985,51 +21329,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66924BBD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="323A2FC2"/>
     <w:lvl w:ilvl="0" w:tplc="AB74F2A4">
       <w:start w:val="11"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -17098,51 +21442,51 @@
     <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="697B5177"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="50566158"/>
     <w:lvl w:ilvl="0" w:tplc="CBD41AE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1353" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:strike w:val="0"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -17191,964 +21535,815 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1934702010">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1676492658">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="43145168">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="687369365">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1288927025">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1084914342">
-    <w:abstractNumId w:val="6"/>
-[...4 lines deleted...]
-  <w:num w:numId="8" w16cid:durableId="903830963">
     <w:abstractNumId w:val="3"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="172"/>
   <w:hideSpellingErrors/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F410E4"/>
     <w:rsid w:val="000050AF"/>
     <w:rsid w:val="0001180A"/>
     <w:rsid w:val="0001635C"/>
     <w:rsid w:val="000176B5"/>
     <w:rsid w:val="00024BDF"/>
     <w:rsid w:val="000319E6"/>
-    <w:rsid w:val="00035D8C"/>
     <w:rsid w:val="00044308"/>
     <w:rsid w:val="000473DC"/>
     <w:rsid w:val="00047A29"/>
     <w:rsid w:val="0005281D"/>
     <w:rsid w:val="00055391"/>
     <w:rsid w:val="00055EA0"/>
     <w:rsid w:val="00057149"/>
     <w:rsid w:val="0006012D"/>
     <w:rsid w:val="00065B9B"/>
     <w:rsid w:val="0007234E"/>
     <w:rsid w:val="0007336C"/>
     <w:rsid w:val="000742A6"/>
     <w:rsid w:val="000842BF"/>
     <w:rsid w:val="00085550"/>
     <w:rsid w:val="00085F43"/>
     <w:rsid w:val="00090BEE"/>
     <w:rsid w:val="00093965"/>
     <w:rsid w:val="00095551"/>
     <w:rsid w:val="00097C91"/>
     <w:rsid w:val="000A2010"/>
     <w:rsid w:val="000A7D5F"/>
     <w:rsid w:val="000B0E84"/>
     <w:rsid w:val="000C18A7"/>
     <w:rsid w:val="000C51F6"/>
     <w:rsid w:val="000D42B8"/>
     <w:rsid w:val="000D75B6"/>
     <w:rsid w:val="000D7E12"/>
-    <w:rsid w:val="000E030F"/>
     <w:rsid w:val="000E3669"/>
     <w:rsid w:val="000E42D5"/>
     <w:rsid w:val="000E588C"/>
     <w:rsid w:val="000E7BC7"/>
-    <w:rsid w:val="000F4827"/>
     <w:rsid w:val="000F5AB2"/>
     <w:rsid w:val="000F7F2D"/>
     <w:rsid w:val="00101A91"/>
     <w:rsid w:val="00107931"/>
     <w:rsid w:val="0011447E"/>
     <w:rsid w:val="00114B74"/>
     <w:rsid w:val="00117287"/>
     <w:rsid w:val="001216CA"/>
     <w:rsid w:val="00122186"/>
     <w:rsid w:val="00122C56"/>
-    <w:rsid w:val="0012330F"/>
     <w:rsid w:val="00123C01"/>
     <w:rsid w:val="001360EE"/>
     <w:rsid w:val="00142D11"/>
     <w:rsid w:val="001436E9"/>
     <w:rsid w:val="001548A3"/>
     <w:rsid w:val="00155EE7"/>
     <w:rsid w:val="001615CA"/>
     <w:rsid w:val="001650C0"/>
     <w:rsid w:val="001704F5"/>
     <w:rsid w:val="00170E9A"/>
     <w:rsid w:val="00176CE7"/>
     <w:rsid w:val="0017753F"/>
     <w:rsid w:val="00183FF8"/>
     <w:rsid w:val="0018468B"/>
-    <w:rsid w:val="001859A9"/>
     <w:rsid w:val="001917EE"/>
     <w:rsid w:val="00192FC1"/>
     <w:rsid w:val="00193807"/>
     <w:rsid w:val="00193898"/>
     <w:rsid w:val="00194690"/>
     <w:rsid w:val="00194744"/>
-    <w:rsid w:val="0019652C"/>
     <w:rsid w:val="00197CDC"/>
     <w:rsid w:val="001A24F6"/>
     <w:rsid w:val="001A30E3"/>
     <w:rsid w:val="001B2280"/>
     <w:rsid w:val="001B2E3A"/>
     <w:rsid w:val="001B6127"/>
     <w:rsid w:val="001B695E"/>
     <w:rsid w:val="001B7F01"/>
     <w:rsid w:val="001C2D63"/>
     <w:rsid w:val="001C6E63"/>
     <w:rsid w:val="001D32DA"/>
     <w:rsid w:val="001D47B9"/>
     <w:rsid w:val="001E17F9"/>
     <w:rsid w:val="001E5697"/>
     <w:rsid w:val="001E6230"/>
+    <w:rsid w:val="001F04C4"/>
     <w:rsid w:val="001F22F5"/>
     <w:rsid w:val="001F2460"/>
     <w:rsid w:val="001F3C49"/>
     <w:rsid w:val="001F4FD6"/>
     <w:rsid w:val="00200BD1"/>
     <w:rsid w:val="00201B90"/>
     <w:rsid w:val="002034CA"/>
     <w:rsid w:val="00204794"/>
     <w:rsid w:val="002075F7"/>
     <w:rsid w:val="00210F6E"/>
     <w:rsid w:val="002135D2"/>
     <w:rsid w:val="002175ED"/>
     <w:rsid w:val="00217711"/>
     <w:rsid w:val="002200D5"/>
     <w:rsid w:val="00222BA2"/>
     <w:rsid w:val="0022382E"/>
     <w:rsid w:val="00231724"/>
     <w:rsid w:val="00231ED7"/>
+    <w:rsid w:val="0024001D"/>
     <w:rsid w:val="002408F8"/>
     <w:rsid w:val="00243836"/>
     <w:rsid w:val="0024625B"/>
     <w:rsid w:val="00250563"/>
     <w:rsid w:val="00250C53"/>
     <w:rsid w:val="00253201"/>
     <w:rsid w:val="00254628"/>
     <w:rsid w:val="00261786"/>
     <w:rsid w:val="00263268"/>
     <w:rsid w:val="002647B4"/>
     <w:rsid w:val="00272A89"/>
     <w:rsid w:val="00273774"/>
     <w:rsid w:val="00275389"/>
     <w:rsid w:val="002760FC"/>
     <w:rsid w:val="00280FE3"/>
     <w:rsid w:val="0028281D"/>
     <w:rsid w:val="0028430C"/>
     <w:rsid w:val="002848B9"/>
     <w:rsid w:val="002848BD"/>
     <w:rsid w:val="00286823"/>
-    <w:rsid w:val="00293D55"/>
     <w:rsid w:val="00294615"/>
     <w:rsid w:val="002A4A6C"/>
     <w:rsid w:val="002A50CA"/>
     <w:rsid w:val="002A6FF7"/>
     <w:rsid w:val="002B0A58"/>
     <w:rsid w:val="002B2DDC"/>
     <w:rsid w:val="002B5FB8"/>
     <w:rsid w:val="002B65FC"/>
     <w:rsid w:val="002B68B2"/>
     <w:rsid w:val="002C2698"/>
     <w:rsid w:val="002C2E27"/>
     <w:rsid w:val="002C3578"/>
     <w:rsid w:val="002C3DE4"/>
     <w:rsid w:val="002C5543"/>
     <w:rsid w:val="002D081D"/>
     <w:rsid w:val="002D5996"/>
     <w:rsid w:val="002D7E2F"/>
     <w:rsid w:val="002E65E4"/>
     <w:rsid w:val="002E7C30"/>
     <w:rsid w:val="002F37F7"/>
     <w:rsid w:val="002F3E78"/>
     <w:rsid w:val="002F4145"/>
     <w:rsid w:val="002F677E"/>
     <w:rsid w:val="002F7D2B"/>
     <w:rsid w:val="00301843"/>
     <w:rsid w:val="00305D41"/>
     <w:rsid w:val="00306541"/>
+    <w:rsid w:val="00317C64"/>
     <w:rsid w:val="003221E8"/>
     <w:rsid w:val="00323CC6"/>
     <w:rsid w:val="0032543F"/>
-    <w:rsid w:val="00334630"/>
     <w:rsid w:val="00334CC0"/>
     <w:rsid w:val="0033761D"/>
     <w:rsid w:val="00341B1A"/>
     <w:rsid w:val="00344934"/>
     <w:rsid w:val="00344A1A"/>
     <w:rsid w:val="0035742D"/>
     <w:rsid w:val="003579A8"/>
     <w:rsid w:val="00365082"/>
     <w:rsid w:val="0036545B"/>
     <w:rsid w:val="003716A7"/>
     <w:rsid w:val="0037198C"/>
     <w:rsid w:val="00373625"/>
     <w:rsid w:val="00373F82"/>
     <w:rsid w:val="00375274"/>
     <w:rsid w:val="00375557"/>
     <w:rsid w:val="003811EF"/>
     <w:rsid w:val="00390F02"/>
     <w:rsid w:val="003920E0"/>
     <w:rsid w:val="0039280E"/>
     <w:rsid w:val="00393EEA"/>
     <w:rsid w:val="003A2172"/>
     <w:rsid w:val="003A5835"/>
     <w:rsid w:val="003A6132"/>
     <w:rsid w:val="003B10DA"/>
     <w:rsid w:val="003B611D"/>
     <w:rsid w:val="003B6460"/>
     <w:rsid w:val="003B6A0B"/>
     <w:rsid w:val="003B722D"/>
     <w:rsid w:val="003B7991"/>
+    <w:rsid w:val="003B7A28"/>
     <w:rsid w:val="003C073C"/>
     <w:rsid w:val="003C16F9"/>
     <w:rsid w:val="003C21A6"/>
     <w:rsid w:val="003C6B17"/>
     <w:rsid w:val="003C6CE8"/>
     <w:rsid w:val="003C740D"/>
     <w:rsid w:val="003D3424"/>
     <w:rsid w:val="003D3661"/>
     <w:rsid w:val="003D4D1F"/>
     <w:rsid w:val="003D6E6F"/>
     <w:rsid w:val="003E0D68"/>
     <w:rsid w:val="003E0EB1"/>
     <w:rsid w:val="003E3EEA"/>
     <w:rsid w:val="003F0467"/>
     <w:rsid w:val="003F0710"/>
     <w:rsid w:val="003F27A0"/>
     <w:rsid w:val="003F2B1C"/>
-    <w:rsid w:val="003F3BD4"/>
     <w:rsid w:val="003F6A1A"/>
     <w:rsid w:val="003F793F"/>
     <w:rsid w:val="00402778"/>
     <w:rsid w:val="00406E1A"/>
     <w:rsid w:val="0040774B"/>
     <w:rsid w:val="004107DB"/>
     <w:rsid w:val="00412E97"/>
     <w:rsid w:val="00412EE6"/>
     <w:rsid w:val="00414D8A"/>
     <w:rsid w:val="004158B1"/>
     <w:rsid w:val="00415A88"/>
-    <w:rsid w:val="00420627"/>
     <w:rsid w:val="00420B8F"/>
     <w:rsid w:val="00424A81"/>
     <w:rsid w:val="00430029"/>
     <w:rsid w:val="0043056F"/>
     <w:rsid w:val="00431819"/>
+    <w:rsid w:val="004318F3"/>
     <w:rsid w:val="00437A2D"/>
     <w:rsid w:val="00440BF7"/>
     <w:rsid w:val="00442569"/>
     <w:rsid w:val="00444289"/>
     <w:rsid w:val="00444E34"/>
     <w:rsid w:val="00445B92"/>
     <w:rsid w:val="00452A41"/>
     <w:rsid w:val="00456CEA"/>
     <w:rsid w:val="0046481C"/>
     <w:rsid w:val="0047072C"/>
     <w:rsid w:val="00470A6E"/>
     <w:rsid w:val="00471144"/>
     <w:rsid w:val="00472EBA"/>
     <w:rsid w:val="0047363C"/>
     <w:rsid w:val="00474517"/>
     <w:rsid w:val="0048067D"/>
     <w:rsid w:val="00481A44"/>
     <w:rsid w:val="00491B89"/>
     <w:rsid w:val="00494FDD"/>
     <w:rsid w:val="004956B0"/>
     <w:rsid w:val="004A1FB0"/>
     <w:rsid w:val="004A5758"/>
     <w:rsid w:val="004A6E84"/>
-    <w:rsid w:val="004B0F56"/>
     <w:rsid w:val="004B289B"/>
     <w:rsid w:val="004C0AB4"/>
     <w:rsid w:val="004C5750"/>
     <w:rsid w:val="004D120D"/>
     <w:rsid w:val="004D54A0"/>
     <w:rsid w:val="004D7E10"/>
     <w:rsid w:val="004E06AE"/>
     <w:rsid w:val="004E116A"/>
     <w:rsid w:val="004E1DA3"/>
     <w:rsid w:val="004E23B0"/>
     <w:rsid w:val="004E2B1D"/>
     <w:rsid w:val="004F115C"/>
     <w:rsid w:val="004F3AA7"/>
     <w:rsid w:val="004F5BBF"/>
     <w:rsid w:val="004F7C80"/>
     <w:rsid w:val="005116C4"/>
     <w:rsid w:val="005135A5"/>
     <w:rsid w:val="00517B75"/>
     <w:rsid w:val="00520636"/>
     <w:rsid w:val="0052206B"/>
     <w:rsid w:val="00523AD9"/>
     <w:rsid w:val="0052544D"/>
     <w:rsid w:val="00527372"/>
     <w:rsid w:val="00527961"/>
     <w:rsid w:val="00530F67"/>
     <w:rsid w:val="005345C3"/>
     <w:rsid w:val="0053507A"/>
     <w:rsid w:val="005357A3"/>
-    <w:rsid w:val="00552BD1"/>
     <w:rsid w:val="00552FDD"/>
     <w:rsid w:val="0055488E"/>
+    <w:rsid w:val="005554C9"/>
     <w:rsid w:val="00560EEB"/>
     <w:rsid w:val="005621FC"/>
     <w:rsid w:val="0056266B"/>
     <w:rsid w:val="00566BA8"/>
     <w:rsid w:val="00570619"/>
     <w:rsid w:val="0057164C"/>
     <w:rsid w:val="0057567C"/>
     <w:rsid w:val="00577E4B"/>
     <w:rsid w:val="00582E6E"/>
     <w:rsid w:val="00584212"/>
     <w:rsid w:val="0058750D"/>
     <w:rsid w:val="00591889"/>
     <w:rsid w:val="005934B1"/>
     <w:rsid w:val="0059502E"/>
     <w:rsid w:val="005A1889"/>
     <w:rsid w:val="005A2B52"/>
     <w:rsid w:val="005A46ED"/>
     <w:rsid w:val="005B317E"/>
     <w:rsid w:val="005C050E"/>
     <w:rsid w:val="005C264A"/>
     <w:rsid w:val="005C2C35"/>
     <w:rsid w:val="005C3950"/>
     <w:rsid w:val="005C51B0"/>
     <w:rsid w:val="005C798F"/>
     <w:rsid w:val="005D01BB"/>
     <w:rsid w:val="005D3884"/>
     <w:rsid w:val="005D7C3A"/>
     <w:rsid w:val="005E1449"/>
     <w:rsid w:val="005E3F53"/>
     <w:rsid w:val="005E42E7"/>
     <w:rsid w:val="005E7CC2"/>
     <w:rsid w:val="005E7D3C"/>
     <w:rsid w:val="005F1273"/>
     <w:rsid w:val="005F2715"/>
     <w:rsid w:val="005F3B49"/>
     <w:rsid w:val="005F64A7"/>
     <w:rsid w:val="005F6C95"/>
+    <w:rsid w:val="00601C8D"/>
     <w:rsid w:val="00602344"/>
     <w:rsid w:val="00602932"/>
     <w:rsid w:val="00604AF0"/>
     <w:rsid w:val="0061033B"/>
     <w:rsid w:val="00610B31"/>
     <w:rsid w:val="006176A1"/>
-    <w:rsid w:val="00622EF1"/>
     <w:rsid w:val="0062378C"/>
     <w:rsid w:val="006260BF"/>
     <w:rsid w:val="00630365"/>
     <w:rsid w:val="006326A3"/>
     <w:rsid w:val="00633DE2"/>
     <w:rsid w:val="00640A06"/>
     <w:rsid w:val="00643700"/>
     <w:rsid w:val="00646868"/>
     <w:rsid w:val="0065083C"/>
     <w:rsid w:val="00653F36"/>
     <w:rsid w:val="006556C1"/>
     <w:rsid w:val="006561FF"/>
     <w:rsid w:val="00661FAB"/>
     <w:rsid w:val="00664EEC"/>
     <w:rsid w:val="00665F60"/>
     <w:rsid w:val="006718DC"/>
-    <w:rsid w:val="00674C90"/>
     <w:rsid w:val="00675A19"/>
     <w:rsid w:val="006768E8"/>
     <w:rsid w:val="00676D6D"/>
     <w:rsid w:val="0068045A"/>
     <w:rsid w:val="00687CCD"/>
     <w:rsid w:val="006905EA"/>
     <w:rsid w:val="00691097"/>
     <w:rsid w:val="0069544F"/>
     <w:rsid w:val="00695869"/>
     <w:rsid w:val="00696B50"/>
     <w:rsid w:val="006A0389"/>
     <w:rsid w:val="006A0FBD"/>
     <w:rsid w:val="006A7249"/>
     <w:rsid w:val="006A7742"/>
     <w:rsid w:val="006C1E26"/>
     <w:rsid w:val="006C3571"/>
     <w:rsid w:val="006D352A"/>
-    <w:rsid w:val="006D7E7B"/>
     <w:rsid w:val="006E15FD"/>
     <w:rsid w:val="006E2D5A"/>
     <w:rsid w:val="006E4740"/>
     <w:rsid w:val="006E5B4A"/>
     <w:rsid w:val="006E6C6C"/>
     <w:rsid w:val="006F378C"/>
     <w:rsid w:val="006F37CD"/>
     <w:rsid w:val="006F7468"/>
     <w:rsid w:val="0071337A"/>
     <w:rsid w:val="00713E68"/>
+    <w:rsid w:val="00714D0D"/>
     <w:rsid w:val="007160FA"/>
     <w:rsid w:val="00723B6A"/>
     <w:rsid w:val="00726D75"/>
     <w:rsid w:val="00731F02"/>
     <w:rsid w:val="00732666"/>
     <w:rsid w:val="00736DAD"/>
     <w:rsid w:val="0073765A"/>
-    <w:rsid w:val="0074035C"/>
     <w:rsid w:val="00741FDC"/>
     <w:rsid w:val="007432E2"/>
     <w:rsid w:val="007444BC"/>
     <w:rsid w:val="00744D59"/>
     <w:rsid w:val="007467B4"/>
     <w:rsid w:val="007522F8"/>
     <w:rsid w:val="00752D7E"/>
     <w:rsid w:val="007540C6"/>
     <w:rsid w:val="00756522"/>
     <w:rsid w:val="00766215"/>
     <w:rsid w:val="00771CBE"/>
     <w:rsid w:val="0077286E"/>
     <w:rsid w:val="00773E5B"/>
     <w:rsid w:val="00775FEF"/>
     <w:rsid w:val="00780B98"/>
     <w:rsid w:val="007827E9"/>
     <w:rsid w:val="007844FC"/>
-    <w:rsid w:val="00793EB0"/>
-    <w:rsid w:val="00795F04"/>
     <w:rsid w:val="007A2085"/>
     <w:rsid w:val="007A339B"/>
     <w:rsid w:val="007A3FA2"/>
     <w:rsid w:val="007A5711"/>
     <w:rsid w:val="007B3459"/>
     <w:rsid w:val="007C071B"/>
     <w:rsid w:val="007D5A26"/>
     <w:rsid w:val="007E07E6"/>
     <w:rsid w:val="007E3D0C"/>
+    <w:rsid w:val="007E41BC"/>
     <w:rsid w:val="007F3DBC"/>
     <w:rsid w:val="00800002"/>
     <w:rsid w:val="00801FDE"/>
     <w:rsid w:val="0081008A"/>
-    <w:rsid w:val="008167E9"/>
     <w:rsid w:val="00821210"/>
     <w:rsid w:val="00822C55"/>
     <w:rsid w:val="00823793"/>
     <w:rsid w:val="00837CF1"/>
     <w:rsid w:val="00843451"/>
     <w:rsid w:val="00844A40"/>
     <w:rsid w:val="00854F32"/>
     <w:rsid w:val="00855143"/>
     <w:rsid w:val="00861BC7"/>
     <w:rsid w:val="00863F2F"/>
     <w:rsid w:val="00866E0F"/>
     <w:rsid w:val="00876656"/>
-    <w:rsid w:val="00882E58"/>
     <w:rsid w:val="00884531"/>
     <w:rsid w:val="00884A28"/>
     <w:rsid w:val="00886E3A"/>
     <w:rsid w:val="0089147B"/>
     <w:rsid w:val="00891B73"/>
     <w:rsid w:val="00891D42"/>
     <w:rsid w:val="008968DC"/>
     <w:rsid w:val="008A16AC"/>
     <w:rsid w:val="008A2C7C"/>
     <w:rsid w:val="008A33E1"/>
+    <w:rsid w:val="008A3539"/>
     <w:rsid w:val="008A35DF"/>
     <w:rsid w:val="008A3E8F"/>
     <w:rsid w:val="008B3115"/>
     <w:rsid w:val="008B4DA6"/>
     <w:rsid w:val="008B6380"/>
     <w:rsid w:val="008B6CF2"/>
     <w:rsid w:val="008C0E1A"/>
     <w:rsid w:val="008C14C4"/>
     <w:rsid w:val="008C155B"/>
     <w:rsid w:val="008C2523"/>
-    <w:rsid w:val="008D4A27"/>
     <w:rsid w:val="008D6A9A"/>
     <w:rsid w:val="008E02ED"/>
     <w:rsid w:val="008E2502"/>
     <w:rsid w:val="008E2539"/>
     <w:rsid w:val="008E7003"/>
     <w:rsid w:val="008E7665"/>
     <w:rsid w:val="008F0FD6"/>
     <w:rsid w:val="008F1837"/>
     <w:rsid w:val="008F25A6"/>
     <w:rsid w:val="008F2B8E"/>
     <w:rsid w:val="008F5280"/>
     <w:rsid w:val="00902819"/>
     <w:rsid w:val="0090293E"/>
     <w:rsid w:val="00912432"/>
-    <w:rsid w:val="00916FA6"/>
     <w:rsid w:val="009217D4"/>
     <w:rsid w:val="00922249"/>
     <w:rsid w:val="00923618"/>
     <w:rsid w:val="00927984"/>
     <w:rsid w:val="00931120"/>
     <w:rsid w:val="00932150"/>
     <w:rsid w:val="00933282"/>
     <w:rsid w:val="00935FD6"/>
     <w:rsid w:val="00936046"/>
     <w:rsid w:val="00954670"/>
     <w:rsid w:val="00957FE3"/>
     <w:rsid w:val="00961F9A"/>
     <w:rsid w:val="009665C6"/>
+    <w:rsid w:val="009678B0"/>
     <w:rsid w:val="00967BC8"/>
     <w:rsid w:val="00977DC7"/>
     <w:rsid w:val="009808C8"/>
     <w:rsid w:val="0098399D"/>
     <w:rsid w:val="00983D2D"/>
     <w:rsid w:val="0098517B"/>
-    <w:rsid w:val="00985830"/>
     <w:rsid w:val="00996AA2"/>
     <w:rsid w:val="009974AD"/>
     <w:rsid w:val="009A254D"/>
-    <w:rsid w:val="009A33AF"/>
     <w:rsid w:val="009A7000"/>
     <w:rsid w:val="009B02DF"/>
     <w:rsid w:val="009B4730"/>
     <w:rsid w:val="009B58A3"/>
     <w:rsid w:val="009B5A2B"/>
     <w:rsid w:val="009C2DEB"/>
     <w:rsid w:val="009C5EFE"/>
     <w:rsid w:val="009D0772"/>
     <w:rsid w:val="009D184B"/>
     <w:rsid w:val="009D7C3F"/>
     <w:rsid w:val="009E1D6B"/>
     <w:rsid w:val="009E3B07"/>
     <w:rsid w:val="009E46F6"/>
     <w:rsid w:val="009E591F"/>
     <w:rsid w:val="009F08C7"/>
     <w:rsid w:val="009F11CC"/>
     <w:rsid w:val="009F296B"/>
     <w:rsid w:val="009F3B01"/>
     <w:rsid w:val="009F528F"/>
     <w:rsid w:val="00A00C92"/>
     <w:rsid w:val="00A03802"/>
     <w:rsid w:val="00A053FC"/>
     <w:rsid w:val="00A1198D"/>
-    <w:rsid w:val="00A128D1"/>
     <w:rsid w:val="00A132B7"/>
     <w:rsid w:val="00A16673"/>
     <w:rsid w:val="00A24390"/>
     <w:rsid w:val="00A25F5D"/>
     <w:rsid w:val="00A3160D"/>
     <w:rsid w:val="00A32D0C"/>
     <w:rsid w:val="00A338BC"/>
     <w:rsid w:val="00A34082"/>
     <w:rsid w:val="00A340F8"/>
     <w:rsid w:val="00A345CF"/>
     <w:rsid w:val="00A36470"/>
     <w:rsid w:val="00A40E8A"/>
     <w:rsid w:val="00A4619D"/>
     <w:rsid w:val="00A46ACF"/>
     <w:rsid w:val="00A4714E"/>
     <w:rsid w:val="00A477C4"/>
     <w:rsid w:val="00A50463"/>
     <w:rsid w:val="00A51052"/>
     <w:rsid w:val="00A555E8"/>
     <w:rsid w:val="00A55F73"/>
     <w:rsid w:val="00A5737A"/>
     <w:rsid w:val="00A70E7A"/>
     <w:rsid w:val="00A71A5A"/>
     <w:rsid w:val="00A71D18"/>
     <w:rsid w:val="00A76515"/>
     <w:rsid w:val="00A7718F"/>
     <w:rsid w:val="00A90563"/>
     <w:rsid w:val="00A949A2"/>
-    <w:rsid w:val="00A95C33"/>
     <w:rsid w:val="00AA107F"/>
     <w:rsid w:val="00AA5364"/>
     <w:rsid w:val="00AB6880"/>
     <w:rsid w:val="00AC386E"/>
     <w:rsid w:val="00AC5698"/>
     <w:rsid w:val="00AD2280"/>
     <w:rsid w:val="00AD4623"/>
     <w:rsid w:val="00AD52EF"/>
     <w:rsid w:val="00AD6598"/>
-    <w:rsid w:val="00AD7FB3"/>
     <w:rsid w:val="00AE4097"/>
     <w:rsid w:val="00AE7F11"/>
     <w:rsid w:val="00AF1068"/>
     <w:rsid w:val="00B00AEE"/>
     <w:rsid w:val="00B01C75"/>
     <w:rsid w:val="00B02706"/>
     <w:rsid w:val="00B1578A"/>
     <w:rsid w:val="00B163FC"/>
     <w:rsid w:val="00B22BF1"/>
     <w:rsid w:val="00B23414"/>
     <w:rsid w:val="00B2533F"/>
     <w:rsid w:val="00B2612E"/>
     <w:rsid w:val="00B261A2"/>
     <w:rsid w:val="00B304F9"/>
     <w:rsid w:val="00B343E1"/>
     <w:rsid w:val="00B365AE"/>
     <w:rsid w:val="00B37599"/>
     <w:rsid w:val="00B4007E"/>
     <w:rsid w:val="00B41896"/>
     <w:rsid w:val="00B45760"/>
     <w:rsid w:val="00B45953"/>
     <w:rsid w:val="00B46010"/>
     <w:rsid w:val="00B47336"/>
     <w:rsid w:val="00B552A1"/>
     <w:rsid w:val="00B5610D"/>
     <w:rsid w:val="00B57A82"/>
     <w:rsid w:val="00B6112C"/>
     <w:rsid w:val="00B64940"/>
-    <w:rsid w:val="00B73814"/>
     <w:rsid w:val="00B73D07"/>
     <w:rsid w:val="00B820C6"/>
     <w:rsid w:val="00B86124"/>
     <w:rsid w:val="00B940DA"/>
+    <w:rsid w:val="00B9668F"/>
     <w:rsid w:val="00B9715B"/>
     <w:rsid w:val="00BA4B1E"/>
     <w:rsid w:val="00BA612E"/>
     <w:rsid w:val="00BB293F"/>
     <w:rsid w:val="00BC0FA0"/>
-    <w:rsid w:val="00BC64F9"/>
     <w:rsid w:val="00BD00E0"/>
     <w:rsid w:val="00BD1E4A"/>
     <w:rsid w:val="00BD2BA7"/>
     <w:rsid w:val="00BD3A11"/>
     <w:rsid w:val="00BD4143"/>
-    <w:rsid w:val="00BD6B5F"/>
     <w:rsid w:val="00BE0EE5"/>
     <w:rsid w:val="00BE40D3"/>
     <w:rsid w:val="00BE4202"/>
     <w:rsid w:val="00BE6061"/>
     <w:rsid w:val="00BE6D49"/>
     <w:rsid w:val="00BF329F"/>
     <w:rsid w:val="00BF4C3B"/>
     <w:rsid w:val="00BF77B4"/>
     <w:rsid w:val="00C02A78"/>
     <w:rsid w:val="00C04805"/>
     <w:rsid w:val="00C204AD"/>
     <w:rsid w:val="00C27AB3"/>
     <w:rsid w:val="00C3590E"/>
     <w:rsid w:val="00C35D2C"/>
     <w:rsid w:val="00C424F6"/>
     <w:rsid w:val="00C44EA1"/>
     <w:rsid w:val="00C450DB"/>
     <w:rsid w:val="00C47811"/>
     <w:rsid w:val="00C478E1"/>
     <w:rsid w:val="00C50015"/>
     <w:rsid w:val="00C56FDD"/>
     <w:rsid w:val="00C64183"/>
     <w:rsid w:val="00C64617"/>
     <w:rsid w:val="00C6711D"/>
     <w:rsid w:val="00C73CB1"/>
     <w:rsid w:val="00C73CC1"/>
     <w:rsid w:val="00C75E82"/>
     <w:rsid w:val="00C773C9"/>
     <w:rsid w:val="00C826DB"/>
     <w:rsid w:val="00C90F57"/>
     <w:rsid w:val="00C956AD"/>
-    <w:rsid w:val="00C960FD"/>
     <w:rsid w:val="00C96695"/>
+    <w:rsid w:val="00CA101B"/>
     <w:rsid w:val="00CA1596"/>
     <w:rsid w:val="00CB452E"/>
     <w:rsid w:val="00CB6B4F"/>
     <w:rsid w:val="00CB7B0D"/>
     <w:rsid w:val="00CD2B90"/>
     <w:rsid w:val="00CD4E2F"/>
     <w:rsid w:val="00CF598D"/>
     <w:rsid w:val="00CF6669"/>
     <w:rsid w:val="00CF6937"/>
     <w:rsid w:val="00D06E89"/>
     <w:rsid w:val="00D14EC4"/>
     <w:rsid w:val="00D16A59"/>
     <w:rsid w:val="00D21928"/>
     <w:rsid w:val="00D22F23"/>
     <w:rsid w:val="00D31BFC"/>
     <w:rsid w:val="00D32E8B"/>
     <w:rsid w:val="00D34FF7"/>
     <w:rsid w:val="00D3648B"/>
     <w:rsid w:val="00D410EB"/>
     <w:rsid w:val="00D4365F"/>
     <w:rsid w:val="00D478D0"/>
     <w:rsid w:val="00D51286"/>
     <w:rsid w:val="00D54740"/>
     <w:rsid w:val="00D60CA1"/>
     <w:rsid w:val="00D627E1"/>
     <w:rsid w:val="00D70D9E"/>
     <w:rsid w:val="00D8716B"/>
     <w:rsid w:val="00D91558"/>
     <w:rsid w:val="00D974D0"/>
     <w:rsid w:val="00DA1DDF"/>
     <w:rsid w:val="00DA2C9B"/>
     <w:rsid w:val="00DA2D05"/>
     <w:rsid w:val="00DA4F44"/>
     <w:rsid w:val="00DB1F37"/>
-    <w:rsid w:val="00DB49E9"/>
     <w:rsid w:val="00DB5787"/>
     <w:rsid w:val="00DB5C62"/>
     <w:rsid w:val="00DB69D5"/>
     <w:rsid w:val="00DB73BF"/>
-    <w:rsid w:val="00DB77BC"/>
     <w:rsid w:val="00DC10A3"/>
     <w:rsid w:val="00DC1E1E"/>
     <w:rsid w:val="00DC545C"/>
-    <w:rsid w:val="00DC5E4F"/>
     <w:rsid w:val="00DC78A3"/>
     <w:rsid w:val="00DD0B6A"/>
     <w:rsid w:val="00DD62D8"/>
     <w:rsid w:val="00DD7F5E"/>
     <w:rsid w:val="00DE4B0E"/>
     <w:rsid w:val="00DF2076"/>
     <w:rsid w:val="00DF2BA9"/>
     <w:rsid w:val="00DF4A7D"/>
     <w:rsid w:val="00DF7C53"/>
     <w:rsid w:val="00E00904"/>
     <w:rsid w:val="00E01780"/>
     <w:rsid w:val="00E02EAC"/>
     <w:rsid w:val="00E06644"/>
     <w:rsid w:val="00E112B0"/>
     <w:rsid w:val="00E128AD"/>
     <w:rsid w:val="00E16050"/>
     <w:rsid w:val="00E20179"/>
     <w:rsid w:val="00E221C6"/>
     <w:rsid w:val="00E22977"/>
     <w:rsid w:val="00E333F9"/>
     <w:rsid w:val="00E43AF2"/>
     <w:rsid w:val="00E50152"/>
     <w:rsid w:val="00E50C66"/>
     <w:rsid w:val="00E51F29"/>
     <w:rsid w:val="00E537BC"/>
     <w:rsid w:val="00E54AD2"/>
     <w:rsid w:val="00E55C49"/>
     <w:rsid w:val="00E5742B"/>
     <w:rsid w:val="00E57671"/>
     <w:rsid w:val="00E64EE3"/>
     <w:rsid w:val="00E702C2"/>
     <w:rsid w:val="00E71B62"/>
     <w:rsid w:val="00E73552"/>
     <w:rsid w:val="00E74948"/>
     <w:rsid w:val="00E74C95"/>
     <w:rsid w:val="00E77FFD"/>
-    <w:rsid w:val="00E81588"/>
     <w:rsid w:val="00E92116"/>
     <w:rsid w:val="00E92118"/>
     <w:rsid w:val="00E97C39"/>
     <w:rsid w:val="00EB1451"/>
     <w:rsid w:val="00EB3A68"/>
     <w:rsid w:val="00EB3D30"/>
     <w:rsid w:val="00EB44A6"/>
     <w:rsid w:val="00EB6C2D"/>
-    <w:rsid w:val="00EC1D53"/>
     <w:rsid w:val="00EC48A6"/>
     <w:rsid w:val="00EC57EE"/>
     <w:rsid w:val="00ED135C"/>
     <w:rsid w:val="00ED17B4"/>
     <w:rsid w:val="00ED3B15"/>
     <w:rsid w:val="00ED521E"/>
     <w:rsid w:val="00EE1FCF"/>
     <w:rsid w:val="00EE68A3"/>
     <w:rsid w:val="00EF1FD6"/>
     <w:rsid w:val="00EF2BA0"/>
     <w:rsid w:val="00EF5AEE"/>
     <w:rsid w:val="00EF71D6"/>
     <w:rsid w:val="00F02467"/>
     <w:rsid w:val="00F02FA4"/>
     <w:rsid w:val="00F03DC3"/>
+    <w:rsid w:val="00F158BD"/>
     <w:rsid w:val="00F16017"/>
     <w:rsid w:val="00F17FB1"/>
     <w:rsid w:val="00F23564"/>
     <w:rsid w:val="00F23E99"/>
     <w:rsid w:val="00F24C68"/>
     <w:rsid w:val="00F275A4"/>
     <w:rsid w:val="00F313C7"/>
     <w:rsid w:val="00F36FB3"/>
     <w:rsid w:val="00F410E4"/>
     <w:rsid w:val="00F41301"/>
     <w:rsid w:val="00F42855"/>
     <w:rsid w:val="00F47591"/>
     <w:rsid w:val="00F4763A"/>
     <w:rsid w:val="00F56B91"/>
-    <w:rsid w:val="00F56E78"/>
-    <w:rsid w:val="00F6082B"/>
     <w:rsid w:val="00F63B83"/>
     <w:rsid w:val="00F64577"/>
     <w:rsid w:val="00F655DE"/>
-    <w:rsid w:val="00F716E8"/>
     <w:rsid w:val="00F7191E"/>
     <w:rsid w:val="00F72CF7"/>
     <w:rsid w:val="00F7514F"/>
     <w:rsid w:val="00F8329A"/>
+    <w:rsid w:val="00F83D02"/>
     <w:rsid w:val="00F92738"/>
     <w:rsid w:val="00FA3BCC"/>
     <w:rsid w:val="00FA78E4"/>
     <w:rsid w:val="00FC2ABC"/>
     <w:rsid w:val="00FC4486"/>
     <w:rsid w:val="00FC6E8F"/>
     <w:rsid w:val="00FD0105"/>
     <w:rsid w:val="00FE1190"/>
     <w:rsid w:val="00FF12C4"/>
     <w:rsid w:val="00FF2179"/>
     <w:rsid w:val="00FF231B"/>
     <w:rsid w:val="00FF3B2F"/>
     <w:rsid w:val="00FF4B7F"/>
     <w:rsid w:val="00FF50F4"/>
     <w:rsid w:val="00FF7747"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -18324,51 +22519,51 @@
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
-    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
@@ -18724,51 +22919,50 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00AC5698"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="user-accountname">
     <w:name w:val="user-account__name"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00C96695"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Без интервала Знак"/>
     <w:link w:val="ab"/>
     <w:locked/>
     <w:rsid w:val="0006012D"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ab">
     <w:name w:val="No Spacing"/>
     <w:link w:val="aa"/>
-    <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0006012D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ac">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009F08C7"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
@@ -18875,103 +23069,77 @@
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="335617763">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
-    <w:div w:id="374233736">
-[...11 lines deleted...]
-    </w:div>
     <w:div w:id="435640869">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="599801639">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="665013642">
-      <w:bodyDiv w:val="1"/>
-[...11 lines deleted...]
-    <w:div w:id="783890418">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="873233689">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
@@ -19182,51 +23350,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2107067525">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://adilet.zan.kz/kaz/docs/Z1900000293" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -19488,67 +23656,67 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F87B4953-283D-43C9-BC57-235AC4CB689C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>11864</Characters>
+  <Pages>7</Pages>
+  <Words>2758</Words>
+  <Characters>15725</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>98</Lines>
-  <Paragraphs>27</Paragraphs>
+  <Lines>131</Lines>
+  <Paragraphs>36</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13918</CharactersWithSpaces>
+  <CharactersWithSpaces>18447</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gulnar</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>