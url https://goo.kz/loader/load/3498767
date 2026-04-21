--- v0 (2025-12-14)
+++ v1 (2026-04-21)
@@ -1,1592 +1,9505 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="000364A1" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00041094">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жеке </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>сұрақтары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>азаматтарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="75" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:kern w:val="36"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="GridTable5DarkAccent6"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3115"/>
+        <w:gridCol w:w="3115"/>
+        <w:gridCol w:w="3115"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidTr="00621B02">
+        <w:trPr>
+          <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00CE5E01" w:rsidP="00041094">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>А.К.Байгабулова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мектеп басшысы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сәрсенбі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs w:val="0"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.00-17</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Жұма 15.00-17.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidTr="00621B02">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00CE5E01" w:rsidP="00041094">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Г.С.Бейсекеева</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Басшының оқу ісі жөніндегі орынбасары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дүйсенбі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>9.00-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidTr="00621B02">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00CE5E01" w:rsidP="00041094">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>З.Т.Саметова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Басшының оқу ісі жөніндегі орынбасары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Дүйсенбі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15.00-18.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidTr="00621B02">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00CE5E01" w:rsidP="00041094">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>А.Ш.Еркасова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Басшының бейіндік оқыту жөніндегі орынбасары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00CE5E01">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сейсенбі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5E01" w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.00-1</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5E01" w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidTr="00621B02">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00CE5E01" w:rsidP="00041094">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Ж.Байсолтан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Басшының тәрбие жұмысы жөніндегі орынбасары</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5E01" w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> м.а.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бейсенбі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9.00-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidTr="00621B02">
+        <w:trPr>
+          <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00CE5E01" w:rsidP="00041094">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Д.Р.Бектасова</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Басшының тәрбие жұмысы жөніндегі орынбасары</w:t>
+            </w:r>
+            <w:r w:rsidR="00CE5E01" w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> м.а.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Бейсенбі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 15.00-18.00</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidTr="00621B02">
+        <w:tc>
+          <w:tcPr>
+            <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00CE5E01" w:rsidP="00041094">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>С.А.Аманжол</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Мектеп психологі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3115" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w:rsidR="00041094" w:rsidRPr="00CE5E01" w:rsidRDefault="00041094" w:rsidP="00041094">
+            <w:pPr>
+              <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:color w:val="0000CD"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>Сәрсенбі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9.00-1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CE5E01">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+                <w:lang w:eastAsia="ru-RU"/>
+              </w:rPr>
+              <w:t>.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="00CE5E01" w:rsidRDefault="00CE5E01" w:rsidP="00041094">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="009D04D8" w:rsidP="00041094">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="708"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Азаматтарды қабылдауын ұйымдастыру және өтініштерін қарастыру қамтамасыз ету бойынша жауапты тұлға – хатшы </w:t>
+      </w:r>
+      <w:r w:rsidR="004007C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Каюпова Гульнур</w:t>
+      </w:r>
+      <w:r w:rsidR="00CE5E01" w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Амангельдиевна</w:t>
+      </w:r>
+      <w:r w:rsidR="004007C3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+    </w:p>
+    <w:p w:rsidR="009D04D8" w:rsidRPr="00CE5E01" w:rsidRDefault="009D04D8" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="006400"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="009D04D8" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Байланыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> телефоны – 22-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>04-10</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D04D8" w:rsidRPr="00CE5E01" w:rsidRDefault="009D04D8" w:rsidP="00E20B02">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="kk-KZ"/>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000364A1">
-[...26 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="000364A1" w:rsidRDefault="00D46308" w:rsidP="00F96D8A">
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00E20B02">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="kk-KZ"/>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...26 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Азаматтарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтініштерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қарау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="000364A1" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="009D04D8" w:rsidRPr="00CE5E01" w:rsidRDefault="009D04D8" w:rsidP="00E20B02">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00E20B02">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E20B02" w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>басшысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>кестесіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>азаматтар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тұлғаларды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қабылдайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>белгіленген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жеке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тұлғалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>назарына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жеткізілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>сағатта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>орны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өткізілуге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тиіс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Жеке </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>азаматтарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>журналында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тіркеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жүргізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>егер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтіні</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>шт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>лауазымды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тұлға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қабылдау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>кезінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>шеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>алмаса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жазбаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>нысанда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>баяндалады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>онымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жазбаша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтініш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ретінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жүргізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Өтініш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өздеріне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтініш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>сұрақтарын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>шеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>алатын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>субъектіге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>лауазымды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тұлғағ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>беріледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  2. Жеке </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тұлға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өзінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтінішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тегін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>атын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қалауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>әкесінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>атын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>пошталық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>мекенжайын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тұлға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өзінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>атауын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>пошталық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>мекенжайын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>шығыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>номері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>күні</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>н</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>көрсетеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Өтініш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>иесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қолын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қояды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>электронды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>санмен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>бекітілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қолын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қояды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Өтініш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>кезде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>субъектінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>атауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>лауазымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>с-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>әрекетіне</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>арыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жазылып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>отырған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>лауазымды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тұлғаның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>аты,әкесінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>аты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>арыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>берушінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>талаптары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтініштерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>дәлелдері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>көрсетіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> 3. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Арыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>берушіге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтіні</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>шт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қабылданған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>күні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>уақыты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қабылдап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>алушының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>аты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>әкесінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>аты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жазылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> талон </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>беріледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  4. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Заңның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>бектілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тәртібі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>арыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>міндетті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>түрде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қабылданып</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>,т</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>іркеліп,есепке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>алынып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қарастыруға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жатады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Өтіні</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>шт</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>і</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қабылдамауға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тиым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>салынады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  5. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Субъектіге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>лауазымды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>адамға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>келі</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>түскен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтініш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>олардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қарауларына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жатпайтын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>болса,үш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қалдырмай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтініш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>субъектіге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жіберіліп,ол</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>шағым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>берушіге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>хабарланады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  6. Жеке </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тұлғаның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтінішін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қарастырған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>кезде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>субъектілерден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>лауазымды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>адамдардан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ақпарат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>алуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тұ</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ғылықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>шығуды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қажет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>етпесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтініш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> он бес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>күн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қаралады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  7. Жеке </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тұлғаның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтінішін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қарастыру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>үшін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> да </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>субъектілерден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жауапты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>адамнан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ақпарат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>алу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>талабы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>туса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жергілікті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жерге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>барып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тексеру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>керек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>болса,өтініштің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>субъектіге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жауапты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>адамға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>түскен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>күнінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>бастап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>оған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 30 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>күнтізбелік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>үн</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>беріледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  8. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Өтінішке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>берілетін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жауап</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>заңнамасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>сілтеме</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жасай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>отырып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>мазмұны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>негізделген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>дәлелді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тілде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтініш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тілде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қажет</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>арыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>берушінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қабылданған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>шешімге</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>шағым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жасау</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>құқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>екендігін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>түсіндіру</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73" w:rsidP="00ED7D73">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="both"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  9. Жеке </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тұлға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>заңды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тұлғалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>өтініштері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ісжүргізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Қазақстан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Республикасының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>заңнамасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>бекітілген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тәртіппен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>басқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ісжүргізу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>тәртібінен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>бөлек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>ә</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>р</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>қайсына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жеке-жеке</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>жүргізіледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00ED7D73" w:rsidRPr="00CE5E01" w:rsidRDefault="00ED7D73">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="000101F0" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="009D04D8">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
-[...1 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000364A1">
-[...101 lines deleted...]
-        <w:t xml:space="preserve"> мемлекеттік қызмет көрсетілді.</w:t>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Руководитель школы проводит личный прием граждан и представителей юридических лиц согласно графику приема.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="000364A1" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000364A1">
-[...6 lines deleted...]
-      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>  Прием проводится по месту работы в установленные и доведенные до сведения физических и юридических лиц дни и часы.</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="00F96D8A" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000364A1">
-[...79 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>  Во время личного приема в журнале учета ведется регистрация приема граждан.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="00F96D8A" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000364A1">
-[...79 lines deleted...]
-        <w:t xml:space="preserve"> мемлекеттік  қызмет көрсетілген.</w:t>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>  Если обращение не может быть разрешено должностным лицом во время приема, оно излагается в письменной форме и с ним ведется работа как с письменным обращением.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="00354C52" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000364A1">
-[...112 lines deleted...]
-        <w:t>).</w:t>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>  1. Обращение должно адресоваться субъекту или должностному лицу, в компетенцию которого входит разрешение поставленных в обращении вопросов.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="00354C52" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354C52">
-[...79 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>  2. В обращении физического лица указываются его фамилия, имя, а также по желанию отчество, почтовый адрес, юридического лица - его наименование, почтовый адрес, исходящий номер и дата. Обращение должно быть подписано заявителем либо заверено электронной цифровой подписью.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D46308" w:rsidRPr="00354C52" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354C52">
-[...84 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>  При подаче жалобы указываются наименование субъекта или должность, фамилии и инициалы должностных лиц, чьи действия обжалуются, мотивы обращения и требования.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D46308" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00354C52">
-[...46 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>  3. Заявителю, непосредственно обратившемуся письменно к субъекту, выдается талон с указанием даты и времени, фамилии и инициалов лица, принявшего обращение.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="000364A1" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000364A1">
-[...15 lines deleted...]
-        <w:t xml:space="preserve">  Халықты ақпараттандыру бойынша мемлекеттік қызметтерді көрсетудің ережелері мен стандарттары бар.</w:t>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>  4. Обращения, поданные в порядке, установленном Законом, подлежат обязательному приему, регистрации, учету и рассмотрению.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="00F96D8A" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>Отказ в приеме обращения запрещается.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
+      <w:pPr>
+        <w:pStyle w:val="a4"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:b/>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F96D8A">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> Қызмет көрсетудің негізгі принциптері:</w:t>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>  5. Обращение, поступившее субъекту или должностному лицу, в компетенцию которого не входит разрешение поставленных в обращении вопросов, в срок не позднее трех рабочих дней направляется соответствующим субъектам с сообщением об этом заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="000364A1" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000364A1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 1) Қазақстан Республикасының заңнамасын сақтау;</w:t>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>  6. Обращение физического и (или) юридического лица, для рассмотрения которого не требуется получение информации от иных субъектов, должностных лиц либо проверка с выездом на место, рассматривается в течение пятнадцати календарных дней.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="000364A1" w:rsidRDefault="00D46308" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>өрсетілетін мемлекеттік қызмет туралы толық ақпарат беру;</w:t>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>  7. Обращение физического и (или) юридического лица, для рассмотрения которого требуется получение информации от иных субъектов, должностных лиц либо проверка с выездом на место, рассматривается и по нему принимается решение в течение тридцати календарных дней со дня поступления субъекту, должностному лицу.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="000364A1" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000364A1">
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> 3) Мемлекеттік көрсетілетін қызметті алушының белгіленген мерзімде алмаған құжаттарының сақталуын қамтамасыз ету;</w:t>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>  8. Ответы на обращения должны быть по содержанию обоснованными и мотивированными на государственном языке или языке обращения со ссылкой на законодательство Республики Казахстан, содержать конкретные факты, опровергающие или подтверждающие доводы заявителя, с разъяснением их права на обжалование принятого решения.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="000364A1" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="00CE5E01" w:rsidRDefault="006F71AF" w:rsidP="006F71AF">
       <w:pPr>
+        <w:pStyle w:val="a4"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
-          <w:lang w:val="kk-KZ"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000364A1">
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> көрсету;</w:t>
+      <w:r w:rsidRPr="00CE5E01">
+        <w:rPr>
+          <w:rStyle w:val="a3"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        </w:rPr>
+        <w:t>  9. Делопроизводство по обращениям физических лиц и делопроизводство по обращениям юридических лиц ведутся отдельно от других видов делопроизводства в порядке, установленном законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000364A1" w:rsidRPr="000364A1" w:rsidRDefault="000364A1" w:rsidP="00F96D8A">
+    <w:p w:rsidR="006F71AF" w:rsidRPr="009D04D8" w:rsidRDefault="006F71AF">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...4 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000364A1">
-[...4 lines deleted...]
-      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="000364A1" w:rsidRPr="000364A1" w:rsidSect="00D46308">
+    <w:sectPr w:rsidR="006F71AF" w:rsidRPr="009D04D8" w:rsidSect="00E20B02">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="794" w:right="567" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="851" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-    <w:panose1 w:val="02040503050406030204"/>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C30FAF"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00F96D8A"/>
+    <w:rsidRoot w:val="00617333"/>
+    <w:rsid w:val="00041094"/>
+    <w:rsid w:val="004007C3"/>
+    <w:rsid w:val="00617333"/>
+    <w:rsid w:val="006F71AF"/>
+    <w:rsid w:val="009D04D8"/>
+    <w:rsid w:val="00CE5E01"/>
+    <w:rsid w:val="00E20B02"/>
+    <w:rsid w:val="00ED7D73"/>
+    <w:rsid w:val="00EE505F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w15:docId w15:val="{C4021847-69CE-45A5-8ED5-5061AA7728F7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
-[...370 lines deleted...]
-    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00CA790F"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED7D73"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="28"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED7D73"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED7D73"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED7D73"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00041094"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5DarkAccent6">
+    <w:name w:val="Grid Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00041094"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED7D73"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00ED7D73"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:kern w:val="36"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a3">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00ED7D73"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00ED7D73"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="a5">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00041094"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="GridTable5DarkAccent6">
+    <w:name w:val="Grid Table 5 Dark Accent 6"/>
+    <w:basedOn w:val="a1"/>
+    <w:uiPriority w:val="50"/>
+    <w:rsid w:val="00041094"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+      </w:tblBorders>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+    <w:tcPr>
+      <w:shd w:val="clear" w:color="auto" w:fill="E2EFD9" w:themeFill="accent6" w:themeFillTint="33"/>
+    </w:tcPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideH w:val="nil"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="FFFFFF" w:themeColor="background1"/>
+      </w:rPr>
+      <w:tblPr/>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
+          <w:insideV w:val="nil"/>
+        </w:tcBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="70AD47" w:themeFill="accent6"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:tblPr/>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="auto" w:fill="C5E0B3" w:themeFill="accent6" w:themeFillTint="66"/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:divs>
-    <w:div w:id="929700399">
+    <w:div w:id="317535781">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+      <w:divsChild>
+        <w:div w:id="1988320450">
+          <w:marLeft w:val="0"/>
+          <w:marRight w:val="0"/>
+          <w:marTop w:val="0"/>
+          <w:marBottom w:val="0"/>
+          <w:divBdr>
+            <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+            <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          </w:divBdr>
+        </w:div>
+      </w:divsChild>
+    </w:div>
+    <w:div w:id="1015768944">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1405950074">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -1621,237 +9534,213 @@
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
-[...8 lines deleted...]
-        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns="" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>416</Words>
-  <Characters>2377</Characters>
+  <Words>884</Words>
+  <Characters>5043</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>42</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2788</CharactersWithSpaces>
+  <CharactersWithSpaces>5916</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>School nine</dc:creator>
+  <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>