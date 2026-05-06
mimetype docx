--- v0 (2025-12-05)
+++ v1 (2026-05-06)
@@ -1,8660 +1,19857 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w14:paraId="7F0B184B" w14:textId="32057D75" w:rsidR="00AC1B7F" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="32B2D20E" w14:textId="668076E6" w:rsidR="009B2F1C" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="75"/>
+        <w:ind w:left="1962" w:right="0" w:hanging="1652"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t>«Павлодар</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>қаласының</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Камал Макпалеев атындағы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="43"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>орта</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>мектебі»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>КММ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2F1C" w:rsidRPr="00FF2C02">
+        <w:t>директорды</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2F1C" w:rsidRPr="00724889">
+        <w:t>ң</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2F1C" w:rsidRPr="00FF2C02">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2F1C">
+        <w:t xml:space="preserve">тәрбие жұмысы </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2F1C" w:rsidRPr="00FF2C02">
+        <w:t xml:space="preserve"> жөніндегі </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2F1C" w:rsidRPr="00724889">
+        <w:t>орынбасары</w:t>
+      </w:r>
+      <w:r w:rsidR="009B2F1C">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009B2F1C" w:rsidRPr="00FF2C02">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос лауазымына конкурс жариялайды </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EA52A99" w14:textId="77777777" w:rsidR="00FF2C02" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="75"/>
+        <w:ind w:left="1962" w:right="0" w:hanging="1652"/>
+      </w:pPr>
+      <w:r>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00661C21">
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> бос лауазым)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="113128D9" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00AB23C5" w:rsidRDefault="009B2F1C" w:rsidP="00F434DC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:jc w:val="center"/>
-[...81 lines deleted...]
-        <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-          <w:szCs w:val="24"/>
           <w:u w:val="single"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">по воспитательной  работе </w:t>
-[...12 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a4"/>
-        <w:tblW w:w="9889" w:type="dxa"/>
+        <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="391"/>
         <w:gridCol w:w="2384"/>
-        <w:gridCol w:w="7114"/>
+        <w:gridCol w:w="6689"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w14:paraId="74414B57" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="00FF2C02" w:rsidRPr="00FF2C02" w14:paraId="54C8F04B" w14:textId="77777777" w:rsidTr="00766E85">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="0"/>
-          <w:p w14:paraId="62C18175" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+          <w:p w14:paraId="25F8C46E" w14:textId="77777777" w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0006411E">
+            <w:r w:rsidRPr="00AD2C10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34905D3E" w14:textId="529DC87A" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+          <w:p w14:paraId="53948142" w14:textId="4217A1A8" w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000272F1">
-[...22 lines deleted...]
-            <w:r w:rsidRPr="000272F1">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Орналасқан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00901BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000272F1">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Пошталық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7114" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="28CCE37D" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="000272F1" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+          <w:p w14:paraId="13FEE029" w14:textId="77777777" w:rsidR="00FF2C02" w:rsidRPr="00901BCE" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:ind w:left="108"/>
-[...36 lines deleted...]
-            <w:r w:rsidRPr="000272F1">
+              <w:ind w:right="258"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>140003,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Республикасы,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«Павлодар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000272F1">
-[...19 lines deleted...]
-          <w:p w14:paraId="2155D10B" w14:textId="573FF83E" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қаласының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Камал Макпалеев атындағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="44"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жалпы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>орта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мектебі»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>КММ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="032F9DE4" w14:textId="33EA2F74" w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000272F1">
-[...116 lines deleted...]
-            <w:r w:rsidRPr="000272F1">
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Павлодар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000272F1">
-[...4 lines deleted...]
-              <w:t>области</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>облысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="55"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Павлодар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қаласы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Гагарин</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>көшесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>58</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w14:paraId="4DB69F5C" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w14:paraId="67FF7817" w14:textId="77777777" w:rsidTr="00766E85">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="07F4393A" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+          <w:p w14:paraId="3BB75D7E" w14:textId="77777777" w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0078FA52" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="000272F1" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
-[...15 lines deleted...]
-          <w:p w14:paraId="3F4419D9" w14:textId="3C27D2B6" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+          <w:p w14:paraId="048A7901" w14:textId="2B7EB97A" w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000272F1">
-[...20 lines deleted...]
-            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Телефон</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="58"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>нөмірлері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7114" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D7E8FB3" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="000272F1" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
-[...67 lines deleted...]
-          <w:p w14:paraId="32A06104" w14:textId="3B5B9D78" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+          <w:p w14:paraId="4F50C0C0" w14:textId="4DD67058" w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000272F1">
-[...81 lines deleted...]
-              <w:t>58</w:t>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(7182)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>22-22-18</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w14:paraId="704D2767" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w14:paraId="251A33A4" w14:textId="77777777" w:rsidTr="00766E85">
         <w:trPr>
           <w:trHeight w:val="264"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="720C5C25" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+          <w:p w14:paraId="4EAEEB3D" w14:textId="77777777" w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F37DB78" w14:textId="69A0BBAD" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+          <w:p w14:paraId="278357AE" w14:textId="52356724" w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000272F1">
-[...20 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Электрондық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="55"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>пошта</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7114" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CEB7750" w14:textId="5A193922" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+          <w:p w14:paraId="74C783DA" w14:textId="7AC08E3A" w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w:rsidRDefault="00E0351C" w:rsidP="00FF2C02">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000272F1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId5" w:history="1">
+              <w:r w:rsidR="00FF2C02" w:rsidRPr="00901BCE">
+                <w:rPr>
+                  <w:rStyle w:val="a3"/>
+                  <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                </w:rPr>
+                <w:t>sosh4@goo.edu.kz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w14:paraId="0D045A7D" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w14:paraId="7814326C" w14:textId="77777777" w:rsidTr="00766E85">
         <w:trPr>
           <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5AED979F" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+          <w:p w14:paraId="793BCE5A" w14:textId="77777777" w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D67FFFB" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="000272F1" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
-[...28 lines deleted...]
-          <w:p w14:paraId="67DE9CAE" w14:textId="19D42F15" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+          <w:p w14:paraId="0668403F" w14:textId="23C03726" w:rsidR="00FF2C02" w:rsidRPr="00AD2C10" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000272F1">
-[...5 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>ұйымының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7114" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="622DAAF5" w14:textId="4857A4DC" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00443553" w:rsidP="00AC1B7F">
+          <w:p w14:paraId="30A08C71" w14:textId="77777777" w:rsidR="00FF2C02" w:rsidRPr="00901BCE" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="108" w:right="274"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Павлодар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>облысының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>басқармасы,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Павлодар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қаласы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-57"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>бөлімінің</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>«Павлодар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>қаласының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Камал Макпалеев атындағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="54"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>жалпы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>орта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мектебі»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>коммуналдық</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68755394" w14:textId="1A388666" w:rsidR="00FF2C02" w:rsidRPr="00CD38F2" w:rsidRDefault="00FF2C02" w:rsidP="00FF2C02">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId4" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00901BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>мекемесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w14:paraId="05085953" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00F84589" w14:paraId="524A92EE" w14:textId="77777777" w:rsidTr="00766E85">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="7B102CF2" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="39DF5B63" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0006411E">
+            <w:r w:rsidRPr="00AD2C10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36994151" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="48C1AC12" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0006411E">
+            <w:r w:rsidRPr="00824140">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Наименование вакантной или временно вакантной должности, нагрузка</w:t>
+              <w:t>Бос немесе уақытша бос лауазымның атауы, жүктеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7114" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="306B8E94" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00E52753" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="48F316D7" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="009B2F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>директорды</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724889">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ң</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00851633">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәрбие </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>з</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t xml:space="preserve">жұмысы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">аместитель директора по </w:t>
+              <w:t xml:space="preserve"> жөніндегі </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00724889">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орынбасары</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">воспитательной </w:t>
-[...13 lines deleted...]
-          <w:p w14:paraId="2949888D" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="000E5691" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30C009F4" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00724889" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>1 ставка</w:t>
+              <w:t>1 мөлшерлеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w14:paraId="5D95D80D" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00F84589" w14:paraId="48738DF2" w14:textId="77777777" w:rsidTr="00766E85">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="2C577F4C" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="11F3A4A2" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33BB5EA7" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="4AFF8B1B" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="00824140">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>основные функциональные обязанности</w:t>
+              <w:t>негізгі функционалдық міндеттері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7114" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="362AF08E" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="001B6FFD" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-            <w:pPr>
+          <w:p w14:paraId="488863C0" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="-81" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...5 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">- </w:t>
-[...11 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B2F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тәрбие процесін ұйымдастыруды қамтамасыз етеді; тәрбие жұмысын ағымдағы және перспективалық жоспарлауды ұйымдастырады; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33678788" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="360"/>
+              </w:tabs>
+              <w:ind w:left="0" w:firstLine="60"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B2F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>аға тәлімгерлердің, ұзартылған күн топтары тәрбиешілерінің, сынып жетекшілерінің, педагог-психологтардың, әлеуметтік педагогтардың және қосымша білім беру педагогтерінің қызметін жоспарлауды және бақылауды жүзеге асырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25C72A86" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="60" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B2F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тәрбие процесін қамтамасыз ететін білім беру ұйымдары әкімшілігінің, әлеуметтік психологиялық қызметтері мен бөлімшелерінің жұртшылық және құқық қорғау органдарының өкілдерімен, ата-аналар қоғамдастығының, қамқоршылық кеңестің өкілдерімен өзара іс-қимылын үйлестіреді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64B72068" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="60" w:firstLine="300"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B2F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">психологиялық қызметтің жұмысын және білім алушылар мен тәрбиеленушілерді, оның ішінде ерекше білім беру қажеттіліктері бар білім алушыларды психологиялық-педагогикалық сүйемелдеу процесін үйлестіреді; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60632BCB" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="60" w:firstLine="300"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...14 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B2F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мектеп-ата-ана қатынастарының жаңа нысандарын, мектеп пен отбасының толық өзара іс-қимылын қамтамасыз етеді;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ата-аналар үшін педагогикалық консилиумдар ұйымдастырады және өткізеді;; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5793E7CE" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="60" w:firstLine="300"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...50 lines deleted...]
-            <w:pPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009B2F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мектеп парламентінің, дебат қозғалысының, оқушылардың өзін-өзі басқаруының, " Жас қыран", "Жас ұлан" балалар ұйымдарының жұмыстарын ұйымдастырады; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6030BA9A" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:ind w:left="60" w:firstLine="300"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...169 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001B6FFD">
-[...5 lines deleted...]
-              <w:t>- организовывает общественно-полезную работу "Служение обществу", "Поклонение Родине", "Уважение к старшим", "Уважение к матери";</w:t>
+            <w:r w:rsidRPr="009B2F1C">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>"Қоғамға қызмет ету", "Отанға тағзым", "Үлкендерге құрмет", "Анаға құрмет" қоғамдық-пайдалы жұмыстарын ұйымдастырады.;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w14:paraId="04103844" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w14:paraId="193E4368" w14:textId="77777777" w:rsidTr="00766E85">
         <w:trPr>
           <w:trHeight w:val="639"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="588E448F" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="14195B40" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64E919FB" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="2BCE7407" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="00824140">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>размер и условия оплаты труда</w:t>
+              <w:t>еңбекке ақы төлеу мөлшері мен шарттары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7114" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D96B1EF" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0006411E" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="2A45F8DA" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00824140" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="00824140">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>- выплачивается в соответствии со стажем и квалификационной категорией;</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="79351269" w14:textId="0CCD5D35" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+              <w:t>- еңбек өтілі мен біліктілік санатына сәйкес төленеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59688189" w14:textId="7012EA70" w:rsidR="009B2F1C" w:rsidRPr="004B49FA" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0006411E">
+            <w:r w:rsidRPr="00824140">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">- высшее образование (min): </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00CF79EB">
+              <w:t xml:space="preserve">- жоғары білім (min): </w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B2F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>155.</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0071256D">
+              <w:t>155</w:t>
+            </w:r>
+            <w:r w:rsidR="00F57E3F">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>000</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF79EB">
+            <w:r w:rsidRPr="009B2F1C">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">  тенге</w:t>
+              <w:t xml:space="preserve">  теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w14:paraId="2E90FD4A" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00F84589" w14:paraId="5201EF5D" w14:textId="77777777" w:rsidTr="00766E85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D4B2E63" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="04ACB012" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD2C10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="483F9A2E" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="6FEB5A5C" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00824140" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="00824140">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Квалификационные требования, предъявляемые к кандидату, утвержденные</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="4B0AA742" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+              <w:t>Кандидатқа қойылатын біліктілік талаптары</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32F661A0" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="00824140">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Типовыми квалификационными характеристиками педагогов</w:t>
+              <w:lastRenderedPageBreak/>
+              <w:t>Педагогтердің үлгілік біліктілік сипаттамалары</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7114" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="72BF72EE" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AE4807" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-            <w:pPr>
+          <w:p w14:paraId="310C07AD" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00C25840" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="60"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">- </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AE4807">
-[...9 lines deleted...]
-            <w:pPr>
+            <w:r w:rsidRPr="00C25840">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жоғары және (немесе) жоғары оқу орнынан кейінгі педагогикалық білім немесе педагогикалық қайта даярлауды растайтын құжат, педагогикалық жұмыс өтілі кемінде 3 жыл; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="358F3571" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00C25840" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="1"/>
+              </w:numPr>
+              <w:ind w:left="60"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C25840">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>- және (немесе) білім беру ұйымының "үшінші біліктілік санатты басшысының орынбасары" немесе "екінші біліктілік санатты басшысының орынбасары" немесе " бірінші біліктілік санатты басшысының орынбасары" біліктілік санатының болуы не " педагог – сарапшы" немесе "педагог – зерттеуші" немесе "педагог – шебер" біліктілігінің болуы.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w14:paraId="54D540E0" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w14:paraId="4A0F4D37" w14:textId="77777777" w:rsidTr="00766E85">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B51BAEE" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="2F48AF48" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD2C10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="597CF508" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="12793799" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="00824140">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Срок приема документов</w:t>
+              <w:t>Құжаттарды қабылдау мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7114" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29D11311" w14:textId="29DF0D35" w:rsidR="00AC1B7F" w:rsidRPr="00581F6B" w:rsidRDefault="00D05C1A" w:rsidP="00757920">
+          <w:p w14:paraId="4F56A546" w14:textId="04792738" w:rsidR="009B2F1C" w:rsidRPr="00ED4B81" w:rsidRDefault="00F84589" w:rsidP="00766E85">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
-            <w:r w:rsidR="00AC1B7F">
+            <w:r w:rsidR="00D76C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>.02-</w:t>
+              <w:t xml:space="preserve">.02 – </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
-            <w:r w:rsidR="00AC1B7F">
+            <w:r w:rsidR="00D76C3D">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>.02.2024</w:t>
-            </w:r>
+              <w:t>.02</w:t>
+            </w:r>
+            <w:r w:rsidR="00E52E37">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.2024</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w14:paraId="190ACD7D" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w14:paraId="53093163" w14:textId="77777777" w:rsidTr="00766E85">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="391" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1426B914" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="48120834" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AD2C10">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2384" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2C96F6BB" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="76D188D5" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00AD2C10" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="00824140">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Перечень необходимых документов</w:t>
+              <w:t>Қажетті құжаттар тізімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7114" w:type="dxa"/>
+            <w:tcW w:w="6689" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36841BD5" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="5F7B3A54" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="001D3DD2" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) осы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Қағидаларға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 10-қосымшаға </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>конкурсқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00ED4B81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>заявление</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="052C8131" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+              <w:t>өтініш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="15799889" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="001D3DD2" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> удостоверяющий личность</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="1764DADE" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>басын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>куәландыратын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>цифрлық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжаттар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сервисінен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>электрондық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сәйкестендіру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74DD8872" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="001D3DD2" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кадрларды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>есепке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>толтырылған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> личный листок по учету кадров</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="132D349E" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>іс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>парағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нақты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тұрғылықты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мекенжайы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>байланыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>телефондары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>көрсетілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71C884F5" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="001D3DD2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">4) </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD2C10">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогтердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үлгілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сипаттамаларымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лауазымға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қойылатын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>копии документов об образовании</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="48484D31" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>талаптарына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білімі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжаттардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>көшірмелері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>; ;</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="34A19B79" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00ED4B81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> трудовую деятельность </w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="18C628B2" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызметін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>растайтын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжаттың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>көшірмесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36D63D29" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
-[...48 lines deleted...]
-          <w:p w14:paraId="0513EA9E" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          </w:p>
+          <w:p w14:paraId="53F51D51" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="001D3DD2" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6) "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Денсаулық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>саласындағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>есепке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>алу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>құжаттамасының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нысандарын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бекіту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы"ҚР</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Денсаулық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сақтау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>міндетін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>атқарушының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2020 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 30 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қазандағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № ҚР ДСМ-175/2020 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бұйрығымен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бекітілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>) справку</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>денсаулық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00AD2C10">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>с психоневрологической организации</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AD2C10">
+              <w:t>жағдайы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>анықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="681C5A7B" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="7D729AF1" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="001D3DD2" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>справку с наркологической организации</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00AD2C10">
+              <w:t>Психоневрологиялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұйымнан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>анықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="22C80B89" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AD2C10" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="30AF0CAF" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="001D3DD2" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="00AD2C10">
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>сертификат Национального квалификационного тестирования</w:t>
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00AD2C10">
+              <w:t>Наркологиялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>удостоверение о наличии квалификационной категории</w:t>
-[...11 lines deleted...]
-          <w:p w14:paraId="6F6F3AFE" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0019603D" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұйымнан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>анықтама</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4686563D" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="001D3DD2" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AD2C10">
-[...18 lines deleted...]
-          <w:p w14:paraId="19371345" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0019603D" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұлттық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тестілеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сертификаты</w:t>
+            </w:r>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бұдан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>әрі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - ТБЖ) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>модератордың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сарапшының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>зерттеушінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шебердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>санатының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>куәлік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">); </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AA732A3" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00ED4B81" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...14 lines deleted...]
-          <w:p w14:paraId="70EAEE3E" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0019603D" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="001D3DD2">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ағылшын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогтері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лауазымына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>орналасуға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6B4E4DD6" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00512AB1" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019603D">
-[...9 lines deleted...]
-          <w:p w14:paraId="7FC2B8DB" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0019603D" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кандидаттар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пән</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шекті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>деңгейі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 90%</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сертификаттау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нәтижелері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00ED4B81">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сертификаты</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>модератордың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сарапшының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>зерттеушінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шебердің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>санатының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>куәлік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Celta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сертификаты</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Certificate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Language</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Adults</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Cambridge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>pass</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Delta</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Diploma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Language</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Adults</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Pass</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>and</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>above</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IELTS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>IELTS</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) – 6,5 балл; </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>TOEFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(TOEFL) (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>интернетке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>негізделген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тест (IWT)) - 60-65 балл; болу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>керек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360CF48B" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00512AB1" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019603D">
-[...9 lines deleted...]
-          <w:p w14:paraId="6C3A9EF8" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0019603D" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>техникалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, орта </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білімнен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұйымдарында</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>арнайы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>пәндер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогтер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2A0E3E42" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00512AB1" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019603D">
-[...9 lines deleted...]
-          <w:p w14:paraId="1FF18236" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0019603D" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өндірістік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>шеберлері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лауазымдарына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7F772192" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00512AB1" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...60 lines deleted...]
-          <w:p w14:paraId="0F1D1DAC" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="000E5691" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қызметке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кіріскен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тиісті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>мамандық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="184FD5B4" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00512AB1" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="en-US"/>
-[...221 lines deleted...]
-          <w:p w14:paraId="6B0810F8" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0019603D" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өндірісте</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бар </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогтер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="49C61103" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00512AB1" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019603D">
-[...9 lines deleted...]
-          <w:p w14:paraId="2F7FF0DB" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0019603D" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сертификаттаудан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>өтуден</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>босатылады</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E8789E3" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00512AB1" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019603D">
-[...20 lines deleted...]
-          <w:p w14:paraId="5A47D7A6" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0019603D" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бірінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>басшылары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="40C1B596" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00512AB1" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019603D">
-[...65 lines deleted...]
-          <w:p w14:paraId="1128F032" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0019603D" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогтерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лауазымға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>тағайындау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лауазымнан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>босату</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="62601973" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00512AB1" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019603D">
-[...28 lines deleted...]
-          <w:p w14:paraId="6A936F6D" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0019603D" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>қағидаларының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11-қосымшына </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1BBD4871" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00512AB1" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...14 lines deleted...]
-          <w:p w14:paraId="35268A74" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0019603D" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>педагогтің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бос </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>уақытша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> бос </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>лауазымына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кандидаттың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="4790CD99" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00512AB1" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:bCs/>
-[...14 lines deleted...]
-          <w:p w14:paraId="229A6686" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="0019603D" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>толтырылған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бағалау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>парағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="192C496A" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00ED4B81" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0019603D">
-[...5 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">13) </w:t>
             </w:r>
-            <w:r w:rsidRPr="0019603D">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>видеопрезентация для кандидата без стажа</w:t>
-[...15 lines deleted...]
-              <w:outlineLvl w:val="2"/>
+              <w:t>тәжірибе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-                <w:lang w:val="kk-KZ"/>
-[...9 lines deleted...]
-              <w:t>не менее 15 минут, с минимальным разрешением – 720 x 480;</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>жоқ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кандидаттың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>бейнепрезентациясы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>минут</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ең</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>төменгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ажыратымдылығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00512AB1">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 720 x 480.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E79E09E" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="22B8808D" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5077"/>
-        <w:gridCol w:w="3979"/>
+        <w:gridCol w:w="5303"/>
+        <w:gridCol w:w="4030"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w14:paraId="7115593A" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="4FFA45C3" w14:textId="77777777" w:rsidTr="009B2F1C">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5077" w:type="dxa"/>
+            <w:tcW w:w="5327" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34AAEDAF" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="1B28760B" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="dxa"/>
+            <w:tcW w:w="4036" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C6D15B6" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="7A454F25" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-                <w:color w:val="000000"/>
-[...20 lines deleted...]
-            <w:r w:rsidRPr="00AF0289">
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00AF0289">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AF0289">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00AF0289">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AF0289">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшылары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>педагогтерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00AF0289">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AF0289">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымдарға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00AF0289">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AF0289">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымдардан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>босату</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00AF0289">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AF0289">
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00AF0289">
-[...5 lines deleted...]
-              <w:t>образования</w:t>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w14:paraId="44119A5B" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="5ADEF3DE" w14:textId="77777777" w:rsidTr="009B2F1C">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5077" w:type="dxa"/>
+            <w:tcW w:w="5327" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5B0CFC3B" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="4F53257A" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF0289">
+            <w:r w:rsidRPr="00737FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="dxa"/>
+            <w:tcW w:w="4036" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C354E82" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="43D198C7" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF0289">
-[...6 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w14:paraId="63B3FDDD" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="13620AD9" w14:textId="77777777" w:rsidTr="009B2F1C">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5077" w:type="dxa"/>
+            <w:tcW w:w="5327" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="725B79AF" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="363E62DE" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF0289">
+            <w:r w:rsidRPr="00737FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3979" w:type="dxa"/>
+            <w:tcW w:w="4036" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A582C9B" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="1263A29D" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:jc w:val="center"/>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00AF0289">
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>____________________________</w:t>
             </w:r>
-            <w:r w:rsidRPr="00AF0289">
+            <w:r w:rsidRPr="00737FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00AF0289">
-[...7 lines deleted...]
-            <w:r w:rsidRPr="00AF0289">
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Конкурс </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жариялаған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00AF0289">
-[...5 lines deleted...]
-              <w:t>объявивший конкурс</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0B1EF309" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="3346E7F2" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="z472"/>
-      <w:r w:rsidRPr="00AF0289">
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      ____________________________________________________________</w:t>
+        <w:t xml:space="preserve">       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:p w14:paraId="3D5E5B63" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="423D02D5" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>үміткердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Т.А.Ә. (бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)), ЖСН</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A29001" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF0289">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve">                              Ф.И.О. кандидата (при его наличии), ИИН</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E4CADD" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="2C7B3C0C" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лауазымы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>орны</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EBB6F5B" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF0289">
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4781B0" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="47ABA51D" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF0289">
-[...2 lines deleted...]
-          <w:i/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve">                                              (должность, место работы)</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05470B04" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="1EEA2613" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Нақты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тұрғылықты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>жері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тіркелген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>мекен-жайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>байланыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> телефоны</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C366E5" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z184"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Өтініш</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="3E4F1750" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF0289">
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Мені</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уақытша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>лауазымдық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>конкурсқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қатысуға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рұқсат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>беруіңізді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сұраймын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қажетінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>астын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сызыңыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117E5646" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="7B3E33C5" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF0289">
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________</w:t>
+        <w:t xml:space="preserve">       _______________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C06949" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="1C55195C" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF0289">
-[...2 lines deleted...]
-          <w:i/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t>Фактическое место проживания, адрес прописки, контактный телефон</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ұйымының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>атауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>мекен-жайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>облыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>аудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>қала</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>\</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ауыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E93F5A8" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="07BA9D97" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Қазіргі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уақытта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>істеймін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D3C620E" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="308A6F68" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="z473"/>
-[...46 lines deleted...]
-          <w:i/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">(нужное подчеркнуть) </w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_______________________________</w:t>
-[...4 lines deleted...]
-          <w:i/>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>____</w:t>
-[...23 lines deleted...]
-          <w:i/>
+        <w:t>ұйымының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>наименование организаций образования, адрес (область, район, город\село)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>атауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>мекен-жайы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>облыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>аудан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>қала</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>\</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ауыл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEF196E" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="49E0A4B9" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF0289">
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>В настоящее время работаю ________________________________________</w:t>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Өзім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>келесіні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>хабарлаймын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AF67CD" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="4A1C3309" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:i/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF0289">
-[...18 lines deleted...]
-      <w:r w:rsidRPr="00AF0289">
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Сообщаю о себе следующие сведения:</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00AF0289">
+        <w:t>Білімі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">          Образование: высшее или послевузовское</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>орнынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>кейін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9823" w:type="dxa"/>
+        <w:tblW w:w="9256" w:type="dxa"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3302"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3544"/>
+        <w:gridCol w:w="2735"/>
+        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="2835"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w14:paraId="7622B41C" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="210C9E89" w14:textId="77777777" w:rsidTr="00766E85">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3302" w:type="dxa"/>
+            <w:tcW w:w="2735" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="210E2816" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="36DEB457" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
-[...12 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
-        <w:bookmarkEnd w:id="4"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="37248CF0" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="18B93FCE" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кезеңі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="103FAED4" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="15D17F48" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
-              <w:jc w:val="center"/>
-[...11 lines deleted...]
-            </w:r>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Диплом </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мамандық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w14:paraId="5FE5B5C5" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="09754638" w14:textId="77777777" w:rsidTr="00766E85">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3302" w:type="dxa"/>
+            <w:tcW w:w="2735" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C647FBF" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="7C2ABC24" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="268599AE" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="0E80B122" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcW w:w="3686" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E657323" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="7A182929" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="44FEF821" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="0BEFF27F" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3544" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0481F1EB" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="0F36BB7F" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="082A7561" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="41C3A3F2" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0A7B34DD" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="73139ADF" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Наличие квалификационной категории </w:t>
-[...4 lines deleted...]
-          <w:i/>
+      </w:pPr>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:t>(дата присвоения (подтверждения):</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:p w14:paraId="33A7C426" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="5229569F" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF0289">
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00AF0289">
+        <w:t>Біліктілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Стаж педагогической работы: </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AF0289">
+        <w:t>санатының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________</w:t>
-[...9 lines deleted...]
-      <w:r w:rsidRPr="00AF0289">
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Имею следующие результаты работы: </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> (беру (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_______________________________</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00AF0289">
+        <w:t>растау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________</w:t>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>күні</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B694757" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="16ECE41C" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF0289">
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Награды, звания, степень, ученая степень, ученое звание,</w:t>
+        <w:t>      _____________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E2AEBF" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="18F7D18D" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF0289">
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>а также дополнительные сведения (при наличии)</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Педагогикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>өтілі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>: ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33569C92" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="762EDDB8" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AF0289">
+      <w:r w:rsidRPr="00737FA7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Келесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>нәтижелері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>бар:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFCD154" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наградалары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атақтары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дәрежесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>дәрежесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>атағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сондай-ақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>қосымша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>мәліметтер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43F77C86" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      ____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="5881"/>
-        <w:gridCol w:w="3474"/>
+        <w:gridCol w:w="5653"/>
+        <w:gridCol w:w="3680"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w14:paraId="2DBD527B" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="686F5767" w14:textId="77777777" w:rsidTr="00766E85">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1CC155F2" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="08710802" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF0289">
+            <w:r w:rsidRPr="00737FA7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="400AF4A3" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="734CFAB5" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AF0289">
-[...8 lines deleted...]
-          <w:p w14:paraId="7F57F53E" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          </w:p>
+          <w:p w14:paraId="6B3AE49E" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C68382B" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="4D616CC5" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="753FB225" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="2D96A6A5" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="27A21E45" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="0783E30F" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="116FF50A" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="69AA6521" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0F184E69" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="48F6830C" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="3284DA74" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="00AF0289" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
+          <w:p w14:paraId="340E37F4" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
             <w:pPr>
               <w:spacing w:after="0"/>
-              <w:jc w:val="right"/>
-[...3 lines deleted...]
-            </w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20856841" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38FD4C92" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшылары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>педагогтерін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тағайындау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымнан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>босату</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қағидаларына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="1AC2E76B" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1278E682" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="432FC5C5" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="53121751" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="4234A6F9" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
-        <w:autoSpaceDE w:val="0"/>
-[...1 lines deleted...]
-        <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
-        <w:jc w:val="right"/>
-[...4 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003B3594">
-[...23 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:bookmarkStart w:id="2" w:name="z186"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Бос </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...125 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>уақытша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...19 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бос педагог </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...20 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>лауазымына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
-          <w:bCs/>
-[...81 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009E14F0">
-[...16 lines deleted...]
-      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>үміткердің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>бағалау</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>парағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  _</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>__________________________________________________  (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Тегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>аты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>әкесінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>аты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>болса</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00737FA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>))</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="5000" w:type="pct"/>
-[...5 lines deleted...]
-        </w:tblCellMar>
+        <w:tblW w:w="9620" w:type="dxa"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="512"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3509"/>
+        <w:gridCol w:w="614"/>
+        <w:gridCol w:w="2573"/>
+        <w:gridCol w:w="3431"/>
+        <w:gridCol w:w="3002"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="20DC177E" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="60C4EF2A" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1432AA30" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:bookmarkEnd w:id="2"/>
+          <w:p w14:paraId="78F673A6" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76B7A543" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="21BF954D" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7E4BF385" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...20 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4DCF7753" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Растайтын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="42CA4302" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...42 lines deleted...]
-              <w:t>(от 1 до 20)</w:t>
+          <w:p w14:paraId="2B218884" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Балл </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сандары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="407EEFDE" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(1-ден 20-ға </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="2CCCA4B0" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="17BB7731" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="367DFD96" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7E17FE16" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A7641E8" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="797B9E68" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>деңгейі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="45CB0FA9" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:t>Копии диплома об образовании и приложения к диплому</w:t>
+          <w:p w14:paraId="1678E4E9" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дипломның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дипломға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымшаның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшірмелері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1A24B0F2" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...96 lines deleted...]
-              <w:t>Высшее заочное/дистанционное = минус 2 балла</w:t>
+          <w:p w14:paraId="36F26C20" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Техникалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіби</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D2AEB48" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күндізгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4290F2F6" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>күндізгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>= 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DC59DFC" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Магистр = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="314AA57D" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сыртқы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қашықтан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = минус 2 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="55A80049" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="1B712B1D" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="41D6D08D" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0DD850EB" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="690B782D" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:t>Ученая/академическая степень</w:t>
+          <w:p w14:paraId="3EA5111A" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ғылыми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>академиялық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дәрежесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="780E5712" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5D8DE218" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дипломның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дипломға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымшаның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көшірмелері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="592F4FFD" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...56 lines deleted...]
-              <w:t>Кандидат наук = 10 баллов</w:t>
+          <w:p w14:paraId="27278FC8" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>PHD-доктор = 10 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="33C3B610" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ғылыми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> доктор = 10 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="762C4572" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ғылыми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кандидат = 10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="24046B25" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="39754309" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="291FC62A" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5F8FC562" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="43020456" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:t>Результаты прохождения сертификации для кандидатов без стажа</w:t>
+          <w:p w14:paraId="2994363E" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоқ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үміткерлер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификаттау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3F6D313B" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="35F1A2BE" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сертификат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5B06840A" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:t>квалификационная категория "педагог" плюс 5 баллов</w:t>
+          <w:p w14:paraId="11FD3209" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Педагог" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санаты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="7BE6FA37" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="14400E6D" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="588F396A" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="629979D9" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="099A8296" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:t>Квалификационная категория</w:t>
+          <w:p w14:paraId="34E461E9" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Біліктілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санаты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07905743" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="388CE696" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жеке </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>куәлік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4770639B" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...136 lines deleted...]
-              <w:t>Педагог-мастер = 10 баллов</w:t>
+          <w:p w14:paraId="1076D226" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Екінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3968C47C" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бірінші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0346AA3C" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>санат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FD6376" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Педагог-модератор = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BDD9164" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сарапшы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E1F8CE9" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зерттеуші</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 7 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B6D897B" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шебер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="7B8D8C57" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="0BBA95D9" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="671A0E88" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="78761DCC" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DAC6FAA" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:t>Опыт административной и методической деятельности</w:t>
+          <w:p w14:paraId="66620FC5" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әкімшілік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әдістемелік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметтегі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәжірибесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0B44BB0E" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5B03F1B9" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Еңбек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кітапшасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> да </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="66C8C9F2" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...56 lines deleted...]
-              <w:t>директор (стаж в должности не менее 2 лет) = 5 баллов</w:t>
+          <w:p w14:paraId="415D3B65" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әдіскер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымдық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) = 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30BC6ED4" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Директордың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орынбасары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымдық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47F48C63" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>директор (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымдық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) = 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="78F907A4" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="19878402" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="004DE61D" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="10135E2E" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4781876E" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:t>Для педагогов, впервые поступающих на работу</w:t>
+          <w:p w14:paraId="5210D4F7" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Алғаш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>рет</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмысқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тұрған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>педагогтер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4F3556D6" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="6AC6E1CB" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дипломның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосымшасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4C5129BB" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...36 lines deleted...]
-              <w:t>"хорошо" = 0,5 балла</w:t>
+          <w:p w14:paraId="6AD10F52" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіби</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәжірибенің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>нәтижелері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өте</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жақсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>" = 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7145B040" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жақсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>" = 0,5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="25F41D78" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="3053A844" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="04A713EB" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7EE004D5" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="18B3E33C" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:t>Рекомендательное письмо с предыдущего места работы (по должности педагога) или учебы</w:t>
+          <w:p w14:paraId="732663D9" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Бұрынғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнынан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (педагог </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнынан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұсыныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> хат </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="48212580" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:t>Рекомендательное письмо (организация образования, объявившая конкурс самостоятельно делает запрос в организацию/учебное заведение по последнему месту работы/учебы)</w:t>
+          <w:p w14:paraId="22D1816E" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ұсыныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> хат (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Конкурсты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өз</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бетінше</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жариялаған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>соңғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орны</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мекемесіне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>өтініш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жасайды</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="3AA87BE3" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...36 lines deleted...]
-              <w:t>Негативное рекомендательное письмо = минус 3 баллов</w:t>
+          <w:p w14:paraId="5A5F2DB4" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Оң</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұсыныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>хатының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10693CF1" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Теріс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұсыныс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>хатының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = минус 3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="2EF15611" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="7925415E" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="211B3945" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...15 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="146B13D2" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C70DA25" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:t>Показатели профессиональных достижений</w:t>
+          <w:p w14:paraId="6AE40DF8" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кәсіби</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жетістіктерінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>көрсеткіштері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="006D7B43" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...56 lines deleted...]
-              <w:t>- государственная награда</w:t>
+          <w:p w14:paraId="49F8C327" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дипломдар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алушылардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>конкурстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жобалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеңімпаздардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамоталары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="676383E9" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дипломдар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мұғалімнің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>конкурстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеңімпаздарының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грамоталары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FC86C31" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> награда</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="355C4FAC" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...124 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="76EB78E0" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>конкурстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеңімпаздары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 0,5 балл </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42892AED" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жобалардың</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1 балл </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2340A230" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>конкурстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеңімпаздары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 3 балл "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>конкурсына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="019AC7FC" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Үздік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>конкурсының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеңімпазы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29F6B908" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Қазақстан</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009E14F0">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>еңбек</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009E14F0">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сіңірген</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009E14F0">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ұстазы</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009E14F0">
-[...6 lines deleted...]
-              <w:t>" = 10 баллов</w:t>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" медаль </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иегері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 10 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="430D288A" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="057736D4" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7B7F872A" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2549BA35" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="667150EA" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="187959A6" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Әдістемелік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="243A0830" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0270F958" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>авторлық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шығармалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басылымдары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6158D17B" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...64 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="431A55BF" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ҚР БҒМ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқулықтар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) ОӘК авторы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлескен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> авторы = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="645863BE" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">РОӘК </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқулықтар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мен (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) ОӘК авторы </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бірлескен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> авторы = 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DF75B52" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">БҒССҚЕК, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Scopus</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009E14F0">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> = 3 балла</w:t>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбесіне</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылыми-зерттеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жарияланымның</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - 3 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="13D8EABE" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="76215FE9" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6AD9113E" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="497F14EB" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="247772EF" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:t>Общественно-педагогическая деятельность</w:t>
+          <w:p w14:paraId="2B52542A" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қоғамдық-педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1580F499" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:t>Документ, подтверждающий общественно-педагогическую деятельность</w:t>
+          <w:p w14:paraId="10738C1A" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қоғамдық-педагогикалық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызметін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>растайтын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0F3446C9" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...96 lines deleted...]
-              <w:t>преподавание на 3 языках (казахский, русский, иностранный) = 5 баллов</w:t>
+          <w:p w14:paraId="3BD287CE" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәлімгер</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 0,5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B0B2D2" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ӘБ </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>басшылығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13C8D29F" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Екі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тілде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сабақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A44D74F" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шетел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шетел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 балл,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E04B85B" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>үш</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тілде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сабақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қазақ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орыс</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>шетел</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>) = 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="598DD4D3" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="0E7469A6" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="03B23A44" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...16 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="79695A36" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="677201DE" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="59B6D176" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Курсқа</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дайындық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1BBE8036" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...135 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="558E81D8" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пәндік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>дайындық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификаттары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57181D79" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>цифрлық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сауаттылық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="532F9B46" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> КАЗТЕСТ, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6464B0FB" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IELTS; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05E68440" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TOEFL; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="776C3069" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DELF </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сертификаттары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C8A2FF2" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Goethe</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009E14F0">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Zertifikat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009E14F0">
-[...25 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Python</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тілінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламалау</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>негіздері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программалары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Microsoft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C5E1DDF" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Курсера</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...55 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыстарына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="31ACCE60" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Халықаралық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>курстар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D7614F6" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEFL Cambridge </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="460F0446" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>"CELTA</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2562F083" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4923C247" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>(Certificate in Teaching English to Speakers of Other Languages)"</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5FB19A58" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7BE0F741" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CELT-P (Certificate in English Language Teaching – Primary)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3B7B0A1F" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="007A742D" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>DELTA (Diploma in Teaching English to Speakers of Other Languages)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7A400D2B" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="74C783B0" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>CELT-S (Certificate in English Language Teaching – Secondary)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06461686" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2513F0A0" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>"TKT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="49DAB55F" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0902E88B" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Teaching Knowledge Test"</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="666CDB2C" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4F9FDBBC" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Certificate in EMI Skills (English as a Medium of Instruction)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="792102C5" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="42BDA0D3" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Teacher of English to Speakers of Other Languages (TESOL)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02742CF7" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="7FCF9D35" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>"TESOL"</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3DEDBAB3" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="5ACF034C" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Certificate in teaching English for young learners</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="64203CFE" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="52BE5CFD" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>International House Certificate in Teaching English as a Foreign Language (IHC)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="43D0D68E" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="6C0242B4" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">IHCYLT – International House Certificate </w:t>
+              <w:t xml:space="preserve">IHCYLT - International House Certificate </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>In</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="009E14F0">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve"> Teaching Young Learners and Teenagers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DC5E9B4" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...10 lines deleted...]
-                <w:szCs w:val="24"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>Becoming a Better Teacher: Exploring Professional Development</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CA3710A" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Becoming a Better Teacher: Exploring Professional Development</w:t>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve">Assessment for Learning: Formative Assessment in Science and </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assessment for Learning: Formative Assessment in Science and </w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>Maths</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Maths</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve"> Teaching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45344D85" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Teaching</w:t>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>Online Teaching for Educators: Development and Delivery</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028ECCB3" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Online Teaching for Educators: Development and Delivery</w:t>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>Educational Management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B4F994A" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Educational Management</w:t>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>Key Ideas in Mentoring Mathematics Teachers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77B87071" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Key Ideas in Mentoring Mathematics Teachers</w:t>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Курсы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>на</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009E14F0">
-[...13 lines deleted...]
-                <w:szCs w:val="24"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>платформе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve"> Coursera, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Coursera, </w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>Futute</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Futute</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t xml:space="preserve"> learn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79BE979B" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> learn</w:t>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>Teaching Mathematics with Technology</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FCB1F8E" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Teaching Mathematics with Technology</w:t>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...5 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>Special Educational Needs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E864302" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>Special Educational Needs</w:t>
-[...9 lines deleted...]
-                <w:szCs w:val="24"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>"Developing expertise in teaching chemistry"</w:t>
+              <w:t>"Developing expertise in teaching chemistry "</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="742D0F63" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="0FC574F4" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>курсы ЦПМ НИШ, "</w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="24"/>
+              <w:t>ПШО</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>НЗМ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>, "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Өрлеу</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009E14F0">
-[...86 lines deleted...]
-              <w:t>= 0,5 балла (каждый отдельно)</w:t>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>курстары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="25246439" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">= 0,5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00259F4D" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республикасы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ғылым</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>министрінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2016 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жылғы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 28 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қаңтардағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 95 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бұйрығына</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізбеге</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>енгізілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>біліктілікті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арттыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>іске</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>асыратын</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>саласындағы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уәкілетті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>органмен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келісілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламалар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>біліктілікті</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>арттыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>курстары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нормативтік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>құқықтық</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>актілерді</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркеу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тізілімінде</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> № 30068 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>болып</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тіркелген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E5CF01D" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>= 0,5 балл (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>әрқайсысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жеке</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="5C5B3321" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="5BFA68A6" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="519" w:type="dxa"/>
+            <w:tcW w:w="609" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="312A9631" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...14 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="2305B064" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2675" w:type="dxa"/>
+            <w:tcW w:w="2552" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="49D0B316" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...47 lines deleted...]
-              <w:t>, направленный по молодежной практике Центром занятости населения</w:t>
+          <w:p w14:paraId="2C4CB0D0" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру гранты </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>алған</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орнынан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>түлегі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>, "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дипломмен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ауылға</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>!", "</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Серпін</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бағдарламаларының</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қатысушысы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жұмыспен</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қамту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>орталығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жастар</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тәжірибесі</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жіберілген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> педагог</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="3402" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6673324D" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1527F627" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> беру гранты </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>иегерінің</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сертификаты, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>келісім-шарты</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3596" w:type="dxa"/>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6C5D8F9C" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="391B00CC" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3 балл </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қосылады</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w14:paraId="67ABE4CD" w14:textId="77777777" w:rsidTr="00757920">
+      <w:tr w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w14:paraId="157030DA" w14:textId="77777777" w:rsidTr="00766E85">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3194" w:type="dxa"/>
+            <w:tcW w:w="3161" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="6" w:space="0" w:color="222222"/>
-[...1 lines deleted...]
-              <w:right w:val="single" w:sz="6" w:space="0" w:color="222222"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
-              <w:top w:w="75" w:type="dxa"/>
-[...2 lines deleted...]
-              <w:right w:w="75" w:type="dxa"/>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="31C562B7" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...18 lines deleted...]
-              <w:t>Итого:</w:t>
+          <w:p w14:paraId="308DA0A4" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Барлығы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00737FA7">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
+            <w:tcW w:w="6379" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="7C68C544" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00757920">
-[...22 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4458827A" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1292666D" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="00766E85">
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="487573E0" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRPr="009E14F0" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
-[...19 lines deleted...]
-    <w:p w14:paraId="4403CFE5" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
+    <w:p w14:paraId="0C0ED917" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRPr="00737FA7" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="002060"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="614B6FDD" w14:textId="77777777" w:rsidR="00AC1B7F" w:rsidRDefault="00AC1B7F" w:rsidP="00AC1B7F">
-[...121 lines deleted...]
-    <w:sectPr w:rsidR="00DB02D0">
+    <w:p w14:paraId="30AAFC2E" w14:textId="77777777" w:rsidR="009B2F1C" w:rsidRDefault="009B2F1C" w:rsidP="009B2F1C"/>
+    <w:p w14:paraId="2A994CB9" w14:textId="77777777" w:rsidR="00270E8B" w:rsidRDefault="00270E8B"/>
+    <w:sectPr w:rsidR="00270E8B" w:rsidSect="00303791">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="1133" w:bottom="709" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-    <w:panose1 w:val="020F0302020204030204"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E0D3464"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D5863184"/>
+    <w:lvl w:ilvl="0" w:tplc="653872C2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65DF64C9"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A41E90C6"/>
+    <w:lvl w:ilvl="0" w:tplc="BD76CBCA">
+      <w:start w:val="15"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00AC1B7F"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DB02D0"/>
+    <w:rsidRoot w:val="009B2F1C"/>
+    <w:rsid w:val="0000238B"/>
+    <w:rsid w:val="00025913"/>
+    <w:rsid w:val="00270E8B"/>
+    <w:rsid w:val="00303791"/>
+    <w:rsid w:val="00851633"/>
+    <w:rsid w:val="009B2F1C"/>
+    <w:rsid w:val="00C4321F"/>
+    <w:rsid w:val="00D76C3D"/>
+    <w:rsid w:val="00E0351C"/>
+    <w:rsid w:val="00E10540"/>
+    <w:rsid w:val="00E52E37"/>
+    <w:rsid w:val="00F434DC"/>
+    <w:rsid w:val="00F57E3F"/>
+    <w:rsid w:val="00F84589"/>
+    <w:rsid w:val="00FF2C02"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="48E64ADB"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{B0B1EF1E-FD58-4D52-B0CA-B6117ADFCA16}"/>
+  <w14:docId w14:val="5B45EE3C"/>
+  <w15:docId w15:val="{6C922922-9DA0-49BF-AB8E-58BEB54CE718}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
-        <w14:ligatures w14:val="standardContextual"/>
+        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -8994,474 +20191,500 @@
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00AC1B7F"/>
+    <w:rsid w:val="00025913"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="10"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FF2C02"/>
     <w:pPr>
-      <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="344" w:right="559"/>
+      <w:jc w:val="center"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-[...2 lines deleted...]
-      <w14:ligatures w14:val="none"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="a3">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AC1B7F"/>
+    <w:rsid w:val="009B2F1C"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a4">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00AC1B7F"/>
+    <w:rsid w:val="009B2F1C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:rPr>
-[...4 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="009B2F1C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00AC1B7F"/>
+    <w:rsid w:val="00FF2C02"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="10">
+    <w:name w:val="Заголовок 1 Знак"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00FF2C02"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Sosh4@goo.edu.kz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosh4@goo.edu.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
-[...16 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>9</Pages>
-[...1 lines deleted...]
-  <Characters>10746</Characters>
+  <Pages>6</Pages>
+  <Words>1800</Words>
+  <Characters>10261</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>89</Lines>
-  <Paragraphs>25</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12606</CharactersWithSpaces>
+  <CharactersWithSpaces>12037</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>master.04s@outlook.com</dc:creator>
+  <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>