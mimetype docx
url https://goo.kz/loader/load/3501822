--- v0 (2025-12-18)
+++ v1 (2026-08-06)
@@ -5,1904 +5,2201 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00033C2C" w:rsidRPr="00DB63C0" w:rsidRDefault="00033C2C" w:rsidP="00024747">
-[...89 lines deleted...]
-    </w:p>
     <w:p w:rsidR="006F467D" w:rsidRDefault="006F467D" w:rsidP="00AF4DE5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA64B6" w:rsidRDefault="00BA64B6" w:rsidP="00BA64B6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Павлодар облысының білім беру басқармасы, Павлодар қаласы білім беру бөлімінің «Жігер» балалар-жасөспірімдер клубы коммуналдық мемлекеттік қазыналық кәсіпорнының </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA64B6" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ҚҰЖАТ</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA64B6">
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DD2E9C" w:rsidRDefault="00DD2E9C" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>192405</wp:posOffset>
+              <wp:posOffset>95250</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>187960</wp:posOffset>
+              <wp:posOffset>12700</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="5934710" cy="3338830"/>
-            <wp:effectExtent l="19050" t="0" r="8890" b="0"/>
+            <wp:extent cx="5924550" cy="3338830"/>
+            <wp:effectExtent l="19050" t="0" r="0" b="0"/>
             <wp:wrapThrough wrapText="bothSides">
               <wp:wrapPolygon edited="0">
                 <wp:start x="-69" y="0"/>
                 <wp:lineTo x="-69" y="21444"/>
-                <wp:lineTo x="21632" y="21444"/>
-                <wp:lineTo x="21632" y="0"/>
+                <wp:lineTo x="21600" y="21444"/>
+                <wp:lineTo x="21600" y="0"/>
                 <wp:lineTo x="-69" y="0"/>
               </wp:wrapPolygon>
             </wp:wrapThrough>
-            <wp:docPr id="2" name="Рисунок 1" descr="C:\Documents and Settings\Специалист\Рабочий стол\20160516_155714_HDR.jpg"/>
+            <wp:docPr id="4" name="Рисунок 1" descr="C:\Documents and Settings\Специалист\Рабочий стол\20160516_155714_HDR.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 1" descr="C:\Documents and Settings\Специалист\Рабочий стол\20160516_155714_HDR.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="5934710" cy="3338830"/>
+                      <a:ext cx="5924550" cy="3338830"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln w="9525">
                       <a:noFill/>
                       <a:miter lim="800000"/>
                       <a:headEnd/>
                       <a:tailEnd/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:noProof/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRPr="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00DD2E9C" w:rsidRDefault="00DD2E9C" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="001E17FA" w:rsidRDefault="001E17FA" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EC5555" w:rsidRPr="00A85D5A" w:rsidRDefault="00EC5555" w:rsidP="00DD2E9C">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9781" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3108"/>
         <w:gridCol w:w="6673"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00AF4DE5" w:rsidRPr="00A85D5A" w:rsidTr="00920FFB">
+      <w:tr w:rsidR="003D55E8" w:rsidRPr="006F322F" w:rsidTr="00E7317E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4DE5" w:rsidRPr="006F467D" w:rsidRDefault="00066A19" w:rsidP="000E7B4E">
+          <w:p w:rsidR="00DD2E9C" w:rsidRPr="00DD2E9C" w:rsidRDefault="00066A19" w:rsidP="001E17FA">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>И.о. р</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="006F467D">
+              <w:t>Б</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2E9C">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>уководител</w:t>
+              <w:t>асшысы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>я</w:t>
+              <w:t>ның м.а.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4DE5" w:rsidRPr="009731FC" w:rsidRDefault="006C183B" w:rsidP="00024FBE">
+          <w:p w:rsidR="00DD2E9C" w:rsidRPr="009731FC" w:rsidRDefault="001F3002" w:rsidP="00FB5E77">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="kk-KZ"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Конратбаев Олжас Файзуллинович</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4DE5" w:rsidRPr="00A85D5A" w:rsidTr="00920FFB">
+      <w:tr w:rsidR="003D55E8" w:rsidRPr="00A85D5A" w:rsidTr="00E7317E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4DE5" w:rsidRPr="009731FC" w:rsidRDefault="00AF4DE5" w:rsidP="00024FBE">
+          <w:p w:rsidR="00DD2E9C" w:rsidRPr="009731FC" w:rsidRDefault="00FB5E77" w:rsidP="00FB5E77">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009731FC">
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t xml:space="preserve">Год основания </w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Клуб негізі қаланған жыл</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4DE5" w:rsidRPr="00024FBE" w:rsidRDefault="00AF4DE5" w:rsidP="000E7B4E">
+          <w:p w:rsidR="00DD2E9C" w:rsidRPr="009731FC" w:rsidRDefault="00DD2E9C" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009731FC">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">1 сентября </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00283020">
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>1986</w:t>
+              <w:t>қыркүйек</w:t>
             </w:r>
             <w:r w:rsidRPr="009731FC">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>г</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00024FBE">
+              <w:t xml:space="preserve"> 19</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009731FC">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>ода</w:t>
-            </w:r>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="001E17FA">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ж</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB5E77">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ыл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00DD2E9C" w:rsidRPr="009731FC" w:rsidRDefault="00DD2E9C" w:rsidP="00E7317E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4DE5" w:rsidRPr="00E82F86" w:rsidTr="00920FFB">
+      <w:tr w:rsidR="003D55E8" w:rsidRPr="00E82F86" w:rsidTr="00E7317E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4DE5" w:rsidRPr="009731FC" w:rsidRDefault="00AF4DE5" w:rsidP="000E7B4E">
+          <w:p w:rsidR="00DD2E9C" w:rsidRPr="009731FC" w:rsidRDefault="00FB5E77" w:rsidP="00FB5E77">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009731FC">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Адрес</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00024FBE">
+              <w:t>Клубтың м</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2E9C">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> клуба</w:t>
+              <w:t>екен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2E9C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4DE5" w:rsidRPr="009731FC" w:rsidRDefault="00283020" w:rsidP="00024FBE">
+          <w:p w:rsidR="00DD2E9C" w:rsidRPr="009731FC" w:rsidRDefault="001E17FA" w:rsidP="00FB5E77">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
-              <w:t>Чокина</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">, строение </w:t>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Шөкин</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB5E77">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> көшесі, </w:t>
             </w:r>
             <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
               <w:t>32/2</w:t>
+            </w:r>
+            <w:r w:rsidR="00FB5E77">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> құрылым</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4DE5" w:rsidRPr="00E82F86" w:rsidTr="00920FFB">
+      <w:tr w:rsidR="003D55E8" w:rsidRPr="00E82F86" w:rsidTr="00E7317E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4DE5" w:rsidRPr="009731FC" w:rsidRDefault="00AF4DE5" w:rsidP="00024FBE">
+          <w:p w:rsidR="00DD2E9C" w:rsidRPr="009731FC" w:rsidRDefault="00FB5E77" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009731FC">
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>Проектная мощность</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Клубтың</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2E9C">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> жобалық қуаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4DE5" w:rsidRPr="009731FC" w:rsidRDefault="00283020" w:rsidP="000E7B4E">
+          <w:p w:rsidR="00DD2E9C" w:rsidRPr="009731FC" w:rsidRDefault="001E17FA" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>193</w:t>
             </w:r>
-            <w:r w:rsidR="00024FBE">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> места</w:t>
+            <w:r w:rsidR="00FB5E77">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> орын</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AF4DE5" w:rsidRPr="00E82F86" w:rsidTr="00920FFB">
+      <w:tr w:rsidR="003D55E8" w:rsidRPr="00B72616" w:rsidTr="00E7317E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4DE5" w:rsidRPr="009731FC" w:rsidRDefault="00AF4DE5" w:rsidP="00024FBE">
+          <w:p w:rsidR="00DD2E9C" w:rsidRPr="009731FC" w:rsidRDefault="00FB5E77" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009731FC">
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t>клуба</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жалпы көлімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AF4DE5" w:rsidRDefault="00024FBE" w:rsidP="00024FBE">
+          <w:p w:rsidR="00DD2E9C" w:rsidRPr="00DD2E9C" w:rsidRDefault="00FB5E77" w:rsidP="001E17FA">
             <w:pPr>
-              <w:jc w:val="both"/>
-[...1 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+              <w:rPr>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">Здание - </w:t>
-[...7 lines deleted...]
-            <w:r w:rsidR="00283020">
+              <w:t xml:space="preserve">Ғимарат - </w:t>
+            </w:r>
+            <w:r w:rsidR="001E17FA" w:rsidRPr="001E17FA">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">482,3 м </w:t>
+            </w:r>
+            <w:r w:rsidR="001E17FA" w:rsidRPr="001E17FA">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="00283020">
+            <w:r w:rsidR="00DD2E9C">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>шаршы метр</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2E9C" w:rsidRPr="009731FC">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
-            <w:r>
-[...26 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="001E17FA">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бір</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2E9C">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> қабатты</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2E9C" w:rsidRPr="009731FC">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD2E9C">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>үлгілік</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00024FBE" w:rsidRPr="00E82F86" w:rsidTr="009676A9">
+      <w:tr w:rsidR="00B301F2" w:rsidRPr="00E82F86" w:rsidTr="007C69EE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00024FBE" w:rsidRPr="009731FC" w:rsidRDefault="00024FBE" w:rsidP="00024FBE">
+          <w:p w:rsidR="00B301F2" w:rsidRPr="009731FC" w:rsidRDefault="00B301F2" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Пустующие</w:t>
-[...13 lines deleted...]
-              <w:t>и</w:t>
+              <w:t>Бос алаңдар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00024FBE" w:rsidRPr="009731FC" w:rsidRDefault="00195200" w:rsidP="000E7B4E">
+          <w:p w:rsidR="00B301F2" w:rsidRPr="009731FC" w:rsidRDefault="00B301F2" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>нет</w:t>
+              <w:t>жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066372C" w:rsidRPr="00E82F86" w:rsidTr="000F73D5">
+      <w:tr w:rsidR="0066372C" w:rsidRPr="00D70CC6" w:rsidTr="00242C25">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="00C30AD4" w:rsidRDefault="0066372C" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0066372C" w:rsidRPr="00B301F2" w:rsidRDefault="0066372C" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009731FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Контингент</w:t>
+            </w:r>
+            <w:r w:rsidR="00B301F2">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>і</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRDefault="00BA64B6" w:rsidP="000E7B4E">
+          <w:p w:rsidR="00D70CC6" w:rsidRDefault="006B1972" w:rsidP="00D70CC6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>793</w:t>
             </w:r>
             <w:r w:rsidR="00D70CC6">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>9 воспитанников</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00024FBE">
+              <w:t>9 тәрбиеленуші</w:t>
+            </w:r>
+            <w:r w:rsidR="00B301F2">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00024FBE" w:rsidRDefault="00024FBE" w:rsidP="000E7B4E">
+          <w:p w:rsidR="00B301F2" w:rsidRDefault="00B301F2" w:rsidP="00D70CC6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>1-4 классы - 2980;</w:t>
+              <w:t>1-4 сыныптар – 2980;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00024FBE" w:rsidRDefault="00024FBE" w:rsidP="000E7B4E">
+          <w:p w:rsidR="00B301F2" w:rsidRDefault="00B301F2" w:rsidP="00D70CC6">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>5-9 классы - 3734;</w:t>
+              <w:t>5-9 сыныптар – 3734;</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00024FBE" w:rsidRPr="009731FC" w:rsidRDefault="00024FBE" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="00B301F2" w:rsidP="00B301F2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>10-11 классы - 1225</w:t>
+              <w:t xml:space="preserve">10-11 сыныптар – 1225 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066372C" w:rsidRPr="00E82F86" w:rsidTr="00262624">
+      <w:tr w:rsidR="0066372C" w:rsidRPr="00E82F86" w:rsidTr="00CD51C5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="00024FBE" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="00B301F2" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Группы по языкам</w:t>
+              <w:t>Тіл бойынша сыныптар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRDefault="00024FBE" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0066372C" w:rsidRDefault="00B301F2" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>казахский – 3426 воспитанников</w:t>
+              <w:t>қазақша – 3426 тәрбиеленуші</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00024FBE" w:rsidRPr="009731FC" w:rsidRDefault="00024FBE" w:rsidP="000E7B4E">
+          <w:p w:rsidR="00B301F2" w:rsidRPr="009731FC" w:rsidRDefault="00B301F2" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>русский – 4513 воспитанников</w:t>
+              <w:t>орысша - 4513 тәрбиеленуші</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066372C" w:rsidRPr="00A85D5A" w:rsidTr="00173C94">
+      <w:tr w:rsidR="0066372C" w:rsidRPr="00A85D5A" w:rsidTr="00FD57D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0066372C" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0066372C" w:rsidRPr="00EF15AF" w:rsidRDefault="0066372C" w:rsidP="00B301F2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009731FC">
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t>Сменность</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Ауысым</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRDefault="00024FBE" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0066372C" w:rsidRDefault="00B301F2" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>1 смена – 2839,</w:t>
+              <w:t>1 ауысым – 2839,</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00024FBE" w:rsidRPr="009731FC" w:rsidRDefault="00024FBE" w:rsidP="000E7B4E">
+          <w:p w:rsidR="00B301F2" w:rsidRPr="009731FC" w:rsidRDefault="00B301F2" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">2 смена – 5100 </w:t>
+              <w:t xml:space="preserve">2 ауысым – 5100 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066372C" w:rsidRPr="00A85D5A" w:rsidTr="0069402F">
+      <w:tr w:rsidR="0066372C" w:rsidRPr="00B301F2" w:rsidTr="00200CBB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0066372C" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0066372C" w:rsidRPr="00B301F2" w:rsidRDefault="0066372C" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009731FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Материальная база</w:t>
+              <w:t>Материал</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>дық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009731FC">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> база</w:t>
+            </w:r>
+            <w:r w:rsidR="00B301F2">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="00BA64B6" w:rsidRDefault="00433B00" w:rsidP="00283020">
+          <w:p w:rsidR="0066372C" w:rsidRPr="006B1972" w:rsidRDefault="00B301F2" w:rsidP="001E17FA">
             <w:pPr>
-              <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">1. </w:t>
             </w:r>
-            <w:r w:rsidR="0066372C" w:rsidRPr="00A20B4A">
-[...5 lines deleted...]
-            <w:r w:rsidR="00BA64B6">
+            <w:r w:rsidR="0066372C" w:rsidRPr="001E17FA">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:r w:rsidR="0066372C" w:rsidRPr="001E17FA">
+              <w:t xml:space="preserve"> кабине</w:t>
+            </w:r>
+            <w:r w:rsidR="0066372C" w:rsidRPr="001E17FA">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>т</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>тер</w:t>
+            </w:r>
+            <w:r w:rsidR="0066372C" w:rsidRPr="001E17FA">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:r>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="006B1972">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>, в том числе</w:t>
+              <w:t>, оның ішінде</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0066372C" w:rsidRPr="00433B00" w:rsidRDefault="00433B00" w:rsidP="00283020">
+          <w:p w:rsidR="0066372C" w:rsidRPr="00B301F2" w:rsidRDefault="00B301F2" w:rsidP="001E17FA">
             <w:pPr>
-              <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidR="0066372C" w:rsidRPr="00A20B4A">
-[...6 lines deleted...]
-              <w:t>1</w:t>
+            <w:r w:rsidR="0066372C" w:rsidRPr="00B301F2">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Спортзал</w:t>
+            </w:r>
+            <w:r w:rsidR="0066372C" w:rsidRPr="001E17FA">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B301F2">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidR="0066372C" w:rsidRPr="00B301F2">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>03,0 кв.м.</w:t>
+              <w:t>03,0 ш.м.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00433B00" w:rsidRDefault="00433B00" w:rsidP="00433B00">
+          <w:p w:rsidR="0066372C" w:rsidRPr="001E17FA" w:rsidRDefault="00B301F2" w:rsidP="001E17FA">
             <w:pPr>
-              <w:spacing w:line="20" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
-            <w:r w:rsidR="0066372C" w:rsidRPr="00A20B4A">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> 1</w:t>
+            <w:r w:rsidR="0066372C" w:rsidRPr="001E17FA">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Әдістемелік кабинет</w:t>
+            </w:r>
+            <w:r w:rsidR="0066372C" w:rsidRPr="00B301F2">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>– 1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0066372C" w:rsidRPr="00433B00" w:rsidRDefault="00433B00" w:rsidP="00433B00">
+          <w:p w:rsidR="0066372C" w:rsidRPr="00B301F2" w:rsidRDefault="00B301F2" w:rsidP="00E7317E">
             <w:pPr>
-              <w:spacing w:line="20" w:lineRule="atLeast"/>
-              <w:rPr>
+              <w:pStyle w:val="ae"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve">4. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00A20B4A">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">1 </w:t>
+            <w:r w:rsidR="0066372C" w:rsidRPr="001E17FA">
+              <w:rPr>
+                <w:sz w:val="28"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Гараж - 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066372C" w:rsidRPr="00A85D5A" w:rsidTr="000A4858">
+      <w:tr w:rsidR="0066372C" w:rsidRPr="001F3002" w:rsidTr="00C824E1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0066372C" w:rsidP="00BA1A96">
+          <w:p w:rsidR="0066372C" w:rsidRPr="00B301F2" w:rsidRDefault="00B301F2" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009731FC">
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00BA1A96">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Педагогикалық ұжымның сапалық</w:t>
+            </w:r>
+            <w:r w:rsidR="0066372C">
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="009731FC">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> құрам</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> педагогических кадров</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="00A20B4A" w:rsidRDefault="0066372C" w:rsidP="00283020">
+          <w:p w:rsidR="0066372C" w:rsidRPr="001E17FA" w:rsidRDefault="0066372C" w:rsidP="00E7317E">
             <w:pPr>
-              <w:spacing w:line="20" w:lineRule="atLeast"/>
-[...20 lines deleted...]
-              <w:rPr>
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">: </w:t>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жалпы педагог саны</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B301F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B301F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 9</w:t>
+            </w:r>
+            <w:r w:rsidR="001966F0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F7CCC" w:rsidRDefault="001F7CCC" w:rsidP="000E7B4E">
-[...10 lines deleted...]
-          <w:p w:rsidR="001F7CCC" w:rsidRDefault="006C183B" w:rsidP="001F7CCC">
+          <w:p w:rsidR="006B1972" w:rsidRDefault="00B301F2" w:rsidP="00B301F2">
             <w:pPr>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="kk-KZ"/>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">%)                  </w:t>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Соның ішінде</w:t>
+            </w:r>
+            <w:r w:rsidR="0066372C" w:rsidRPr="00B301F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F7CCC" w:rsidRDefault="006C183B" w:rsidP="001F7CCC">
+          <w:p w:rsidR="00B301F2" w:rsidRPr="00B301F2" w:rsidRDefault="00B301F2" w:rsidP="00B301F2">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-              <w:t>–</w:t>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Педагог-шеберлері – 0 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B301F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:lang w:val="kk-KZ"/>
-[...10 lines deleted...]
-              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>үлесі – 0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B301F2">
+              <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>%)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001F7CCC" w:rsidRDefault="00066A19" w:rsidP="001F7CCC">
+          <w:p w:rsidR="001F3002" w:rsidRDefault="00B301F2" w:rsidP="001F3002">
             <w:pPr>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Педагогов-модераторов - 31</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="001F7CCC" w:rsidRPr="00A20B4A">
+              <w:t xml:space="preserve">Педагог-зерттеуші лер- </w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002" w:rsidRPr="00A20B4A">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="001F7CCC">
-[...3 lines deleted...]
-              <w:t xml:space="preserve">доля </w:t>
+            <w:r w:rsidR="001F3002">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>доля – 5,7</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002" w:rsidRPr="00A20B4A">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">%)                  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>–</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00417DEE">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Педагог - сарапшылар - </w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>14 (доля – 13,3%)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00B301F2" w:rsidRPr="001F3002" w:rsidRDefault="00B301F2" w:rsidP="00B301F2">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Педагог-модераторлар - </w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>31</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002" w:rsidRPr="00A20B4A">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>доля – 29,5%)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3002" w:rsidRDefault="0066372C" w:rsidP="001F3002">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:r w:rsidR="0009150F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3 (доля – 2,8%)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3002" w:rsidRDefault="0066372C" w:rsidP="00E7317E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="center" w:pos="3457"/>
+              </w:tabs>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бірінші</w:t>
+            </w:r>
+            <w:r w:rsidR="0009150F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002" w:rsidRPr="00A20B4A">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>доля -4,7</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002" w:rsidRPr="00A20B4A">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">%)                  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="001F3002" w:rsidRDefault="0066372C" w:rsidP="001F3002">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Екінші</w:t>
+            </w:r>
+            <w:r w:rsidR="0009150F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7(доля – 6,6%)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="0066372C" w:rsidRPr="0009150F" w:rsidRDefault="0066372C" w:rsidP="001966F0">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Санатсыз</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00012031">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="0009150F">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="001966F0">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-            <w:r w:rsidRPr="00A20B4A">
+            <w:r w:rsidR="001F3002" w:rsidRPr="00A20B4A">
               <w:rPr>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
-            <w:r w:rsidR="001F7CCC">
-[...119 lines deleted...]
-              <w:t xml:space="preserve">) </w:t>
+            <w:r w:rsidR="001F3002">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>доля - 35,2%</w:t>
+            </w:r>
+            <w:r w:rsidR="001F3002" w:rsidRPr="00A20B4A">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00417DEE" w:rsidRPr="00A85D5A" w:rsidTr="00B10CA9">
+      <w:tr w:rsidR="0009150F" w:rsidRPr="00A85D5A" w:rsidTr="00F83BB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00417DEE" w:rsidRPr="009731FC" w:rsidRDefault="00417DEE" w:rsidP="00BA1A96">
+          <w:p w:rsidR="0009150F" w:rsidRPr="009731FC" w:rsidRDefault="0009150F" w:rsidP="0009150F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009731FC">
+            <w:r>
               <w:rPr>
                 <w:b/>
+                <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t xml:space="preserve">Сведения о питании </w:t>
-[...5 lines deleted...]
-              <w:t>воспитанников</w:t>
+              <w:t>Тәрбиеленушілер тамақтануы туралы мәлімет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00417DEE" w:rsidRPr="009731FC" w:rsidRDefault="00417DEE" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0009150F" w:rsidRPr="0009150F" w:rsidRDefault="0009150F" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
-                <w:color w:val="FF0000"/>
                 <w:highlight w:val="yellow"/>
-                <w:lang w:eastAsia="en-US"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-                <w:color w:val="000000"/>
+            <w:r w:rsidRPr="0009150F">
+              <w:rPr>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066372C" w:rsidRPr="00A85D5A" w:rsidTr="007861B5">
+      <w:tr w:rsidR="0066372C" w:rsidRPr="006F467D" w:rsidTr="00017CEA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0066372C" w:rsidP="00BA1A96">
+          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0009150F" w:rsidP="0009150F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009731FC">
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidR="00BA1A96">
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Клубты </w:t>
+            </w:r>
+            <w:r w:rsidR="0066372C">
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>клуба</w:t>
+              <w:t xml:space="preserve"> қаржыландыру</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRDefault="0066372C" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0009150F" w:rsidRPr="00195200" w:rsidRDefault="0066372C" w:rsidP="0009150F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0066372C">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2020 </w:t>
+            </w:r>
             <w:r>
-              <w:t>2020 год – 2</w:t>
-[...2 lines deleted...]
-              <w:t>85239</w:t>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жылы</w:t>
+            </w:r>
+            <w:r w:rsidR="0009150F">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 285239</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0066372C">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>,0</w:t>
             </w:r>
             <w:r>
-              <w:t>,0 тыс. тенге</w:t>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мың</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0066372C">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тенге</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00417DEE" w:rsidRDefault="00417DEE" w:rsidP="00417DEE">
+          <w:p w:rsidR="0009150F" w:rsidRPr="00195200" w:rsidRDefault="0009150F" w:rsidP="0009150F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00195200">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2021 </w:t>
+            </w:r>
             <w:r>
-              <w:t>2021 год – 383416,0 тыс. тенге</w:t>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жылы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195200">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 383416,0 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мың</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00195200">
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тенге</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00417DEE" w:rsidRDefault="00417DEE" w:rsidP="00417DEE">
+          <w:p w:rsidR="0066372C" w:rsidRDefault="0009150F" w:rsidP="0009150F">
+            <w:pPr>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
-              <w:t>2022 год – 386360,0 тыс. тенге</w:t>
+              <w:t xml:space="preserve">2022 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>жылы</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> – 386360,0 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>мың</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> тенге</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006C183B" w:rsidRPr="009731FC" w:rsidRDefault="006C183B" w:rsidP="00417DEE">
+          <w:p w:rsidR="001F3002" w:rsidRPr="001F3002" w:rsidRDefault="001F3002" w:rsidP="0009150F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">2023 год – 479752,0 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>тыс</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:t>.т</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:t>енге</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066372C" w:rsidRPr="00A85D5A" w:rsidTr="00103AC3">
+      <w:tr w:rsidR="0066372C" w:rsidRPr="00A85D5A" w:rsidTr="00612F35">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0066372C" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0066372C" w:rsidP="0009150F">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009731FC">
+            <w:r>
               <w:rPr>
                 <w:b/>
-              </w:rPr>
-              <w:t xml:space="preserve">Приобретение основных средств </w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Негізгі қ</w:t>
+            </w:r>
+            <w:r w:rsidR="0009150F">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұралдарды сатып </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>алу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0066372C" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0066372C" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
+                <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066372C" w:rsidRPr="00A85D5A" w:rsidTr="00D609FC">
+      <w:tr w:rsidR="0066372C" w:rsidRPr="00A85D5A" w:rsidTr="00134490">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0066372C" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0066372C" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="009731FC">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t>Капитальный ремонт</w:t>
+              <w:t>К</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>үрдел</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>і жөндеу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0066372C" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0066372C" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
-              </w:rPr>
-              <w:t>Не было</w:t>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Болған жоқ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0066372C" w:rsidRPr="00A85D5A" w:rsidTr="00F9734C">
+      <w:tr w:rsidR="0066372C" w:rsidRPr="00A85D5A" w:rsidTr="00C2725B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3108" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="00FB5E77" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="0009150F" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Проблемные вопросы</w:t>
+              <w:t>Проблемалық мәселер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6673" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0066372C" w:rsidRPr="009731FC" w:rsidRDefault="00FB5E77" w:rsidP="000E7B4E">
+          <w:p w:rsidR="0066372C" w:rsidRPr="00952324" w:rsidRDefault="00952324" w:rsidP="00E7317E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00952324">
               <w:rPr>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>Оснащение материально-технической базой.</w:t>
+              <w:t>Материалды</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00952324">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>қ-</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00952324">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>техникалықбазаменжарақтандыру</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00952324">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF4DE5" w:rsidRDefault="00AF4DE5" w:rsidP="00AF4DE5">
+    <w:p w:rsidR="00DD2E9C" w:rsidRDefault="00DD2E9C" w:rsidP="00DD2E9C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:highlight w:val="green"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="00DD2E9C" w:rsidRDefault="00DD2E9C" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="002B2C37" w:rsidRDefault="002B2C37" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="005F13FF" w:rsidRDefault="005F13FF" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="00570F36" w:rsidRPr="001F3002" w:rsidRDefault="00570F36" w:rsidP="00EC5555">
+      <w:pPr>
         <w:rPr>
-          <w:b/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB5E77" w:rsidRDefault="00FB5E77" w:rsidP="00BA64B6">
-[...10 lines deleted...]
-    <w:sectPr w:rsidR="00FB5E77" w:rsidSect="00670540">
+    <w:sectPr w:rsidR="00570F36" w:rsidRPr="001F3002" w:rsidSect="00670540">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="426" w:right="707" w:bottom="567" w:left="1276" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00463E17" w:rsidRDefault="00463E17">
+    <w:p w:rsidR="0043710E" w:rsidRDefault="0043710E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00463E17" w:rsidRDefault="00463E17">
+    <w:p w:rsidR="0043710E" w:rsidRDefault="0043710E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
@@ -1973,58 +2270,58 @@
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000005" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
     <w:panose1 w:val="02040503050203030202"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00463E17" w:rsidRDefault="00463E17">
+    <w:p w:rsidR="0043710E" w:rsidRDefault="0043710E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00463E17" w:rsidRDefault="00463E17">
+    <w:p w:rsidR="0043710E" w:rsidRDefault="0043710E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:name w:val="WW8Num1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -6017,51 +6314,50 @@
     <w:rsid w:val="00066FE9"/>
     <w:rsid w:val="00067CCF"/>
     <w:rsid w:val="0007319D"/>
     <w:rsid w:val="00086978"/>
     <w:rsid w:val="0009150F"/>
     <w:rsid w:val="00095AAF"/>
     <w:rsid w:val="00097085"/>
     <w:rsid w:val="000A4E36"/>
     <w:rsid w:val="000B672A"/>
     <w:rsid w:val="000C45F3"/>
     <w:rsid w:val="000C5520"/>
     <w:rsid w:val="000C6113"/>
     <w:rsid w:val="000C732C"/>
     <w:rsid w:val="000C7BA3"/>
     <w:rsid w:val="000D03F9"/>
     <w:rsid w:val="000D62B7"/>
     <w:rsid w:val="000E7B4E"/>
     <w:rsid w:val="00103184"/>
     <w:rsid w:val="00104CC0"/>
     <w:rsid w:val="00111A50"/>
     <w:rsid w:val="00121A93"/>
     <w:rsid w:val="0013014F"/>
     <w:rsid w:val="00147B73"/>
     <w:rsid w:val="0015734A"/>
     <w:rsid w:val="00160605"/>
-    <w:rsid w:val="00161DA8"/>
     <w:rsid w:val="00162DC9"/>
     <w:rsid w:val="00163583"/>
     <w:rsid w:val="00191CCE"/>
     <w:rsid w:val="00195200"/>
     <w:rsid w:val="001966F0"/>
     <w:rsid w:val="001A0047"/>
     <w:rsid w:val="001B35E9"/>
     <w:rsid w:val="001B4DA1"/>
     <w:rsid w:val="001C7405"/>
     <w:rsid w:val="001C7568"/>
     <w:rsid w:val="001D36F8"/>
     <w:rsid w:val="001D71AB"/>
     <w:rsid w:val="001E17FA"/>
     <w:rsid w:val="001E33DD"/>
     <w:rsid w:val="001E3815"/>
     <w:rsid w:val="001F3002"/>
     <w:rsid w:val="001F7CCC"/>
     <w:rsid w:val="0020467B"/>
     <w:rsid w:val="00216707"/>
     <w:rsid w:val="00235394"/>
     <w:rsid w:val="00241524"/>
     <w:rsid w:val="00246839"/>
     <w:rsid w:val="00260684"/>
     <w:rsid w:val="0026135A"/>
     <w:rsid w:val="00265261"/>
@@ -6096,56 +6392,56 @@
     <w:rsid w:val="0034358A"/>
     <w:rsid w:val="003718F3"/>
     <w:rsid w:val="00373983"/>
     <w:rsid w:val="00374C51"/>
     <w:rsid w:val="00374F3A"/>
     <w:rsid w:val="00380528"/>
     <w:rsid w:val="00382E08"/>
     <w:rsid w:val="00387A18"/>
     <w:rsid w:val="00392FB5"/>
     <w:rsid w:val="003B20C8"/>
     <w:rsid w:val="003B4D37"/>
     <w:rsid w:val="003B53C2"/>
     <w:rsid w:val="003D55E8"/>
     <w:rsid w:val="003D5CFB"/>
     <w:rsid w:val="003E2427"/>
     <w:rsid w:val="003E56F6"/>
     <w:rsid w:val="003F6DB6"/>
     <w:rsid w:val="00400FB6"/>
     <w:rsid w:val="004015CF"/>
     <w:rsid w:val="004140C7"/>
     <w:rsid w:val="00417DEE"/>
     <w:rsid w:val="00425909"/>
     <w:rsid w:val="00433B00"/>
     <w:rsid w:val="0043435E"/>
     <w:rsid w:val="00435210"/>
+    <w:rsid w:val="0043710E"/>
     <w:rsid w:val="00443559"/>
     <w:rsid w:val="00450484"/>
     <w:rsid w:val="00456406"/>
     <w:rsid w:val="00460E23"/>
     <w:rsid w:val="00461A8F"/>
-    <w:rsid w:val="00463E17"/>
     <w:rsid w:val="00467692"/>
     <w:rsid w:val="00470195"/>
     <w:rsid w:val="004768EA"/>
     <w:rsid w:val="004779CA"/>
     <w:rsid w:val="00477A7C"/>
     <w:rsid w:val="004819F2"/>
     <w:rsid w:val="00484AA7"/>
     <w:rsid w:val="004911CA"/>
     <w:rsid w:val="0049172B"/>
     <w:rsid w:val="00496D32"/>
     <w:rsid w:val="004A118B"/>
     <w:rsid w:val="004A4D98"/>
     <w:rsid w:val="004A6783"/>
     <w:rsid w:val="004A7953"/>
     <w:rsid w:val="004B1722"/>
     <w:rsid w:val="004B21D0"/>
     <w:rsid w:val="004C0116"/>
     <w:rsid w:val="004C3673"/>
     <w:rsid w:val="004C7F41"/>
     <w:rsid w:val="004D55DE"/>
     <w:rsid w:val="004D7469"/>
     <w:rsid w:val="004E3B67"/>
     <w:rsid w:val="004F1339"/>
     <w:rsid w:val="004F13D8"/>
     <w:rsid w:val="004F46E7"/>
@@ -6351,50 +6647,51 @@
     <w:rsid w:val="00AB1F92"/>
     <w:rsid w:val="00AC126D"/>
     <w:rsid w:val="00AC3195"/>
     <w:rsid w:val="00AC7AF4"/>
     <w:rsid w:val="00AD23C2"/>
     <w:rsid w:val="00AD26CE"/>
     <w:rsid w:val="00AD2CD2"/>
     <w:rsid w:val="00AD5406"/>
     <w:rsid w:val="00AE2723"/>
     <w:rsid w:val="00AE2B90"/>
     <w:rsid w:val="00AE494F"/>
     <w:rsid w:val="00AE6B3B"/>
     <w:rsid w:val="00AF1C20"/>
     <w:rsid w:val="00AF4DE5"/>
     <w:rsid w:val="00AF5AB2"/>
     <w:rsid w:val="00AF6489"/>
     <w:rsid w:val="00B10DB8"/>
     <w:rsid w:val="00B140D8"/>
     <w:rsid w:val="00B23B4A"/>
     <w:rsid w:val="00B255D3"/>
     <w:rsid w:val="00B301F2"/>
     <w:rsid w:val="00B353E4"/>
     <w:rsid w:val="00B448AF"/>
     <w:rsid w:val="00B6401C"/>
     <w:rsid w:val="00B6740C"/>
+    <w:rsid w:val="00B72616"/>
     <w:rsid w:val="00B82031"/>
     <w:rsid w:val="00B836C8"/>
     <w:rsid w:val="00B861ED"/>
     <w:rsid w:val="00B90DE1"/>
     <w:rsid w:val="00B92E60"/>
     <w:rsid w:val="00B94D09"/>
     <w:rsid w:val="00BA1A96"/>
     <w:rsid w:val="00BA203A"/>
     <w:rsid w:val="00BA3B07"/>
     <w:rsid w:val="00BA4281"/>
     <w:rsid w:val="00BA64B6"/>
     <w:rsid w:val="00BB245B"/>
     <w:rsid w:val="00BB75E9"/>
     <w:rsid w:val="00BB78FA"/>
     <w:rsid w:val="00BC4001"/>
     <w:rsid w:val="00BD7173"/>
     <w:rsid w:val="00BE54FC"/>
     <w:rsid w:val="00BF4C44"/>
     <w:rsid w:val="00C06CAD"/>
     <w:rsid w:val="00C12471"/>
     <w:rsid w:val="00C235F6"/>
     <w:rsid w:val="00C26E8A"/>
     <w:rsid w:val="00C30AD4"/>
     <w:rsid w:val="00C34A3D"/>
     <w:rsid w:val="00C412DC"/>
@@ -8236,78 +8533,78 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A9456E0A-78C2-4DE6-B34D-3AA92EA12738}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6FC3869B-E287-4E02-A63D-94987367E721}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>211</Words>
-  <Characters>1205</Characters>
+  <Words>222</Words>
+  <Characters>1267</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Reanimator Extreme Edition</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1414</CharactersWithSpaces>
+  <CharactersWithSpaces>1487</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Org</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>