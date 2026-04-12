--- v0 (2025-12-05)
+++ v1 (2026-04-12)
@@ -1,12982 +1,11710 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="31155F27" w14:textId="77777777" w:rsidR="00A87296" w:rsidRPr="001F4BA9" w:rsidRDefault="00A87296" w:rsidP="00A87296">
+    <w:p w14:paraId="330D07F1" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4BA9">
+      <w:r w:rsidRPr="00401B84">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...2 lines deleted...]
-          <w:szCs w:val="21"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">КГУ «Средняя общеобразовательная школа </w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve">русским языком обучения, 2 вакантные ставки </w:t>
+        <w:t>«Павлодар қаласының № 6 жалпы орта білім беру мектебі» КММ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BF0396E" w14:textId="77777777" w:rsidR="00A87296" w:rsidRPr="001F4BA9" w:rsidRDefault="00A87296" w:rsidP="00A87296">
+    <w:p w14:paraId="15F676B4" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...2 lines deleted...]
-        <w:outlineLvl w:val="2"/>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>орыс тілінде оқытатын тәрбие жұмысы жөніндегі басшының орынбасары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  лауазымына (2 бос орын) конкурс жариялайды</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B349C2D" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="10314" w:type="dxa"/>
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="392"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7371"/>
+        <w:gridCol w:w="495"/>
+        <w:gridCol w:w="2885"/>
+        <w:gridCol w:w="6191"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00A87296" w:rsidRPr="00522009" w14:paraId="6D150619" w14:textId="77777777" w:rsidTr="000E64E0">
+      <w:tr w:rsidR="006253C8" w:rsidRPr="00110D85" w14:paraId="1FFB5641" w14:textId="77777777" w:rsidTr="00FD14BF">
         <w:trPr>
           <w:trHeight w:val="711"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="69D7F7C4" w14:textId="77777777" w:rsidR="00A87296" w:rsidRPr="00522009" w:rsidRDefault="00A87296" w:rsidP="000E64E0">
-[...16 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="1C583A73" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...7 lines deleted...]
-                <w:bCs/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FC707EB" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Наименование организации образования</w:t>
-[...14 lines deleted...]
-                <w:bCs/>
+              <w:t>Білім беру ұйымының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1187C0C7" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Коммунальное государственное учреждение «Средняя общеобразовательная школа №6 города Павлодара» отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+              <w:t>Павлодар облысының білім беру басқармасы, Павлодар қаласы білім беру бөлімінің «Павлодар қаласының №6  жалпы орта білім беру мектебі» коммуналдық мемлекеттік мекемесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87296" w:rsidRPr="00522009" w14:paraId="64372AA5" w14:textId="77777777" w:rsidTr="000E64E0">
+      <w:tr w:rsidR="006253C8" w:rsidRPr="00401B84" w14:paraId="1AE39CB6" w14:textId="77777777" w:rsidTr="00FD14BF">
         <w:trPr>
           <w:trHeight w:val="453"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="5A97EB56" w14:textId="77777777" w:rsidR="00A87296" w:rsidRPr="00522009" w:rsidRDefault="00A87296" w:rsidP="000E64E0">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="0828CBCA" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:outlineLvl w:val="2"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="201EC57F" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>местонахождения, почтового адреса</w:t>
-[...24 lines deleted...]
-            <w:r w:rsidRPr="00522009">
+              <w:t>орналасқан жері, пошталық мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="578B6D0E" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>140008, Республика Казахстан, Павлодарская область,                                город Павлодар, улица Генерала  Смагулова, 78</w:t>
+              <w:t xml:space="preserve">140008, Қазақстан Республикасы, Павлодар облысы,                 Павлодар қаласы, генерал Смағұлов  көшесі, 78 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87296" w:rsidRPr="00522009" w14:paraId="5B9D5B8C" w14:textId="77777777" w:rsidTr="000E64E0">
+      <w:tr w:rsidR="006253C8" w:rsidRPr="00401B84" w14:paraId="1A4258D8" w14:textId="77777777" w:rsidTr="00FD14BF">
         <w:trPr>
-          <w:trHeight w:val="264"/>
+          <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="336BD6E8" w14:textId="77777777" w:rsidR="00A87296" w:rsidRPr="00522009" w:rsidRDefault="00A87296" w:rsidP="000E64E0">
-[...21 lines deleted...]
-              <w:outlineLvl w:val="2"/>
+          <w:p w14:paraId="28FFB7CD" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2996" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="753B0A76" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>номеров телефонов</w:t>
-[...19 lines deleted...]
-                <w:bCs/>
+              <w:t xml:space="preserve">телефон нөмірлері, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="750D4CA5" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
+            <w:r w:rsidRPr="00401B84">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>87182620158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87296" w:rsidRPr="00522009" w14:paraId="2AAC90A9" w14:textId="77777777" w:rsidTr="000E64E0">
+      <w:tr w:rsidR="006253C8" w:rsidRPr="00401B84" w14:paraId="0235DF36" w14:textId="77777777" w:rsidTr="00FD14BF">
         <w:trPr>
           <w:trHeight w:val="203"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="3ECDED84" w14:textId="77777777" w:rsidR="00A87296" w:rsidRPr="00522009" w:rsidRDefault="00A87296" w:rsidP="000E64E0">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="7E571687" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:outlineLvl w:val="2"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E0844DB" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
-[...2 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>адреса электронной почты</w:t>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00522009">
+              <w:t>электрондық пошта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4683AA" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sosh6@goo.edu.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87296" w:rsidRPr="00522009" w14:paraId="7A0E4ED3" w14:textId="77777777" w:rsidTr="000E64E0">
+      <w:tr w:rsidR="006253C8" w:rsidRPr="00110D85" w14:paraId="1048A32D" w14:textId="77777777" w:rsidTr="00FD14BF">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="39366E40" w14:textId="77777777" w:rsidR="00A87296" w:rsidRPr="00522009" w:rsidRDefault="00A87296" w:rsidP="000E64E0">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="67C0D4E9" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
-[...3 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:outlineLvl w:val="2"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB4D49F" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
+            <w:r w:rsidRPr="00401B84">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>Наименование вакантной или временно вакантной должности, нагрузка</w:t>
-[...13 lines deleted...]
-                <w:bCs/>
+              <w:t>Бос немесе уақытша бос лауазымның атауы, жүктемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="134DD0C6" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
-[...11 lines deleted...]
-                <w:bCs/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve">с русским языком </w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+              <w:t>орыс тілінде оқытататын тәрбие жұмысы жөніндегі директордың орынбасары- 1 мөлшерлеме</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B4EFCE5" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>обучения,  1</w:t>
-[...5 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ставка</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve"> ставка</w:t>
+              <w:t>орыс тілінде оқытататын тәрбие жұмысы жөніндегі директордың орынбасары- 1 мөлшерлеме</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87296" w:rsidRPr="00522009" w14:paraId="12E5B2C2" w14:textId="77777777" w:rsidTr="000E64E0">
+      <w:tr w:rsidR="006253C8" w:rsidRPr="00401B84" w14:paraId="6B24662A" w14:textId="77777777" w:rsidTr="00FD14BF">
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge/>
           </w:tcPr>
-          <w:p w14:paraId="11F2FA1A" w14:textId="77777777" w:rsidR="00A87296" w:rsidRPr="00522009" w:rsidRDefault="00A87296" w:rsidP="000E64E0">
-[...7 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="4DA8C1D9" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
-[...4 lines deleted...]
-              <w:outlineLvl w:val="2"/>
+            <w:tcW w:w="2996" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E218D21" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
+            <w:r w:rsidRPr="00401B84">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>основные функциональные обязанности</w:t>
-[...7 lines deleted...]
-          <w:p w14:paraId="6A05500A" w14:textId="77777777" w:rsidR="00BF6ABC" w:rsidRPr="00522009" w:rsidRDefault="00BF6ABC" w:rsidP="00BF6ABC">
+              <w:t>негізгі функционалдық міндеттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48300906" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t> тәрбие процесін ұйымдастыруды қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75D70371" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      тәрбие жұмысын ағымдағы және перспективалық жоспарлауды ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54AC0534" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      аға тәлімгерлердің, ұзартылған күн топтары тәрбиешілерінің, сынып жетекшілерінің, педагог-психологтардың, әлеуметтік педагогтардың және қосымша білім беру педагогтерінің қызметін жоспарлауды және бақылауды жүзеге асырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66507F2B" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      тәрбие жұмысы, мәдени-тәрбие іс-шараларын дайындау және өткізу бойынша құжаттаманы әзірлеуді қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="392B8850" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      тәрбие процесінің мазмұны мен өткізілу сапасына жүйелі бақылауды жүзеге асырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="561929EC" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      педагогтарды іріктеуге қатысады, кәсіби даму, педагогтердің біліктілігін және кәсіби құзыреттілігін арттыру бойынша жұмысты ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E6A19CE" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      тәрбие процесін қамтамасыз ететін білім беру ұйымдары әкімшілігінің, әлеуметтік – психологиялық қызметтері мен бөлімшелерінің жұртшылық және құқық қорғау органдарының өкілдерімен, ата-аналар қоғамдастығының, қамқоршылық кеңестің өкілдерімен өзара іс-қимылын үйлестіреді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="676CA9DB" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      білім беру процесінің барлық қатысушыларының толерантты мінез-құлық мәдениетін қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EBD3556" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      ерекше білім беру қажеттіліктері бар білім алушыларды психологиялық-педагогикалық қолдау қызметінің жұмысын үйлестіреді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4BB40AF8" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      мектеп-ата-ана қатынастарының жаңа нысандарын, мектеп пен отбасының толық өзара іс-қимылын қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5515A70E" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      білім алушыларға медициналық қызмет көрсету жағдайын бақылауды жүзеге асырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AB6B18F" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      тәрбие іс-шараларын өткізу кезінде ақпараттық-коммуникациялық технологияларды қолданады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DC67CE4" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      киберкультураны (компьютерлік технологиялар мүмкіндіктерін пайдаланады) және кибергигиенаны дамытады (интернет желісінде жұмыс істеу дағдылары мен білімі бар);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12B1E450" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      білім алушылардың, педагогтердің конкурстарға, слеттерге, конференцияларға қатысуын қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D908E5A" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      кәсіптік бағыт беру жұмыстарын жүргізеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DB202DD" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      есептік құжаттаманың сапалы және уақтылы тапсырылуын қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7124AEE6" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      ата-аналар үшін педагогикалық консилиумдар ұйымдастырады және өткізеді;;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2756ACDC" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      мектеп парламентінің, дебат қозғалысының, оқушылардың өзін-өзі басқаруының, "Жас қыран", "Жас ұлан" балалар ұйымдарының жұмыстарын ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43323EC6" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      "Қоғамға қызмет ету", "Отанға тағзым", "Үлкендерге құрмет", "Анаға құрмет" қоғамдық-пайдалы жұмыстарын ұйымдастырады.;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="799F1D60" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      адамгершілік-рухани білім беруді қамтамасыз етуде "өзін-өзі тану" пәнінің педагогымен өзара іс-қимыл жасайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6836D7D8" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      білім беру ұйымдары түлектерінің қауымдастығын құру және </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>қызметін қамтамасыз ету бойынша жұмысты үйлестіреді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B036FEF" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      педагогикалық еңбек ардагерлерімен өзара іс-қимыл жасайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DE9DDF7" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>      білім беру ұйымы мұражайының жұмысын ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FF54B23" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>туристік жорықтар мен экскурсиялар ұйымдастырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="405041AD" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>      білім алушылардың бойында патриоттық тәрбие, іскерлік қарым-қатынас дағдыларын, тамақтану мәдениетін қалыптастыруды қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F45A05" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>      білім алушылар, тәрбиеленушілер, педагогтар және басқа да қызметкерлер арасында сыбайлас жемқорлыққа қарсы мәдениетті, Академиялық адалдық қағидаттарын бойына сіңіреді.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="762E594A" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006253C8" w:rsidRPr="00110D85" w14:paraId="782D1180" w14:textId="77777777" w:rsidTr="00FD14BF">
+        <w:trPr>
+          <w:trHeight w:val="638"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="6E7043E1" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2996" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63E8FADC" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>еңбекке ақы төлеу мөлшері мен шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BECA7F4" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- еңбек өтілі мен біліктілік санатына сәйкес төленеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40F43A45" w14:textId="1A3C3745" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- орташа арнайы білім- </w:t>
+            </w:r>
+            <w:r w:rsidR="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>172014</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="746C4201" w14:textId="264C925A" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- жоғары білім (min): </w:t>
+            </w:r>
+            <w:r w:rsidR="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>209178</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006253C8" w:rsidRPr="00401B84" w14:paraId="7A126D56" w14:textId="77777777" w:rsidTr="00FD14BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7405667D" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2996" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E39C785" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген кандидатқа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59A7E167" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қойылатын біліктілік талаптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="187F0D14" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t> тиісті бейін бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі педагогикалық немесе өзге де кәсіптік білім немесе педагогикалық қайта даярлауды растайтын құжат, педагогикалық жұмыс өтілі кемінде 3 жыл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D2577E1" w14:textId="77777777" w:rsidR="00044BA0" w:rsidRPr="00401B84" w:rsidRDefault="00044BA0" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>      және (немесе) білім беру ұйымының "үшінші біліктілік санатты басшысының орынбасары" немесе "екінші біліктілік санатты басшысының орынбасары" немесе "бірінші біліктілік санатты басшысының орынбасары" біліктілік санатының болуы не "педагог – сарапшы" біліктілігінің болуы немесе "педагог – зерттеуші" немесе "педагог – шебер" біліктілігінің болуы.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0174D4C0" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006253C8" w:rsidRPr="00401B84" w14:paraId="473839FC" w14:textId="77777777" w:rsidTr="00FD14BF">
+        <w:trPr>
+          <w:trHeight w:val="423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FF98729" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2996" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12C30C22" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құжаттарды қабылдау мерзімі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6627" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FB53ED4" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="003604B2" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+            <w:r w:rsidR="00172D46" w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.02</w:t>
+            </w:r>
+            <w:r w:rsidR="00522132" w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.25-0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00522132" w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.03</w:t>
+            </w:r>
+            <w:r w:rsidR="00237E06" w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006253C8" w:rsidRPr="00110D85" w14:paraId="49A92509" w14:textId="77777777" w:rsidTr="00FD14BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="531552C2" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7414D0FD" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қажетті құжаттар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0ECC3419" w14:textId="77777777" w:rsidR="00110D85" w:rsidRPr="00110D85" w:rsidRDefault="00110D85" w:rsidP="00110D85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
-[...9 lines deleted...]
-          <w:p w14:paraId="68DC73F6" w14:textId="77777777" w:rsidR="00BF6ABC" w:rsidRPr="00522009" w:rsidRDefault="00BF6ABC" w:rsidP="00BF6ABC">
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>1) осы Қағидаларға 3-қосымшаға сәйкес нысан бойынша қоса берілетін құжаттардың тізбесін көрсете отырып, конкурсқа қатысу туралы өтініш;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AF76C96" w14:textId="77777777" w:rsidR="00110D85" w:rsidRPr="00110D85" w:rsidRDefault="00110D85" w:rsidP="00110D85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="0" w:name="z1820"/>
-[...10 lines deleted...]
-          <w:p w14:paraId="6C598685" w14:textId="77777777" w:rsidR="00BF6ABC" w:rsidRPr="00522009" w:rsidRDefault="00BF6ABC" w:rsidP="00BF6ABC">
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>      2) жеке басын куәландыратын құжат не цифрлық құжаттар сервисінен алынған электрондық құжат (сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="110D979A" w14:textId="77777777" w:rsidR="00110D85" w:rsidRPr="00110D85" w:rsidRDefault="00110D85" w:rsidP="00110D85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="1" w:name="z1821"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="418A9A92" w14:textId="77777777" w:rsidR="00BF6ABC" w:rsidRPr="00522009" w:rsidRDefault="00BF6ABC" w:rsidP="00BF6ABC">
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>      3) кадрларды есепке алу бойынша толтырылған жеке іс парағы (нақты тұрғылықты мекенжайы мен байланыс телефондары көрсетілген – бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="517DB201" w14:textId="77777777" w:rsidR="00110D85" w:rsidRPr="00110D85" w:rsidRDefault="00110D85" w:rsidP="00110D85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="z1822"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="7D58AF6C" w14:textId="77777777" w:rsidR="00BF6ABC" w:rsidRPr="00522009" w:rsidRDefault="00BF6ABC" w:rsidP="00BF6ABC">
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>      4) Үлгілік біліктілік сипаттамаларымен бекітілген лауазымға қойылатын біліктілік талаптарына сәйкес білімі туралы құжаттардың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E22C001" w14:textId="77777777" w:rsidR="00110D85" w:rsidRPr="00110D85" w:rsidRDefault="00110D85" w:rsidP="00110D85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="3" w:name="z1823"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="4E4EC103" w14:textId="77777777" w:rsidR="00BF6ABC" w:rsidRPr="00522009" w:rsidRDefault="00BF6ABC" w:rsidP="00BF6ABC">
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>      5) еңбек қызметін растайтын құжаттың көшірмесі (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="762CD8ED" w14:textId="77777777" w:rsidR="00110D85" w:rsidRPr="00110D85" w:rsidRDefault="00110D85" w:rsidP="00110D85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="4" w:name="z1824"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="3E4F76D1" w14:textId="77777777" w:rsidR="00BF6ABC" w:rsidRPr="00522009" w:rsidRDefault="00BF6ABC" w:rsidP="00BF6ABC">
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       6) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" Қазақстан Республикасы Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен (Нормативтік құқықтық актілерді мемлекеттік тіркеу тізілімінде № 21579 болып тіркелген) бекітілген 075/у нысаны бойынша денсаулық жағдайы туралы анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="318AF1E3" w14:textId="77777777" w:rsidR="00110D85" w:rsidRPr="00110D85" w:rsidRDefault="00110D85" w:rsidP="00110D85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="5" w:name="z1825"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="098E0AE4" w14:textId="77777777" w:rsidR="00BF6ABC" w:rsidRPr="00522009" w:rsidRDefault="00BF6ABC" w:rsidP="00BF6ABC">
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>      7) психикалық, мінез-құлықтық бұзылушылықтары бар аурудың динамикалық бақылауда жоқтығы туралы анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A6E599F" w14:textId="77777777" w:rsidR="00110D85" w:rsidRPr="00110D85" w:rsidRDefault="00110D85" w:rsidP="00110D85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="6" w:name="z1826"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="294493F0" w14:textId="77777777" w:rsidR="00BF6ABC" w:rsidRPr="00522009" w:rsidRDefault="00BF6ABC" w:rsidP="00BF6ABC">
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       8) наркологиялық аурудың динамикалық бақылауда жоқтығы туралы анықтама; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3670FF88" w14:textId="77777777" w:rsidR="00110D85" w:rsidRPr="00110D85" w:rsidRDefault="00110D85" w:rsidP="00110D85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="7" w:name="z1827"/>
-[...11 lines deleted...]
-          <w:p w14:paraId="46EC2020" w14:textId="77777777" w:rsidR="00BF6ABC" w:rsidRPr="00522009" w:rsidRDefault="00BF6ABC" w:rsidP="00BF6ABC">
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>      9) сертификаттаудан өту нәтижелері туралы сертификат немесе қолданыстағы біліктілік санатының болуы туралы куәлік (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2807C4EC" w14:textId="77777777" w:rsidR="00110D85" w:rsidRPr="00110D85" w:rsidRDefault="00110D85" w:rsidP="00110D85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...13 lines deleted...]
-          <w:p w14:paraId="6B993F78" w14:textId="77777777" w:rsidR="00BF6ABC" w:rsidRPr="00522009" w:rsidRDefault="00BF6ABC" w:rsidP="00BF6ABC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      10) ағылшын тілі педагогтері лауазымына орналасуға кандидаттар үшін пән бойынша сертификаттау нәтижелері туралы сертификат немесе педагог-модератор немесе педагог-сарапшы немесе педагог-зерттеуші немесе педагог-шебер біліктілік санатының болуы туралы куәлікті (бар болса) немесе CELTA (Certificate in English Language Teaching to Adults. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cambridge) PASS A; DELTA (Diploma in English Language Teaching to Adults) Pass and above </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>айелтс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> IELTS (IELTS) – 6,5 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">; </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>тойфл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> TOEFL (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>nternet Based Test (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>і</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BT)) – 60-65 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>көрсеткіші</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сертификат</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D1A5445" w14:textId="77777777" w:rsidR="00110D85" w:rsidRPr="00110D85" w:rsidRDefault="00110D85" w:rsidP="00110D85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...13 lines deleted...]
-          <w:p w14:paraId="7124C23F" w14:textId="77777777" w:rsidR="00BF6ABC" w:rsidRPr="00522009" w:rsidRDefault="00BF6ABC" w:rsidP="00BF6ABC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      11) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>техникалық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>орта</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>білімнен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>кейінгі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ұйымдарында</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>арнайы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>пәндер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>педагогтер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>өндірістік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>оқыту</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>шеберлері</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымдарына</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>педагогикалық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>қызметке</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>кіріскен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>тиісті</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>мамандық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>өндірісте</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>екі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>педагогтер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сертификаттаудан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>өтуден</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>босатылады</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="061FC04C" w14:textId="77777777" w:rsidR="00110D85" w:rsidRPr="00110D85" w:rsidRDefault="00110D85" w:rsidP="00110D85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...13 lines deleted...]
-          <w:p w14:paraId="2A3CDB35" w14:textId="77777777" w:rsidR="00BF6ABC" w:rsidRPr="00522009" w:rsidRDefault="00BF6ABC" w:rsidP="00BF6ABC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       12) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>осы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Қағидаларға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 17, 18-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>қосымшаларға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>сәйкес</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>нысан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>педагогтің</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бос</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>уақытша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бос</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымына</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>кандидаттың</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>толтырылған</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бағалау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>парағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B20E64D" w14:textId="77777777" w:rsidR="00110D85" w:rsidRPr="00110D85" w:rsidRDefault="00110D85" w:rsidP="00110D85">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...214 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">       13) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...35 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>орнынан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>педагог</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...177 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">), </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>орнынан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ұсыным</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>хат</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00110D85">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56E27B83" w14:textId="3832C56A" w:rsidR="006253C8" w:rsidRPr="00110D85" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A87296" w:rsidRPr="00522009" w14:paraId="7A94AD2D" w14:textId="77777777" w:rsidTr="000E64E0">
-[...16 lines deleted...]
-                <w:bCs/>
+      <w:tr w:rsidR="006253C8" w:rsidRPr="00401B84" w14:paraId="4B0881CE" w14:textId="77777777" w:rsidTr="00FD14BF">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="78FE98F1" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2996" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5A3E4B1D" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-            </w:pPr>
-[...11 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:t>Уақытша бос лауазымының мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6627" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="22D4713A" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
-              <w:t>размер и условия оплаты труда</w:t>
-[...1057 lines deleted...]
-              <w:t>постоянно</w:t>
+              <w:t>тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3D072FB4" w14:textId="77777777" w:rsidR="00A87296" w:rsidRPr="00522009" w:rsidRDefault="00A87296" w:rsidP="00A87296">
+    <w:p w14:paraId="20689D78" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57BDE8C7" w14:textId="227F4938" w:rsidR="00A87296" w:rsidRDefault="007D1210" w:rsidP="00A87296">
+    <w:p w14:paraId="2F250F3C" w14:textId="77777777" w:rsidR="000256CE" w:rsidRDefault="000256CE" w:rsidP="000256CE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2803"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="000256CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Құжаттар платформада қабылданады</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Документы принимаются на платформе</w:t>
-[...7 lines deleted...]
-        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId4" w:history="1">
         <w:r w:rsidRPr="00605E5D">
           <w:rPr>
-            <w:rStyle w:val="a4"/>
+            <w:rStyle w:val="a6"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://hr-nobd.edu.kz/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="5C95FEE2" w14:textId="77777777" w:rsidR="007D1210" w:rsidRPr="00522009" w:rsidRDefault="007D1210" w:rsidP="00A87296">
+    <w:p w14:paraId="686DD211" w14:textId="3BC634C2" w:rsidR="006253C8" w:rsidRPr="000256CE" w:rsidRDefault="006253C8" w:rsidP="00401B84">
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B97F2B6" w14:textId="77777777" w:rsidR="00A87296" w:rsidRPr="00522009" w:rsidRDefault="00A87296" w:rsidP="00A87296">
+    <w:p w14:paraId="5820CF55" w14:textId="77777777" w:rsidR="006253C8" w:rsidRPr="00401B84" w:rsidRDefault="006253C8" w:rsidP="00401B84">
       <w:pPr>
-        <w:ind w:hanging="142"/>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-        </w:rPr>
-[...70 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6107"/>
-        <w:gridCol w:w="4128"/>
+        <w:gridCol w:w="5345"/>
+        <w:gridCol w:w="3317"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00796867" w:rsidRPr="00522009" w14:paraId="69511DE1" w14:textId="77777777" w:rsidTr="003C1C98">
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="000256CE" w14:paraId="3E33B2D1" w14:textId="77777777" w:rsidTr="006249A7">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="5345" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B278F87" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="1B96BF41" w14:textId="2F04D511" w:rsidR="00A2257C" w:rsidRPr="000256CE" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcW w:w="3317" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67BA18AA" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...24 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="0133E062" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мемлекеттік білім беру </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымдарының бірінші </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">басшылары мен педагогтерін </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лауазымға тағайындау, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лауазымнан босату </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...7 lines deleted...]
-              <w:t>образования</w:t>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3-қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00796867" w:rsidRPr="00522009" w14:paraId="15A96F11" w14:textId="77777777" w:rsidTr="003C1C98">
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="6D1B7B33" w14:textId="77777777" w:rsidTr="006249A7">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="5345" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67F41EB2" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...16 lines deleted...]
-                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:p w14:paraId="605FE400" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcW w:w="3317" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B4A8A54" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...21 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="59BAC4C4" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00796867" w:rsidRPr="00522009" w14:paraId="106D9FE1" w14:textId="77777777" w:rsidTr="003C1C98">
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00110D85" w14:paraId="38520B02" w14:textId="77777777" w:rsidTr="006249A7">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcW w:w="5345" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20169BA5" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...10 lines deleted...]
-            <w:r w:rsidRPr="00522009">
+          <w:p w14:paraId="52525839" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcW w:w="3317" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5DD2D3" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...25 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+          <w:p w14:paraId="3C0F76EC" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>конкурс жариялаған</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мемлекеттік орган</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ Кандидаттың Т. А. Ә, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(бар болса)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...14 lines deleted...]
-                <w:lang w:eastAsia="en-US"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(лауазымы, жұмыс орны)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00522009">
-[...7 lines deleted...]
-              <w:t>контактный телефон</w:t>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Нақты тұрғылықты жері, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">тіркелген мекенжайы, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>байланыс телефоны</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="589B2931" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
+    <w:p w14:paraId="3E7D2C4F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="z207"/>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="6319B1B5" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BC352E1" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мені _______________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F4F71AE" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>      (білім беру ұйымдарының атауы, мекенжайы (облыс, аудан, қала\ ауыл)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65C9086F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C557D90" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>      бос/уақытша бос лауазымына орналасуға арналған конкурсқа жіберуіңізді сұраймын.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26BEE517" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Қазіргі кезде _________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04676CDD" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>                  (лауазымы, ұйымның атауы, мекенжайы (облыс, аудан, қала \ ауыл)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC81508" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>      жұмыс істеймін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CDB96F8" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>      Өзім туралы келесі мәліметтерді хабарлаймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F3B715F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>      Білімі: жоғары немесе жоғары оқу орнынан кейінгі, техникалық және кәсіптік</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="12826" w:type="dxa"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-411" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="8572"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="43FD0929" w14:textId="77777777" w:rsidTr="006249A7">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="26793C14" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Оқу орнының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14029AC4" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Оқу кезеңі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="42F82054" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Диплом бойынша мамандығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="205DC141" w14:textId="77777777" w:rsidTr="006249A7">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D555125" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D16DDD2" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1985" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="614891E9" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="38128291" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8572" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3927D63C" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4852824E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="47CBA910" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="z400"/>
-      <w:r w:rsidRPr="00522009">
+      <w:r w:rsidRPr="00401B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                                        Заявление</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      <w:r w:rsidRPr="00522009">
+      <w:r w:rsidRPr="00401B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00522009">
+      <w:r w:rsidRPr="00401B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Прошу допустить меня к конкурсу на занятие вакантной/</w:t>
+        <w:t xml:space="preserve"> Біліктілік санатының болуы (болған жағдайда берілген (расталған) күні): </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:p w14:paraId="2A65BA62" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
+    <w:p w14:paraId="6B21AB78" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05BC0093" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Жұмыс өтілі: </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="13534" w:type="dxa"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="-1119" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="2410"/>
+        <w:gridCol w:w="3685"/>
+        <w:gridCol w:w="4887"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00110D85" w14:paraId="7D443CC6" w14:textId="77777777" w:rsidTr="006249A7">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="186EC31F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жалпы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C404D2F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Педагогикалық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="79DDE481" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мемлекеттік қызмет өтілі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50942060" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мамандығы бойынша (кәсіпкерлік субъектілерінің мамандары үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4887" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DAAD1EC" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Осы білім беру ұйымында, оның ішінде атқаратын лауазымында</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00110D85" w14:paraId="3D05B2CB" w14:textId="77777777" w:rsidTr="006249A7">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DDC634D" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4ADA660D" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3789DBD6" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3EC375C9" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B8A8013" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3B6053DC" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="797DFB9B" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="712A5D98" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4887" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+              <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01558CD4" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4A085730" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="1EA8D955" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>      Мынадай жұмыс нәтижелерім бар: ___________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EA66593" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>      Марапаттары, атақтары, дәрежесі, ғылыми дәрежесі, ғылыми атағы, сондай-ақ қосымша мәліметтер (бар болса) __________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60938E1E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       "Дербес деректер және оларды қорғау туралы" Қазақстан Республикасы Заңының 8-бабының 1-тармағына сәйкес менің дербес деректерімді дербес деректерді өңдеу мақсаттарына сәйкес келетін кез келген заңды тәсілдермен (фото, видео, оның ішінде автоматтандыру құралдарын пайдалана отырып немесе </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>мұндай құралдарды пайдаланбай дербес деректердің ақпараттық жүйелерінде пайдалану үшін) өңдеуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17C00D50" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Мен келісемін ____________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DCB6591" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>      (ТАӘ (бар болса)) (қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F044BA9" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>      "____"______________20___жыл __________ /қолы/</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22D76006" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B8B808D" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="71CF67CD" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5689"/>
+        <w:gridCol w:w="3696"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00110D85" w14:paraId="601D277C" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5689" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39137AD7" w14:textId="39055493" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B5C545C" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Мемлекеттік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ұйымдарының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>бірінші</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>басшылары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>педагогтерін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>лауазымға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>тағайындау</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>лауазымнан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>босату</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>17-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="07894885" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5689" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5980A69F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3696" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="37851527" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="38AFD781" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00522009">
+      <w:bookmarkStart w:id="1" w:name="z234"/>
+      <w:r w:rsidRPr="00401B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>временно вакантной должности</w:t>
+        <w:t xml:space="preserve"> Педагог бос немесе уақытша бос лауазымына өтілі бар кандидатты бағалау парағы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BAC1D17" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
+    <w:bookmarkEnd w:id="1"/>
+    <w:p w14:paraId="4CEB4AC0" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00522009">
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
+        <w:t xml:space="preserve"> _________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34E4CCE1" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
+    <w:p w14:paraId="799F8E40" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00522009">
+      <w:r w:rsidRPr="00401B84">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00401B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>наименование организаций образования, адрес (область, район, город\село)</w:t>
-[...87 lines deleted...]
-        <w:t>Образование: высшее или послевузовское, техническое и профессиональное</w:t>
+        <w:t xml:space="preserve"> (Тегі, аты, әкесінің аты (бар болса))</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9236" w:type="dxa"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblW w:w="11057" w:type="dxa"/>
+        <w:tblInd w:w="-1403" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2998"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="3686"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="1702"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="6095"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00796867" w:rsidRPr="00522009" w14:paraId="5037CF34" w14:textId="77777777" w:rsidTr="003C1C98">
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="17C461AB" w14:textId="77777777" w:rsidTr="002D5342">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2998" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="176B09AE" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...73 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="792119AB" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="005F2910" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...49 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="05E2AF09" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5DB6FDEA" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...76 lines deleted...]
-            <w:tcW w:w="2998" w:type="dxa"/>
+          <w:p w14:paraId="64618DC3" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Растайтын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0814D3E9" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...28 lines deleted...]
-            <w:tcW w:w="2552" w:type="dxa"/>
+          <w:p w14:paraId="0D88531A" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Балл сандары</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41E8B714" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(1-ден 30-ға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="438BEAD0" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34F4E546" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...28 lines deleted...]
-            <w:tcW w:w="3686" w:type="dxa"/>
+          <w:p w14:paraId="63E3AA12" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="26F9C38D" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...16 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="30006349" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Білім деңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="19EDACD5" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Білімі туралы дипломның және дипломға қосымшаның көшірмелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E0C1B87" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Техникалық және кәсіптік = 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4188F411" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жоғары = 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E080AD7" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жоғары үздік = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5594ABB4" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Магистр = 5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="20E7B210" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="69BBFFE8" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C555905" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ғылыми/академиялық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="21450AAE" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Білімі туралы дипломның және дипломға қосымшаның көшірмелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70B78468" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PHD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-доктор = 10 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B5F89C2" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ғылым докторы = 10 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B34BA9C" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ғылым кандидаты = 10 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="00530D8E" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="73A6DCE9" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6375D353" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Біліктілік санаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A38FA95" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Куәлік, басқа құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="36F20164" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Педагог= 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D2C3C4E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Педагог-модератор = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25127A84" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Педагог-сарапшы = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50F2EF4C" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Педагог-зерттеуші = 7 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12D30C2E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Педагог-шебер = 10 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="458704D2" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Басшының үшінші біліктілік санатындағы орынбасары = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67D0CA66" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Басшының екінші біліктілік санатындағы орынбасары = 6 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FF18A4A" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Басшының бірінші біліктілік санатындағы орынбасары = 7 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00110D85" w14:paraId="58F20C19" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D3BBDCE" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47ED4AAC" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Әкімшілік және әдістемелік қызметтегі жұмыс тәжірибесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75569199" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Еңбек кітапшасы/еңбек қызметін алмастыратын басқа да құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="151C856F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Әдіскер, лауазымдағы жұмыс өтілі 2 жылға дейін = 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0237A7B4" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Әдіскер, лауазымдағы жұмыс өтілі екі жылдан көп = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C295698" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Директордың орынбасары, лауазымдағы жұмыс өтілі 2 жылға дейін = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48EBD385" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Директордың орынбасары, лауазымдағы жұмыс өтілі екі жылдан көп = 4 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A1E7F0B" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Директор, лауазымдағы жұмыс өтілі 2 жылға дейін = 4 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EFC87CA" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Директор, лауазымдағы жұмыс өтілі 2 жылдан көп = 5 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00110D85" w14:paraId="07B7D764" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58C7125E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68188094" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Бұрынғы жұмыс орнынан (педагог лауазымы бойынша) ұсыным хат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F09A534" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ұсыным хат (педагог лауазымы бойынша соңғы жұмыс орнынан)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="001383E7" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Оң ұсыным хаттың болуы = 3 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="3DD78810" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32CEB9B9" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FB7BDA6" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Соңғы 5 жылдағы кәсіби жетістіктерінің көрсеткіштері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06F36FF6" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- олимпиадалар мен конкурстар жеңімпаздарының дипломдары, грамоталары, білім алушылардың ғылыми жобалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="441ADE00" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- олимпиадалар мен байқаулар жеңімпаздарының дипломдары, грамоталары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C3713A" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- мемлекеттік награда;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45DBA5FF" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1) қалалық/аудандық олимпиадалар мен конкурстардың жеңімпаздары = 0,5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="167BFF02" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>облыстық = 1 балл, республикалық = 2 балл, халықаралық = 3 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DF29B43" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2) ғылыми жобалар: қалалық/аудандық = 0,5 балл,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F3B2145" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>облыстық = 1 балл, республикалық = 2 балл, халықаралық = 3 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A783C4B" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3) "Үздік педагог" конкурсына қатысушы = 1 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61ADD61F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4) "Үздік педагог" конкурсының жеңімпазы = 5 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64FC4B09" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>5) "Қазақстанның еңбек сіңірген ұстазы" медалінің иегері = 10 балл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="5BC4182C" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="108BA7F4" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="58B702D2" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Әдістемелік қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF4218E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>-авторлық жұмыстары мен жарияланымдары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B83AAC" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ҚР ОАМ тізбесіне енген оқулықтар мен (немесе) ОӘК авторы немесе бірлескен авторы = 5 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DAFBC83" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>РОӘК тізбесіне енген оқулықтар мен (немесе) ОӘК авторы немесе бірлескен авторы = 2 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39DFDA3D" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">БССҚК, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Scopus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> тізбесіне енгізілген ғылыми-зерттеу қызметі бойынша жарияланымның болуы - 3 балл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="7E61C57E" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE02ACD" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED6B3A5" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қоғамдық-педагогикалық қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DB68B1E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қоғамдық-педагогикалық қызметін растайтын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F03F75C" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>тәлімгер = 0,5 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="163548C2" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ӘБ басшылығы = 2 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15350722" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>екі тілде сабақ беру, орыс/қазақ = 2 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E5F4FDC" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>шетел/орыс немесе шетел/қазақ = 3 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="198780B8" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>үш тілде сабақ беру (қазақ, орыс, шетел) = 5 балл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="000256CE" w14:paraId="0730C251" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E26AE3" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1702" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="142B408A" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Курсқа дайындық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2835" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A5798D7" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- пәндік даярлық сертификаттары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D8F5E79" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>- цифрлық сауаттылық сертификаты,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30283727" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>ҚАЗТЕСТ,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11D89BED" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>IELTS;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DE294E3" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>TOEFL;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38768E60" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>DELF сертификаттары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3740BE69" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Goethe Zertifikat, "Python тілінде бағдарламалау негіздері" бағдарламалары бойынша оқыту, "Microsoft"</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49D58B33" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Курсера жұмыстарына оқыту</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="204A0131" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Халықаралық курстар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521C6A39" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>TEFL Cambridge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2723FA1B" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"CELTA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A3E98C7" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(Certificate in Teaching English to Speakers of Other Languages)"</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E77E242" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>CELT-P (Certificate in English Language Teaching – Primary)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="182FE142" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>DELTA (Diploma in Teaching English to Speakers of Other Languages)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FE16E4D" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>CELT-S (Certificate in English Language Teaching – Secondary)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06516B33" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"TKT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8A344D" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Teaching Knowledge Test"</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D0577B0" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Certificate in EMI Skills (English as a Medium of Instruction)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35CD95BF" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Teacher of English to Speakers of Other Languages (TESOL)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AF68F10" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"TESOL"</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FDB2803" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Certificate in teaching English for young learners</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="259AD4B5" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>International House Certificate in Teaching English as a Foreign Language (IHC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FDEE085" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IHCYLT - International House Certificate </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>In</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Teaching Young Learners and Teenagers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64583411" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Becoming a Better Teacher: Exploring Professional Development</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26D263A4" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Assessment for Learning: Formative Assessment in Science and Maths Teaching</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="704560E5" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Online Teaching for Educators: Development and Delivery</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30A3149F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Educational Management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B5AF319" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Key Ideas in Mentoring Mathematics Teachers</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B2CF007" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Курсы на платформе Coursera, Futute learn</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="360136C0" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Teaching Mathematics with Technology</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="679E477A" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Special Educational Needs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E290A75" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Developing expertise in teaching </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>chemistry"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6095" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4782FD00" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>біліктілікті арттыру ұйымдары іске асыратын білім беру саласындағы уәкілетті органмен келісілген бағдарламалар бойынша біліктілікті арттыру курстары = 0,5 балл (әрқайсысы бойынша жеке)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="5D87BD62" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="749B64AE" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8930" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="08725D74" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2677D088" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4E9921AB" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
+    <w:p w14:paraId="3B79397C" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="002D5342" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="43" w:name="z410"/>
-      <w:r w:rsidRPr="00522009">
+      <w:r w:rsidRPr="00401B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>     </w:t>
       </w:r>
-      <w:r w:rsidRPr="00522009">
+      <w:r w:rsidRPr="002D5342">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Наличие квалификационной категории (дата присвоения (подтверждения) при его наличии):</w:t>
+        <w:t xml:space="preserve"> * жеңімпаздар санына қарамастан, 6-тармақта соңғы бес жылдағы олимпиадалар мен конкурстардың әрбір деңгейі (қалалық/аудандық) бойынша 0,5 балл ескеріледі, облыстық олимпиадалар мен конкурстардың жүлдегерлері = 1 балл, республикалық = 2 балл, халықаралық = 3 балл;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:p w14:paraId="63AD716A" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
+    <w:p w14:paraId="349F1E91" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="002D5342" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00522009">
+      <w:r w:rsidRPr="00401B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002D5342">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ғылыми жобалар: қалалық/аудандық = 1 балл, облыстық - 1 балл, республикалық -2 балл, халықаралық – тиісінше 3 балл тиісінше</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE4D69D" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
+    <w:p w14:paraId="57647651" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="both"/>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00522009">
+      <w:r w:rsidRPr="00401B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>Стаж</w:t>
+        <w:t>     </w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00522009">
+      <w:r w:rsidRPr="002D5342">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00522009">
+      <w:r w:rsidRPr="00401B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>работы</w:t>
+        <w:t>республикалық олимпиадалар мен конкурстардың жүлдегерлері = 3 балл</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00522009">
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="5677"/>
+        <w:gridCol w:w="3708"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="012746D7" w14:textId="77777777" w:rsidTr="006249A7">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="441BF2DE" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F4108A2" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7CF534D2" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65F853CC" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02B3AE87" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="423B165C" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FD58C6E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E7953F7" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F971C3F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23237DEC" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="23A282D4" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C81CC6B" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A8BF0B4" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="359DD5F9" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="03268E39" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="792ACF3C" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7A5D2948" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6305A312" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A4DC360" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="444D31E9" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60809108" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3F48D47F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="680CD7E3" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4FC311CE" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="098EECB9" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B1C235D" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="11857C6E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4903530A" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1F9580A0" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4574335F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15E394A9" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56CAE65E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40F48F39" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мемлекеттік білім беру </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымдарының бірінші </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">басшылары мен педагогтерін </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лауазымдарға тағайындау, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">лауазымдардан босату </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>қағидаларына</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>18-қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="71417F94" w14:textId="77777777" w:rsidTr="006249A7">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AD5645F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4778682E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Нысан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="78C84CEB" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="z236"/>
+      <w:r w:rsidRPr="00401B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="en-US" w:eastAsia="en-US"/>
+          <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve"> Педагогтің бос немесе уақытша бос лауазымына өтілі жоқ кандидатты бағалау парағы</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9710" w:type="dxa"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblW w:w="10206" w:type="dxa"/>
+        <w:tblInd w:w="-1119" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1580"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="2460"/>
+        <w:gridCol w:w="425"/>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="2977"/>
+        <w:gridCol w:w="3685"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00796867" w:rsidRPr="00522009" w14:paraId="2B9F472B" w14:textId="77777777" w:rsidTr="003C1C98">
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="42AB0266" w14:textId="77777777" w:rsidTr="002D5342">
         <w:trPr>
           <w:trHeight w:val="30"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1580" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5909F61D" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...29 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:bookmarkEnd w:id="2"/>
+          <w:p w14:paraId="373BD2D3" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E338F66" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...27 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="0D13C172" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4B11263A" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...71 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="49F0EF41" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Растайтын құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BF467BE" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...3 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="3B177D56" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
+            <w:r w:rsidRPr="00401B84">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>По специальности (для специалистов субъектов предпринимательства)</w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+              <w:t>Балл сандары</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F30153A" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>(1-ден 30-ға дейін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="000256CE" w14:paraId="0AB5ADF7" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A3CDAB6" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...30 lines deleted...]
-            <w:tcW w:w="1580" w:type="dxa"/>
+          <w:p w14:paraId="3587E2F7" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="187A084D" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...28 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="391AE463" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Білім деңгейі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56532030" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...28 lines deleted...]
-            <w:tcW w:w="1843" w:type="dxa"/>
+          <w:p w14:paraId="57B88ED1" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Білімі туралы дипломның және дипломға қосымшаның көшірмелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="700B1E4A" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...28 lines deleted...]
-            <w:tcW w:w="1984" w:type="dxa"/>
+          <w:p w14:paraId="5E4BD47F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Техникалық және кәсіптік = 1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E23ED8C" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Техникалық және кәсіптік үздік = 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="635CCC6E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жоғары = 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A1B771E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Магистр (педагогикалық бағыт бойынша) = 4 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="7302843E" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16FB3CA8" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...28 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+          <w:p w14:paraId="76DF9E24" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6080169B" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...390 lines deleted...]
-            <w:tcW w:w="6251" w:type="dxa"/>
+          <w:p w14:paraId="7BC2BADE" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ғылыми/академиялық дәрежесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3FAF3D9C" w14:textId="3F9F36CD" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00A87296" w:rsidP="00796867">
-[...33 lines deleted...]
-            <w:tcW w:w="3984" w:type="dxa"/>
+          <w:p w14:paraId="7887D726" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Білімі туралы дипломның және дипломға қосымшаның көшірмелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40DB61B7" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0E55BA6E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00522009">
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>PHD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>Приложение 17</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00522009">
+              <w:t>-доктор = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09DDB78D" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:br/>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00522009">
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
-              <w:t>к Правилам назначения</w:t>
-[...94 lines deleted...]
-              <w:t>образования</w:t>
+              <w:t>Ғылым докторы = 5 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19D7486F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ғылым кандидаты = 5 балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00796867" w:rsidRPr="00522009" w14:paraId="334610CB" w14:textId="77777777" w:rsidTr="00063C73">
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="6F01437F" w14:textId="77777777" w:rsidTr="002D5342">
         <w:trPr>
           <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6251" w:type="dxa"/>
+            <w:tcW w:w="425" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="31B0785B" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...24 lines deleted...]
-            <w:tcW w:w="3984" w:type="dxa"/>
+          <w:p w14:paraId="42982806" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A06004B" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...151 lines deleted...]
-            <w:tcW w:w="588" w:type="dxa"/>
+          <w:p w14:paraId="62443E6D" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Сертификаттаудан өту нәтижелері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5399883B" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...27 lines deleted...]
-            <w:tcW w:w="2460" w:type="dxa"/>
+          <w:p w14:paraId="6F1BCA0A" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Сертификат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="440C1C6C" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...27 lines deleted...]
-            <w:tcW w:w="4202" w:type="dxa"/>
+          <w:p w14:paraId="1822D7CC" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>50 % - 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BBD71D2" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>60-80 % - 4 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DC44E6A" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>80-100% – 6 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="52D64653" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E875D3E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A10E1F9" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  Педагогикалық/ кәсіби практика </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">нәтижелері </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B9EE1E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Білімі туралы дипломға қосымша</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BF0B483" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"3" – 2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C49E799" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>"4" – 3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A46A28A" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"5" – 4 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="000256CE" w14:paraId="74585031" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0154AEDB" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28C4ACBA" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Оқу орнынан ұсыным хат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C2312A5" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Ұсыным хат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="088F1654" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Оң ұсыным хаттың болуы = 3 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="7C43538C" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B096EC8" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33EBE45F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Волонтерлік жұмысқа қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BA4D1C5" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қатысу құжаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D107AC8" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="4024AA99" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE91CAB" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32FD9ADF" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Педагогикалық қызмет туралы жарияланымы бар интернет бетін, әлеуметтік желіде парақшаларын жүргізу (авторлық ғылыми жобалар, сабақтар, семинарлар)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="462B332E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Сілтемелер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02574135" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1 жылға дейін -1 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="686D4B65" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1 жылдан 3 жылға дейін -2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43F243ED" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>3 жылдан жоғары -3 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="1837A61B" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59B17EB4" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>8.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0956B867" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Жазғы лагерьлердің жұмысына қатысу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EED084E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Қатысу құжаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46647DB7" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>2 балл</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="000256CE" w14:paraId="6043566D" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="29EC1E5F" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>9.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6255DDB4" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Оқу орындары бойынша конкурстарға қатысу (ғылыми жобалар, шығармашылык және т.б.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13272F44" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Қатысу құжаты </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="614CF441" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Әрбір қатысқаны үшін 1 балл, бірақ 4 балдан аспайды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="7A626D2E" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="425" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12577442" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>10.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4013C797" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ҚАЗТЕСТ, IELTS; TOEFL; DELF; Goethe Zertifikat сертификаттары, "Python бағдарламаның негіздері", "Microsoftта жұмыс істеуге үйрету" бағдарламалары бойынша оқыту </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51DCCDDC" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Курсера</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1ED2613E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Халықаралық курстар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07E945B8" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>TEFL Cambridge "CELTA (Certificate in Teaching English to Speakers of Other Languages)"</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B244E2E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>CELT-P (Certificate in English Language Teaching – Primary)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AD8063D" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>DELTA (Diploma in Teaching English to Speakers of Other Languages)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C742F99" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>CELT-S (Certificate in English Language Teaching – Secondary)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0052C778" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>TKT"Teaching Knowledge Test</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02BAF3A1" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Certificate in EMI Skills (English as a Medium of Instruction)" Teacher of English to Speakers of Other Languages (TESOL)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59212155" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>"TESOL"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2977" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6708AAC8" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Сертификат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3685" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="528CB0AB" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>1 балл (әрқайсына бөлек)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A2257C" w:rsidRPr="00401B84" w14:paraId="7859614A" w14:textId="77777777" w:rsidTr="002D5342">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3544" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1FAB2A23" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...212 lines deleted...]
-            <w:tcW w:w="4202" w:type="dxa"/>
+          <w:p w14:paraId="2D036E7B" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00401B84">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6662" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="63B6F06B" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
-[...3416 lines deleted...]
-              <w:jc w:val="both"/>
+          <w:p w14:paraId="77B22665" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US" w:eastAsia="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0877D600" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+            <w:pPr>
+              <w:pStyle w:val="a5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US" w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4DE7F5B2" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
+    <w:p w14:paraId="17F642EE" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
-        <w:rPr>
-[...3878 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00522009">
+      <w:r w:rsidRPr="00401B84">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US" w:eastAsia="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368E8D86" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867" w:rsidP="00796867">
+    <w:p w14:paraId="5D725F6E" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...117 lines deleted...]
-      <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5322A82A" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867">
+    <w:p w14:paraId="07C3D6EE" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="739A4033" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867">
+    <w:p w14:paraId="7F192560" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F9DE8C6" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867">
+    <w:p w14:paraId="02BBC791" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67F7E4B2" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867">
+    <w:p w14:paraId="78E3CA88" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2C0D68BE" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867">
+    <w:p w14:paraId="55DDC0D6" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1977FFF7" w14:textId="77777777" w:rsidR="00796867" w:rsidRPr="00522009" w:rsidRDefault="00796867">
+    <w:p w14:paraId="373BC535" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
       <w:pPr>
+        <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00796867" w:rsidRPr="00522009" w:rsidSect="00065EE4">
+    <w:p w14:paraId="0B095893" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0097BC79" w14:textId="77777777" w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidRDefault="00A2257C" w:rsidP="00401B84">
+      <w:pPr>
+        <w:pStyle w:val="a5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00A2257C" w:rsidRPr="00401B84" w:rsidSect="002D5342">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="568" w:right="850" w:bottom="568" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1134" w:right="850" w:bottom="851" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="005A1B32"/>
-[...11 lines deleted...]
-    <w:rsid w:val="00796867"/>
+    <w:rsidRoot w:val="006D59E5"/>
+    <w:rsid w:val="000256CE"/>
+    <w:rsid w:val="00044BA0"/>
+    <w:rsid w:val="00110D85"/>
+    <w:rsid w:val="00172D46"/>
+    <w:rsid w:val="001E3156"/>
+    <w:rsid w:val="00237E06"/>
+    <w:rsid w:val="002D5342"/>
+    <w:rsid w:val="003604B2"/>
+    <w:rsid w:val="00401B84"/>
+    <w:rsid w:val="00522132"/>
+    <w:rsid w:val="00577B88"/>
+    <w:rsid w:val="00621E3D"/>
+    <w:rsid w:val="006253C8"/>
+    <w:rsid w:val="006D59E5"/>
+    <w:rsid w:val="006E7E86"/>
+    <w:rsid w:val="0076705B"/>
+    <w:rsid w:val="007A2571"/>
     <w:rsid w:val="007C04EC"/>
-    <w:rsid w:val="007D1210"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00FD3630"/>
+    <w:rsid w:val="007D0950"/>
+    <w:rsid w:val="00A2257C"/>
+    <w:rsid w:val="00B82E68"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0AA4F121"/>
+  <w14:docId w14:val="7E7EA769"/>
   <w15:docId w15:val="{711F7DA7-C8D0-4FBE-94CA-EF3F2872DFB9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -13335,134 +12063,179 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00A87296"/>
+    <w:rsid w:val="006253C8"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="a3">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00A87296"/>
+    <w:rsid w:val="006253C8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00044BA0"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00401B84"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+      <w:lang w:eastAsia="ru-RU"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a6">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007D1210"/>
+    <w:rsid w:val="000256CE"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...10 lines deleted...]
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="201988786">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2130513446">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hr-nobd.edu.kz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
@@ -13718,70 +12491,55 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>8</Pages>
-[...1 lines deleted...]
-  <Characters>14180</Characters>
+  <Pages>7</Pages>
+  <Words>2521</Words>
+  <Characters>14374</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>118</Lines>
+  <Lines>119</Lines>
   <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>16634</CharactersWithSpaces>
+  <CharactersWithSpaces>16862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>админ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>