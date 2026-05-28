--- v0 (2025-12-27)
+++ v1 (2026-05-28)
@@ -1,720 +1,901 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="7B97B033" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00F870C3" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
+    <w:p w14:paraId="07745ECA" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:bCs/>
-[...10 lines deleted...]
-        <w:t>ОБРАЗОВАТЕЛЬНЫЙ УРОВЕНЬ ПЕДАГОГИЧЕСКИХ КАДРОВ</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ПЕДАГОГ КАДРЛАРДЫҢ БІЛІМ ДЕҢГЕЙІ</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="054F9C87" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00F870C3" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
-[...16 lines deleted...]
-        <w:t>Высшее образование – 23 человек (5 дошкольное)</w:t>
+    <w:p w14:paraId="166526F4" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білімі жоғары – 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адам (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мектепке дейінгі)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A348E3B" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00F870C3" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
-[...16 lines deleted...]
-        <w:t>Средне – специальное образование –  3 человек (1 дошкольное)</w:t>
+    <w:p w14:paraId="419421A0" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Білімі арнаулы орта – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адам (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мектепке дейінгі)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D414733" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00F870C3" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
-[...19 lines deleted...]
-        <w:t>Руководитель – 3 квалификационная категория</w:t>
+    <w:p w14:paraId="6ADADFCC" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Басшы – 3 біліктілік санаты</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C553A3B" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00F870C3" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
-[...16 lines deleted...]
-        <w:t xml:space="preserve">Педагог-исследователь – 5 человек </w:t>
+    <w:p w14:paraId="69C88BCB" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Зерттеуші ұстаз – 5 адам</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CA7C6F2" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00F870C3" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
-[...16 lines deleted...]
-        <w:t>Педагог-модератор – 9 человек</w:t>
+    <w:p w14:paraId="4DA7E029" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Модератор ұстаз – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адам</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B87FFC4" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00F870C3" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
-[...16 lines deleted...]
-        <w:t>Высшая категория – 1 человека</w:t>
+    <w:p w14:paraId="3C4F5093" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Санаты жоғары - 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адам</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B6BD17A" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00F870C3" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
-[...16 lines deleted...]
-        <w:t>Первая категория – 5 человека</w:t>
+    <w:p w14:paraId="49D2DC69" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Санаты бірінші - 5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адам</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="225015E8" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00F870C3" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
-[...16 lines deleted...]
-        <w:t>Вторая категория –  2 человека</w:t>
+    <w:p w14:paraId="395E8D26" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Санаты екінші - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адам</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75651E00" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00F870C3" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
-[...16 lines deleted...]
-        <w:t>Без категории -  4 человек</w:t>
+    <w:p w14:paraId="7B59BEF2" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Санатсыз - </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> адам</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433CD319" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00F870C3" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
-[...16 lines deleted...]
-        <w:t>Всего имеют дополнительное базовое дошкольное образование - 4</w:t>
+    <w:p w14:paraId="3CFF4971" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="0"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Барлығы </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">қосымша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">базалық мектепке дейінгі білімі барлар – </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D65F5E8" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
+    <w:p w14:paraId="14A2143D" w14:textId="77777777" w:rsidR="00056B3D" w:rsidRDefault="00056B3D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DEE9935" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:bCs/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ҚОЛДАУ ҚЫЗМЕТІНІҢ МАМАНДАРЫ</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6B07B795" w14:textId="6E55D1FE" w:rsidR="00EC0470" w:rsidRPr="00F870C3" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
-[...17 lines deleted...]
-    <w:p w14:paraId="221ACD63" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00556FEC" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
+    <w:p w14:paraId="55786DA7" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Муханова М.Е. – учитель казахского языка                                     </w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>М.Е. Мұханова  – қазақ тілі мұғалімі</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794604FC" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00556FEC" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
+    <w:p w14:paraId="081392FD" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> Ж.Б. – логопед</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ж.Б. Бейсенова - логопед</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E3A3654" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00556FEC" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
+    <w:p w14:paraId="71FA95ED" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> А.Н. – музыкальный руководитель</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>А.Н. Крисанова – музыкалық жетекші</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A42F4E0" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00556FEC" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
+    <w:p w14:paraId="355690C5" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="001F663F" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>Гумарова В.В. - инструктор физической культуре</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>В.В. Гумарова – дене тәрбиесі жөніндегі нұсқаушы</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B936B4" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00556FEC" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
+    <w:p w14:paraId="54FCB027" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>Садакова А.Ж. – психолог</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>А</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ж.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F663F">
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Садақова – психолог</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D745E7F" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00556FEC" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
+    <w:p w14:paraId="7CFEB928" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>Жусупова Ж.Б. – музыкальный руководитель</w:t>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ж.Б.  Жүсіпова – музыка жетекшісі</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="045A1671" w14:textId="77777777" w:rsidR="00EC0470" w:rsidRPr="00556FEC" w:rsidRDefault="00EC0470" w:rsidP="00EC0470">
-[...4 lines deleted...]
-          <w:color w:val="FF0000"/>
+    <w:p w14:paraId="53123070" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRDefault="00C93BD1" w:rsidP="00C93BD1">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76BE4226" w14:textId="77777777" w:rsidR="00056B3D" w:rsidRDefault="00056B3D"/>
-    <w:sectPr w:rsidR="00056B3D" w:rsidSect="00EC0470">
+    <w:p w14:paraId="502EEF5C" w14:textId="77777777" w:rsidR="00C93BD1" w:rsidRPr="00C93BD1" w:rsidRDefault="00C93BD1">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C93BD1" w:rsidRPr="00C93BD1" w:rsidSect="00C93BD1">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="382"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43781F29"/>
+    <w:nsid w:val="64542662"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="768E8264"/>
+    <w:tmpl w:val="7A72CDE8"/>
     <w:lvl w:ilvl="0" w:tplc="04190001">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
-        <w:ind w:left="2160" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
+    <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
-        <w:ind w:left="4320" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+    <w:lvl w:ilvl="7" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
+    <w:lvl w:ilvl="8" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...1 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
-        <w:ind w:left="6480" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="714699887">
+  <w:num w:numId="1" w16cid:durableId="248462757">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FB2412"/>
+    <w:rsidRoot w:val="00EE76AD"/>
     <w:rsid w:val="00056B3D"/>
     <w:rsid w:val="000F36DF"/>
     <w:rsid w:val="00424FA5"/>
     <w:rsid w:val="00621385"/>
     <w:rsid w:val="00971F06"/>
     <w:rsid w:val="00A447F8"/>
+    <w:rsid w:val="00C93BD1"/>
     <w:rsid w:val="00D9542B"/>
     <w:rsid w:val="00E635D3"/>
-    <w:rsid w:val="00EC0470"/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-KZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5F878DBF"/>
+  <w14:docId w14:val="36A92025"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{060E8290-BDDB-44EE-8670-5F3BC84710E4}"/>
+  <w15:docId w15:val="{C29BCFC3-C35D-4D20-86EF-C7F48E9992C1}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -1074,566 +1255,566 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00EC0470"/>
+    <w:rsid w:val="00C93BD1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="10"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="20"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="30"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="40"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="50"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="60"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="70"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="80"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="90"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Заголовок 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="30">
     <w:name w:val="Заголовок 3 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="40">
     <w:name w:val="Заголовок 4 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="50">
     <w:name w:val="Заголовок 5 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="60">
     <w:name w:val="Заголовок 6 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="70">
     <w:name w:val="Заголовок 7 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="80">
     <w:name w:val="Заголовок 8 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="90">
     <w:name w:val="Заголовок 9 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Title"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:spacing w:after="80"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="Заголовок Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="Подзаголовок Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="21">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="22"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="22">
     <w:name w:val="Цитата 2 Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="21"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a7">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="a8">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a9">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a"/>
     <w:link w:val="aa"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="aa">
     <w:name w:val="Выделенная цитата Знак"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a9"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ab">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00FB2412"/>
+    <w:rsid w:val="00EE76AD"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
@@ -1912,54 +2093,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>110</Words>
-  <Characters>627</Characters>
+  <Words>88</Words>
+  <Characters>502</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>736</CharactersWithSpaces>
+  <CharactersWithSpaces>589</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>USER</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>