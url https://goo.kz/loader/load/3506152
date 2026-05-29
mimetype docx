--- v0 (2025-12-05)
+++ v1 (2026-05-29)
@@ -1,4322 +1,5488 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p w:rsidR="00650621" w:rsidRPr="00650621" w:rsidRDefault="00650621" w:rsidP="00650621">
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00FE712F" w:rsidP="00984128">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="a3"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-[...11 lines deleted...]
-          </w14:textOutline>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-          </w14:textOutline>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00650621">
-[...35 lines deleted...]
-        <w:t>»</w:t>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Что такое общее недоразвитие речи</w:t>
+      </w:r>
+      <w:r w:rsidR="00984128" w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>?»</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009515EF" w:rsidRDefault="009515EF" w:rsidP="009515EF">
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00FE712F">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...14 lines deleted...]
-          </w14:textOutline>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Очень часто многие родители замечают у своих детей только нарушение звукопроизношения и не видят необходимости переводить своего ребенка в специализированную логопедическую группу. Зачастую, это только верхушка айсберга, и коррекция речевого дефекта невозможна в полном объеме в условиях общеобразовательной группы детского сада.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Что так</w:t>
+      </w:r>
+      <w:r w:rsidR="00FE712F" w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ое общее недоразвитие </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00FE712F" w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">речи </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>В настоящее время дошкольники с недостатками речевого развития составляют едва ли не самую многочисленную группу детей с нарушениями развития. Из них больше половины детей имеют логопедическое заключение ОНР - общее недоразвитие речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Под термином (ОНР) понимаются различные сложные речевые расстройства, при которых у детей нарушено формирование всех компонентов речевой системы, относящихся к ее звуковой и смысловой стороне при нормальном слухе и интеллекте. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Для речи таких детей характерны следующие признаки:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>-более позднее начало речи (первые слова появляются в 3-4, а иногда и в 5 лет);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-экспрессивная речь отстает от </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>импрессивной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (ребенок понимает обращенную к нему речь, но сам не может озвучить свои мысли);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>-дети неправильно согласуют различные части речи между собой, не используют в речи предлоги, затрудняются в словообразовании;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>-у детей с ОНР нарушено произношение нескольких или всех групп звуков;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>-речь детей с общим недоразвитием речи малопонятна.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Причины общего недоразвития речи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Среди причин общего недоразвития речи выделяют разнообразные факторы как биологического, так и социального характера. К биологическим факторам относят: инфекции или интоксикации матери во время беременности, несовместимость крови матери и плода по резус- фактору или групповой принадлежности, поражение плода во время беременности (вызванное инфекцией, интоксикацией, кислородным голоданием), послеродовые заболевания ЦНС и травмы мозга в первые годы жизни ребёнка.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Вместе с тем ОНР может быть обусловлено неблагоприятными условиями воспитания и обучения, может быть связано с недостаточным общением со взрослыми в периоды активного развития речи. Во многих случаях ОНР является следствием комплексного воздействия различных факторов, например, наследственной предрасположенности, органической недостаточности ЦНС (иногда легко выраженной), неблагоприятного социального окружения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="009515EF" w:rsidRPr="009515EF" w:rsidRDefault="00391028" w:rsidP="009515EF">
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
       <w:pPr>
-        <w:numPr>
-[...18 lines deleted...]
-          </w14:textOutline>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId5" w:anchor="1221" w:history="1">
-        <w:r w:rsidR="009515EF" w:rsidRPr="009515EF">
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Коррекция речи у детей с ОНР.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        Общее недоразвитие речи относится к тяжелым нарушениям речи. И исправить это нарушение самостоятельно невозможно. Для таких детей создаются специальные логопедические группы, в которые дети зачисляются на три года. Коррекционная работа проводится комплексно. В зависимости от периода обучения, учитель-логопед ежедневно проводит групповые и подгрупповые занятия по формированию лексико-грамматического строя, формированию звукопроизношения и подготовке к обучению грамоте, а также по развитию связной речи. Три раза в неделю с каждым ребенком проводятся индивидуальные занятия по коррекции звукопроизношения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Педагог – психолог проводятся индивидуальные занятия</w:t>
+      </w:r>
+      <w:r w:rsidR="00575AA3" w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на развитие внимания, памяти и мышления.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>В вечернее время воспитатели проводят коррекционную работу по заданию логопеда, с целью закрепления новых знаний, умений, навыков.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>При необходимости, наблюдение осуществляет врач-невролог.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Один раз в неделю учитель-логопед задает домашнее задание для повторения пройденного материала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00984128" w:rsidRPr="008E0CF5" w:rsidRDefault="00984128" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Такая структура коррекционной работы позволяет максимально исправить речевое нарушение и сформировать полноценную гармоничную личность.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FD6925" w:rsidRPr="008E0CF5" w:rsidRDefault="00FD6925" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FD6925" w:rsidRPr="008E0CF5" w:rsidRDefault="00FD6925" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00575AA3" w:rsidRPr="008E0CF5" w:rsidRDefault="00575AA3" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00575AA3" w:rsidRPr="008E0CF5" w:rsidRDefault="00575AA3" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00575AA3" w:rsidRPr="008E0CF5" w:rsidRDefault="00575AA3" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00575AA3" w:rsidRPr="008E0CF5" w:rsidRDefault="00575AA3" w:rsidP="00984128">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CF467A" w:rsidRPr="008E0CF5" w:rsidRDefault="00FD6925" w:rsidP="00FD6925">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Материал подготовлен: учителем – логопедом: Лобаревой Еленой Викторовной из источника:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId5" w:history="1">
+        <w:r w:rsidRPr="008E0CF5">
           <w:rPr>
-            <w:rStyle w:val="a3"/>
+            <w:rStyle w:val="a4"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-            <w:color w:val="000000" w:themeColor="text1"/>
-[...12 lines deleted...]
-            </w14:textOutline>
+            <w:i/>
+            <w:sz w:val="32"/>
+            <w:szCs w:val="32"/>
           </w:rPr>
-          <w:t>Что такое гимнастика для артикуляции?</w:t>
+          <w:t>https://infourok.ru</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="009515EF" w:rsidRPr="009515EF" w:rsidRDefault="00391028" w:rsidP="009515EF">
+    <w:p w:rsidR="00FD6925" w:rsidRPr="008E0CF5" w:rsidRDefault="00FD6925" w:rsidP="00FD6925">
       <w:pPr>
-        <w:numPr>
-[...2248 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00171A7A" w:rsidRPr="009515EF" w:rsidSect="00F7638E">
+    <w:p w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="00FD6925">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="00FD6925">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="00FD6925">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="00FD6925">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="00FD6925">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="00FD6925">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="00FD6925">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="00FD6925">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="00FD6925">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="00FD6925">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="00FD6925">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="008E0CF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Сө</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>йлеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>дамымауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>дегеніміз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="008E0CF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Көбінесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>көптеген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ата-аналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>балаларында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> тек </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>дыбыстық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>айтылымның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>бұзылуын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>байқайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>баласын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>мамандандырылған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>логопедиялық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>топқа</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ауыстырудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қажеті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жоқ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Көбінесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>бұл</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>айсбергтің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ұшы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ғана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>балабақшаның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> беру </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>тобында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ақауларын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>түзету</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>толық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>мүмкін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>емес</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Сөйлеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>дамымауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>дегеніміз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>не ?</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="008E0CF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="008E0CF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Қазіргі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>уақытта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қабілеті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>нашар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>мектеп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жасына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>дейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даму </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>кемістігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>балалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ең</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>көп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>тобын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>құрайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Олардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ішінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>балалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жартысынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>көбінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОНR </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>логопедиялық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қорытындысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>дамымауы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Термин (ОНR) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>әр</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>түрлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>күрделі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>бұзылыстары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>деп</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>түсініледі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>онда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>балаларда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жүйесінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>компоненттерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қалыптасуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>бұзылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>оның</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>дыбыстық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>семантикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жағына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қатысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қалыпты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>есту</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> интеллект.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="008E0CF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Мұндай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>балалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>келесі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>белгілермен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сипатталады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>кейінірек</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>басталуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөздер</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3-4, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>кейде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жаста</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>пайда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>болады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>экспрессивті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>импрессивтіден</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>артта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қалады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (бала </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>оған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөзін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>түсінеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>бірақ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өзі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ойын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>айта</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>алмайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">); - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>балалар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>әртүрлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>бөліктерін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>бір-бірімен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>дұрыс</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>үйлестірмейді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеуде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>предлогтарды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қолданбайды</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>құруда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қиындық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>туғызады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; - ОНР бар </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>балаларда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>дыбыстардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>бірнеше</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>барлық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>топтарының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>айтылуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>бұзылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; - </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеу</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қабілеті</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>дамымаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>балалардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеуі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>түсініксіз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="008E0CF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Сөйлеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>дамымауының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>себептері</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Сөйлеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жалпы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>дамымауының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>себептерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>арасында</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>биологиялық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сипаттағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>әртүрлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>факторлар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бар. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Биологиялық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>факторларға</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>мыналар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жатады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жүктілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>кезіндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ананың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>инфекциясы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>интоксикациясы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Rh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> факторы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>топтық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>байланысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ана</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ұрықтың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қанының</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>үйлесімсіздігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жүктілік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>кезіндегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ұрықтың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>зақымдануы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (инфекция, интоксикация, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>оттегі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ашығуынан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>туындаған</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>босанғаннан</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>кейінгі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ОЖЖ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>аурулары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>баланың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>өмірінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>алғашқы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жылдарындағы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ми </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жарақаттары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="008E0CF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Сонымен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қатар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ОНР </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>тәрбие</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> мен </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>оқытудың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қолайсыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жағдайларына</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>байланысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>мүмкін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>сөйлеудің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>белсенді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> даму </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>кезеңінде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>ересектермен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қарым-қатынастың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жеткіліксіздігімен</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>байланысты</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>мүмкін</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Көптеген</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жағдайларда</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>Ohr</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>әртүрлі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>факторлардың</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>кешенді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>әсерінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>салдары</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>болып</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>табылады</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>мысалы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>тұқым</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қуалайтын</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>бейімділік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, ОЖЖ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>органикалық</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>жеткіліксіздігі</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>кейде</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>оңай</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>көрінеді</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>қолайсыз</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>әлеуметтік</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="008E0CF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> орта.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="008E0CF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="008E0CF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="008E0CF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidRDefault="008E0CF5" w:rsidP="008E0CF5">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="008E0CF5" w:rsidRPr="008E0CF5" w:rsidSect="00FE712F">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="993" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="820" w:right="709" w:bottom="709" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgBorders>
+        <w:top w:val="pencils" w:sz="15" w:space="15" w:color="auto"/>
+        <w:left w:val="pencils" w:sz="15" w:space="15" w:color="auto"/>
+        <w:bottom w:val="pencils" w:sz="15" w:space="15" w:color="auto"/>
+        <w:right w:val="pencils" w:sz="15" w:space="15" w:color="auto"/>
+      </w:pgBorders>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-    <w:panose1 w:val="05050102010706020507"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-    <w:panose1 w:val="05000000000000000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="auto"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...1 lines deleted...]
-    <w:charset w:val="CC"/>
+  <w:font w:name="Malgun Gothic">
+    <w:altName w:val="맑은 고딕"/>
+    <w:panose1 w:val="020B0503020000020004"/>
+    <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="CC"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...4 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="63127578"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C2FAA766"/>
+    <w:lvl w:ilvl="0" w:tplc="0419000D">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="855" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="1" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1575" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="2" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="2295" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
-[...528 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:lvl w:ilvl="3" w:tplc="04190001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+        <w:ind w:left="3015" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tentative="1">
+    <w:lvl w:ilvl="4" w:tplc="04190003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="3735" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tentative="1">
+    <w:lvl w:ilvl="5" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2160" w:hanging="360"/>
+        <w:ind w:left="4455" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tentative="1">
+    <w:lvl w:ilvl="6" w:tplc="04190001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5175" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04190003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5895" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04190005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="6615" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:sz w:val="20"/>
-[...79 lines deleted...]
-        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...974 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
-[...34 lines deleted...]
-  <w:num w:numId="13">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="93"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
+  <w:bordersDoNotSurroundHeader/>
+  <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00864FA1"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00F91638"/>
+    <w:rsidRoot w:val="00293C64"/>
+    <w:rsid w:val="001C227D"/>
+    <w:rsid w:val="00293C64"/>
+    <w:rsid w:val="004A01E7"/>
+    <w:rsid w:val="00575AA3"/>
+    <w:rsid w:val="0073266E"/>
+    <w:rsid w:val="007F2B7F"/>
+    <w:rsid w:val="008E0CF5"/>
+    <w:rsid w:val="00944340"/>
+    <w:rsid w:val="00984128"/>
+    <w:rsid w:val="00B00168"/>
+    <w:rsid w:val="00C334FF"/>
+    <w:rsid w:val="00C34B67"/>
+    <w:rsid w:val="00C423AE"/>
+    <w:rsid w:val="00CF467A"/>
+    <w:rsid w:val="00D662B0"/>
+    <w:rsid w:val="00FB74A9"/>
+    <w:rsid w:val="00FD6925"/>
+    <w:rsid w:val="00FE712F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="ru-RU"/>
+  <w:themeFontLang w:val="ru-RU" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="65FD7959"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{06D9C7B0-169C-4819-B319-3C2BDE4439A9}"/>
+  <w15:docId w15:val="{0577BBAF-CFFF-44BF-8B5B-7A7F19877AC4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4431,51 +5597,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -4652,551 +5818,483 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="00CF467A"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="a3">
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00293C64"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009515EF"/>
+    <w:rsid w:val="00FD6925"/>
     <w:rPr>
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F7638E"/>
+    <w:rsid w:val="00984128"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F91638"/>
+    <w:rsid w:val="00FB74A9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
     <w:name w:val="Текст выноски Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:link w:val="a5"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00F91638"/>
+    <w:rsid w:val="00FB74A9"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:divs>
-    <w:div w:id="140193026">
-[...99 lines deleted...]
-    <w:div w:id="2052679776">
+    <w:div w:id="1913465980">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncrdo.ru/center/blog/tseli-i-zadachi-artikulyatsionnoy-gimnastiki/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncrdo.ru/center/blog/tseli-i-zadachi-artikulyatsionnoy-gimnastiki/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncrdo.ru/center/blog/tseli-i-zadachi-artikulyatsionnoy-gimnastiki/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncrdo.ru/center/blog/tseli-i-zadachi-artikulyatsionnoy-gimnastiki/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncrdo.ru/center/blog/tseli-i-zadachi-artikulyatsionnoy-gimnastiki/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ncrdo.ru/center/blog/tseli-i-zadachi-artikulyatsionnoy-gimnastiki/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infourok.ru" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Стандартная">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1271</Words>
-  <Characters>7247</Characters>
+  <Words>880</Words>
+  <Characters>5018</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>60</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8501</CharactersWithSpaces>
+  <CharactersWithSpaces>5887</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Администратор</dc:creator>
+  <dc:creator>Админ</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>