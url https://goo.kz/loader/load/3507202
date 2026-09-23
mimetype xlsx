--- v0 (2025-12-05)
+++ v1 (2026-09-23)
@@ -1,1677 +1,1430 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Документы 25-26\Расписание 25-26\расп 25-26\25-26 г распис\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ШКОЛА\Документы 26-27\Расписание\На сайт\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB7EB65D-E668-4B2B-A5C7-424E28BE69FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12180"/>
   </bookViews>
   <sheets>
     <sheet name="5-11" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...10 lines deleted...]
-  </extLst>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="825" uniqueCount="475">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="837" uniqueCount="365">
+  <si>
+    <t>Бекітемін _______________</t>
+  </si>
+  <si>
+    <t>мектеп басшысы</t>
+  </si>
+  <si>
+    <t>Камиева Б.Д.</t>
+  </si>
   <si>
     <t>дүйсенбі/понедельник</t>
   </si>
   <si>
+    <t>Уақыт/ Время</t>
+  </si>
+  <si>
+    <t>8.30 - 9.00</t>
+  </si>
+  <si>
     <t>Сынып сағаты/классный час</t>
   </si>
   <si>
     <t>сәрсенбі/среда</t>
   </si>
   <si>
     <t>жұма/пятница</t>
   </si>
   <si>
+    <t xml:space="preserve">  </t>
+  </si>
+  <si>
+    <t>Сабақ кестесі/Расписание уроков</t>
+  </si>
+  <si>
     <t>5а</t>
   </si>
   <si>
     <t>5б</t>
   </si>
   <si>
     <t>5в</t>
   </si>
   <si>
     <t>6а</t>
   </si>
   <si>
     <t>6б</t>
   </si>
   <si>
     <t>6в</t>
   </si>
   <si>
     <t>7а</t>
   </si>
   <si>
     <t>7б</t>
   </si>
   <si>
     <t>7в</t>
   </si>
   <si>
     <t>8а</t>
   </si>
   <si>
-    <t>8б</t>
-[...1 lines deleted...]
-  <si>
     <t>8в</t>
   </si>
   <si>
-    <t>9а</t>
-[...1 lines deleted...]
-  <si>
     <t>9б</t>
   </si>
   <si>
     <t>9в</t>
   </si>
   <si>
     <t>10а</t>
   </si>
   <si>
     <t>11а</t>
   </si>
   <si>
     <t>сейсенбі/вторник</t>
   </si>
   <si>
     <t xml:space="preserve">  бейсенбі/четверг</t>
   </si>
   <si>
     <t>10б</t>
   </si>
   <si>
-    <t>7г</t>
-[...1 lines deleted...]
-  <si>
     <t>11б</t>
   </si>
   <si>
-    <t>музыка</t>
-[...5 lines deleted...]
-    <t>химия Р 301</t>
+    <t>8г</t>
+  </si>
+  <si>
+    <t>01.09.2026 ж</t>
+  </si>
+  <si>
+    <t>көркем еңбек</t>
+  </si>
+  <si>
+    <t>дене шын</t>
   </si>
   <si>
     <t>физ-ра</t>
   </si>
   <si>
+    <t>дене шынықтыру</t>
+  </si>
+  <si>
+    <t>ағылшын тілі 206</t>
+  </si>
+  <si>
+    <t>ағылшын т 206</t>
+  </si>
+  <si>
+    <t>ағыл тілі 206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ағыл тілі  206 </t>
+  </si>
+  <si>
+    <t>худ труд/      худ труд</t>
+  </si>
+  <si>
+    <t>биология 302а</t>
+  </si>
+  <si>
+    <t>информатика 308</t>
+  </si>
+  <si>
+    <t>информатика 202</t>
+  </si>
+  <si>
+    <t>музыка 104</t>
+  </si>
+  <si>
+    <t>қазақ тілі  105</t>
+  </si>
+  <si>
+    <t>математика 306</t>
+  </si>
+  <si>
+    <t>русский язык 303 а</t>
+  </si>
+  <si>
+    <t>математика 304</t>
+  </si>
+  <si>
+    <t>естествознание 201</t>
+  </si>
+  <si>
     <t>химия 301</t>
   </si>
   <si>
+    <t>казахский язык и литература 307</t>
+  </si>
+  <si>
+    <t>қазақстан тарихы 207</t>
+  </si>
+  <si>
+    <t>худ труд 101/ худ труд102</t>
+  </si>
+  <si>
+    <t>казахский язык и литература 304б</t>
+  </si>
+  <si>
+    <t>биология302 а</t>
+  </si>
+  <si>
+    <t>история казахстана 208</t>
+  </si>
+  <si>
+    <t>алгебра 203</t>
+  </si>
+  <si>
+    <t>русский язык 302</t>
+  </si>
+  <si>
+    <t>математика 305</t>
+  </si>
+  <si>
+    <t>физика 303</t>
+  </si>
+  <si>
+    <t>химия 301а</t>
+  </si>
+  <si>
+    <t>жаратылыстану 304</t>
+  </si>
+  <si>
+    <t>НВП 204</t>
+  </si>
+  <si>
+    <t>география 201</t>
+  </si>
+  <si>
+    <t>история казахстана 309</t>
+  </si>
+  <si>
+    <t>англ.яз 303а</t>
+  </si>
+  <si>
+    <t>алгебра 304б</t>
+  </si>
+  <si>
+    <t>алгебра 308</t>
+  </si>
+  <si>
+    <t>русский язык 305</t>
+  </si>
+  <si>
+    <t>геометрия 203</t>
+  </si>
+  <si>
+    <t>алгебра 302а</t>
+  </si>
+  <si>
+    <t>алгебра 301а</t>
+  </si>
+  <si>
+    <t>история Каз 309</t>
+  </si>
+  <si>
+    <t>русская лит 303а</t>
+  </si>
+  <si>
+    <t>русский язык  203</t>
+  </si>
+  <si>
+    <t>алгебра 302</t>
+  </si>
+  <si>
+    <t>русская литература 305</t>
+  </si>
+  <si>
+    <t>қазақ тілі 105</t>
+  </si>
+  <si>
+    <t>алгебра 304а</t>
+  </si>
+  <si>
+    <t>всемирная история 208</t>
+  </si>
+  <si>
+    <t>алгебра 202</t>
+  </si>
+  <si>
+    <t>русский яз 201</t>
+  </si>
+  <si>
+    <t>орыс тілі және әдеб 303а</t>
+  </si>
+  <si>
+    <t>алгебра 306</t>
+  </si>
+  <si>
+    <t>алгебра 304</t>
+  </si>
+  <si>
+    <t>английский язык  303а</t>
+  </si>
+  <si>
+    <t>русская литература 302</t>
+  </si>
+  <si>
+    <t>каз яз и литр307/каз яз и литр 203</t>
+  </si>
+  <si>
+    <t>геометрия 2 304</t>
+  </si>
+  <si>
+    <t>геометрия 304а</t>
+  </si>
+  <si>
+    <t>алегбра 306</t>
+  </si>
+  <si>
+    <t>казак адеб 105</t>
+  </si>
+  <si>
+    <t>география  304</t>
+  </si>
+  <si>
+    <t>геометрия  306</t>
+  </si>
+  <si>
+    <t>биология302а</t>
+  </si>
+  <si>
+    <t>английский язык 303а</t>
+  </si>
+  <si>
+    <t>геометрия 306</t>
+  </si>
+  <si>
+    <t>Вс история 309</t>
+  </si>
+  <si>
+    <t>казак т 105</t>
+  </si>
+  <si>
+    <t>дүниежүзі тарихы 207</t>
+  </si>
+  <si>
+    <t>русский литература 305</t>
+  </si>
+  <si>
+    <t>алгебра  304б</t>
+  </si>
+  <si>
+    <t>физика303</t>
+  </si>
+  <si>
+    <t>орыс тілі және әдебиеті 300</t>
+  </si>
+  <si>
+    <t>химия301</t>
+  </si>
+  <si>
+    <t>химия301а</t>
+  </si>
+  <si>
+    <t>основы права 208</t>
+  </si>
+  <si>
+    <t>математика 304а</t>
+  </si>
+  <si>
+    <t>казахский язык 301а</t>
+  </si>
+  <si>
+    <t>казахский язык 307/казахский язык 304б</t>
+  </si>
+  <si>
+    <t>всемирная история 309</t>
+  </si>
+  <si>
+    <t>география 304</t>
+  </si>
+  <si>
+    <t>қазақ әдебиеті 105</t>
+  </si>
+  <si>
+    <t>математика  303</t>
+  </si>
+  <si>
+    <t>алгебра203</t>
+  </si>
+  <si>
+    <t>ағылшын тілі 103</t>
+  </si>
+  <si>
+    <t>биология 301</t>
+  </si>
+  <si>
+    <t>геометрия 207</t>
+  </si>
+  <si>
+    <t>казахский язык и литература 105</t>
+  </si>
+  <si>
+    <t>қазақ тілі 203</t>
+  </si>
+  <si>
+    <t>геометрия  302а</t>
+  </si>
+  <si>
+    <t>геометрия 304</t>
+  </si>
+  <si>
+    <t>геометрия 208</t>
+  </si>
+  <si>
+    <t>казахский язык и лит 304б</t>
+  </si>
+  <si>
+    <t>вс история 208</t>
+  </si>
+  <si>
+    <t>английский язык 103</t>
+  </si>
+  <si>
+    <t>основы права 309</t>
+  </si>
+  <si>
+    <t>қазақ әдебиеті 203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">геометрия  306 </t>
+  </si>
+  <si>
+    <t>англ яз 103/англ яз 303а</t>
+  </si>
+  <si>
+    <t>естествознания 201</t>
+  </si>
+  <si>
+    <t>каз язи  лит 301а/      каз яз и лит 307</t>
+  </si>
+  <si>
+    <t>қаз тілі 304а</t>
+  </si>
+  <si>
+    <t>казахский язык и литература 304в</t>
+  </si>
+  <si>
+    <t xml:space="preserve">казахский язык и литература 304в </t>
+  </si>
+  <si>
+    <t>казахский язык и литература  304б</t>
+  </si>
+  <si>
+    <t>казахский язык 307/казахский язык 304в</t>
+  </si>
+  <si>
+    <t>история К  208</t>
+  </si>
+  <si>
+    <t>каз яз и литр 307/каз яз и литр 301а</t>
+  </si>
+  <si>
+    <t>англ яз 206/  англ яз 103</t>
+  </si>
+  <si>
+    <t>ф-ра</t>
+  </si>
+  <si>
+    <t>алгебра  303</t>
+  </si>
+  <si>
+    <t>АӘД 204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">худ труд </t>
+  </si>
+  <si>
+    <t>каз яз и литр 301а/каз яз и литр 307</t>
+  </si>
+  <si>
+    <t>английский язык  304 а</t>
+  </si>
+  <si>
+    <t>қазақ  тілі 105</t>
+  </si>
+  <si>
+    <t>9.10 - 9.55</t>
+  </si>
+  <si>
+    <t>10.05 - 10.50</t>
+  </si>
+  <si>
+    <t>11.05-11.50</t>
+  </si>
+  <si>
+    <t>12.00 -  12.45</t>
+  </si>
+  <si>
+    <t>13.00 - 13.45</t>
+  </si>
+  <si>
+    <t>13.55 - 14.40</t>
+  </si>
+  <si>
+    <t>14.50-15.35</t>
+  </si>
+  <si>
+    <t>15.45-16.30</t>
+  </si>
+  <si>
+    <t>8.30 - 9.15</t>
+  </si>
+  <si>
+    <t>9.25 - 10.10</t>
+  </si>
+  <si>
+    <t>10.25-11.10</t>
+  </si>
+  <si>
+    <t>11.20 -  12.05</t>
+  </si>
+  <si>
+    <t>12.20 - 13.05</t>
+  </si>
+  <si>
+    <t>13.15 - 14.00</t>
+  </si>
+  <si>
+    <t>14.10-14.55</t>
+  </si>
+  <si>
+    <t>15.05-15.50</t>
+  </si>
+  <si>
+    <t>инф 202/308</t>
+  </si>
+  <si>
+    <t>русский язык 201</t>
+  </si>
+  <si>
+    <t>каз яз и литр203/ каз яз и литр 307</t>
+  </si>
+  <si>
+    <t>русская литература 303а</t>
+  </si>
+  <si>
+    <t>химия 302</t>
+  </si>
+  <si>
+    <t>математика 309</t>
+  </si>
+  <si>
+    <t>математика 308</t>
+  </si>
+  <si>
+    <t>английский язык  304</t>
+  </si>
+  <si>
+    <t>математика 304 а</t>
+  </si>
+  <si>
+    <t>русский язык 304а</t>
+  </si>
+  <si>
+    <t>алгебра  304</t>
+  </si>
+  <si>
+    <t>русский язык 303а</t>
+  </si>
+  <si>
+    <t>алгебра 309</t>
+  </si>
+  <si>
+    <t>дүние тарих 207</t>
+  </si>
+  <si>
+    <t>история Кз 309</t>
+  </si>
+  <si>
+    <t>орыс тілі эәне әдебиеті 300</t>
+  </si>
+  <si>
+    <t>русская литература 201</t>
+  </si>
+  <si>
+    <t>геометрия 304б</t>
+  </si>
+  <si>
+    <t>алгебра 307</t>
+  </si>
+  <si>
+    <t>казахский язык  301а</t>
+  </si>
+  <si>
+    <t>рус лит  302</t>
+  </si>
+  <si>
+    <t>орыс тілі және әдб 303а</t>
+  </si>
+  <si>
+    <t>каз яз и литр 301а /каз яз и литр 307</t>
+  </si>
+  <si>
+    <t>құқық негіздері 207</t>
+  </si>
+  <si>
+    <t>геометрия 302</t>
+  </si>
+  <si>
+    <t>каз яз и литр301а /каз яз и литр 307</t>
+  </si>
+  <si>
+    <t>русская литература  302</t>
+  </si>
+  <si>
+    <t>каз яз и литр 203/каз яз и литр 307</t>
+  </si>
+  <si>
+    <t>математика 301а</t>
+  </si>
+  <si>
+    <t>рус лит 302</t>
+  </si>
+  <si>
+    <t>русский язык 203</t>
+  </si>
+  <si>
+    <t>орыс тілі/ 303а</t>
+  </si>
+  <si>
+    <t>казахский язык 203/казахский язык 304в</t>
+  </si>
+  <si>
+    <t>русская лит 302</t>
+  </si>
+  <si>
+    <t>английский язык  301а</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> русская литер305</t>
+  </si>
+  <si>
+    <t>английский язык 206</t>
+  </si>
+  <si>
+    <t>казахский язык и литература 307/105</t>
+  </si>
+  <si>
+    <t>русский язык  302</t>
+  </si>
+  <si>
+    <t>химия 304а</t>
+  </si>
+  <si>
+    <t>алгебра 207</t>
+  </si>
+  <si>
+    <t>каз яз и литр 301а/каз яз и литр 203</t>
+  </si>
+  <si>
+    <t>русскй язык  302</t>
+  </si>
+  <si>
+    <t>математика 307</t>
+  </si>
+  <si>
+    <t>қаз әд  105</t>
+  </si>
+  <si>
+    <t>алгебра  208</t>
+  </si>
+  <si>
+    <t>инф202/инф 308</t>
+  </si>
+  <si>
+    <t>русский литература 302</t>
+  </si>
+  <si>
+    <t>казахский язык и литература  307/105</t>
+  </si>
+  <si>
+    <t>алгебра  306</t>
+  </si>
+  <si>
+    <t>химия 309</t>
+  </si>
+  <si>
+    <t>орыс т 303а</t>
+  </si>
+  <si>
+    <t>ағылш т 303а</t>
+  </si>
+  <si>
+    <t>орыс т/әд 303а</t>
+  </si>
+  <si>
+    <t>қаз әд 103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">орыс  тілі 303а </t>
+  </si>
+  <si>
+    <t>рус яз 302</t>
+  </si>
+  <si>
+    <t>англ яз103/     англ яз 206</t>
+  </si>
+  <si>
+    <t>англ яз 103/    англ яз 206</t>
+  </si>
+  <si>
+    <t>англ яз 103/ англ яз 206</t>
+  </si>
+  <si>
+    <t>англ яз 103/   англ яз 301а</t>
+  </si>
+  <si>
+    <t>худ труд</t>
+  </si>
+  <si>
+    <t>ағылш т 103</t>
+  </si>
+  <si>
     <t>инф 308</t>
   </si>
   <si>
-    <t>жарат 304</t>
-[...185 lines deleted...]
-    <t xml:space="preserve">каз яз и лит 203 </t>
+    <t>англ яз / 309     англ яз 103</t>
+  </si>
+  <si>
+    <t>англ яз 103 /англ яз303а</t>
+  </si>
+  <si>
+    <t>англ яз 103/ англ яз 303а</t>
+  </si>
+  <si>
+    <t>ағылш  тілі 103</t>
+  </si>
+  <si>
+    <t>вс история 309</t>
+  </si>
+  <si>
+    <t>англ яз103/   англ яз 303а</t>
+  </si>
+  <si>
+    <t>каз язык 307      /каз язык 304б</t>
+  </si>
+  <si>
+    <t>каз язык 307/ каз язык 304б</t>
+  </si>
+  <si>
+    <t>история К 309</t>
+  </si>
+  <si>
+    <t>инф      202</t>
+  </si>
+  <si>
+    <t>каз яз и лит 105</t>
+  </si>
+  <si>
+    <t>биология  301</t>
+  </si>
+  <si>
+    <t>дүниежүзі тарихы 309</t>
+  </si>
+  <si>
+    <t>инф 202</t>
+  </si>
+  <si>
+    <t>химия 307</t>
+  </si>
+  <si>
+    <t>география     3 04</t>
+  </si>
+  <si>
+    <t>англ яз 103 /англ яз 301а</t>
+  </si>
+  <si>
+    <t>химия 308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ф-ра </t>
+  </si>
+  <si>
+    <t>история К 208</t>
+  </si>
+  <si>
+    <t>казахский язык и лит                   304 в</t>
+  </si>
+  <si>
+    <t>инф 202/         инф 308</t>
+  </si>
+  <si>
+    <t>русская лит 208</t>
+  </si>
+  <si>
+    <t>англ яз 103/   англ яз 303а</t>
+  </si>
+  <si>
+    <t>биология      302 а</t>
+  </si>
+  <si>
+    <t>қаз әд 105</t>
+  </si>
+  <si>
+    <t>қазақ  тілі  2 105</t>
+  </si>
+  <si>
+    <t>қазақ тілі 304а</t>
   </si>
   <si>
     <t xml:space="preserve">физ-ра </t>
   </si>
   <si>
-    <t>геогр 304</t>
-[...392 lines deleted...]
-    <t xml:space="preserve">қаз әд 105 </t>
+    <t>рус лит  309</t>
+  </si>
+  <si>
+    <t>каз яз/лит  304б</t>
+  </si>
+  <si>
+    <t>ағылшын тілі       304 в</t>
+  </si>
+  <si>
+    <t>каз яз/лит  203/ каз яз/ лит 307</t>
+  </si>
+  <si>
+    <t>қаз әдеб  203</t>
   </si>
   <si>
     <t>құқық негізд 207</t>
   </si>
   <si>
-    <t xml:space="preserve">биолог 301 </t>
-[...77 lines deleted...]
-    <t>каз.яз. и лит-ра. 307/ 304а</t>
+    <t>география 2/ 304</t>
+  </si>
+  <si>
+    <t>казак әдеб 105</t>
+  </si>
+  <si>
+    <t>қаз әдеб 203</t>
+  </si>
+  <si>
+    <t>каз  язык 203/    каз язык304б</t>
   </si>
   <si>
     <t>естеств 201</t>
   </si>
   <si>
-    <t>шет.т.(ағыл.т.)  304б</t>
-[...128 lines deleted...]
-    <t xml:space="preserve">геометрия 305  </t>
+    <t>русская лит 203</t>
+  </si>
+  <si>
+    <t>инф 202/        инф 308</t>
+  </si>
+  <si>
+    <t>каз яз и лит 304в</t>
+  </si>
+  <si>
+    <t>Жеке қауіпсіздәк 1 апта 305</t>
+  </si>
+  <si>
+    <t>Жеке қауіпсіздәк 2 апта   105</t>
+  </si>
+  <si>
+    <t>Жеке қауіпсіздәк 3 апта   307</t>
+  </si>
+  <si>
+    <t>Жеке қауіпсіздәк      4 апта   302а</t>
+  </si>
+  <si>
+    <t>Жеке қауіпсіздәк        2 апта   203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Основы Конституции  309  </t>
+  </si>
+  <si>
+    <t>Конституция негіздері 207</t>
+  </si>
+  <si>
+    <t>Конституция негіздері 207         1 апта</t>
+  </si>
+  <si>
+    <t>Основы Конституции   1 неделя  309/ Личная безопасность   2 неделя 304в</t>
+  </si>
+  <si>
+    <t>Основы Конституции   1 неделя 208</t>
+  </si>
+  <si>
+    <t>Основы Конституции     2 неделя 208</t>
+  </si>
+  <si>
+    <t>Личная безопасность   1 неделя 303а</t>
+  </si>
+  <si>
+    <t>Личная безопасность   2 неделя 303а</t>
+  </si>
+  <si>
+    <t>Основы Конституции   2 неделя 309</t>
+  </si>
+  <si>
+    <t>Конституция негіздері                1 апта 309</t>
+  </si>
+  <si>
+    <t>Основы Конституции      1 неделя 208</t>
+  </si>
+  <si>
+    <t>Личная безопасность   2 неделя  206</t>
+  </si>
+  <si>
+    <t>Личная безопасность  1 неделя  206</t>
+  </si>
+  <si>
+    <t>дене шынықтыру: спорт ойын</t>
+  </si>
+  <si>
+    <t>Заң және тәртіп 207        1 апта / Жеке қауіпсіздік         1 апта   207</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жеке қауіпсіздік        304/1 апта                             Заң және тәртіп 207                             2 апта </t>
+  </si>
+  <si>
+    <t>худ труд 101/              худ труд 102</t>
+  </si>
+  <si>
+    <t>каз яз и литр 203/  каз яз и литр  307</t>
+  </si>
+  <si>
+    <t>каз яз и литр 301а/  каз яз и литр 203</t>
+  </si>
+  <si>
+    <t>география 2   201</t>
+  </si>
+  <si>
+    <t>биология 2 302а</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ф-ра: спорт игры </t>
+  </si>
+  <si>
+    <t>"Развитие и формирование ФГ" 305</t>
+  </si>
+  <si>
+    <t>"Шедевры мирового искусства и культуры"</t>
+  </si>
+  <si>
+    <t>инф 308/               инф 202</t>
+  </si>
+  <si>
+    <t>"Чтение для удовольств"206</t>
+  </si>
+  <si>
+    <t>Личная безопасность      1 неделя203</t>
+  </si>
+  <si>
+    <t>Закон и порядок 309                                1 неделя / Личная безопасность        2 неделя 301а</t>
+  </si>
+  <si>
+    <t>8б-гимназия</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9а-гимназия </t>
+  </si>
+  <si>
+    <t>"Трудные вопросы русской грамматики и синтаксиса" -201</t>
+  </si>
+  <si>
+    <t>"Зерде"-тарих 207</t>
+  </si>
+  <si>
+    <t>"Алаштану" -207</t>
+  </si>
+  <si>
+    <t>"Сатылай кешенді оқыту технологиясы"-105</t>
+  </si>
+  <si>
+    <t>"Ертіс аймағының әдебиеті" 105</t>
+  </si>
+  <si>
+    <t>"Нейросети, мир ИИ"-308</t>
   </si>
   <si>
     <t>алгебра 305</t>
   </si>
   <si>
-    <t xml:space="preserve">АӘДТ 204 </t>
-[...251 lines deleted...]
-    <t xml:space="preserve">ин-яз 206 </t>
+    <t>химия  304 а</t>
+  </si>
+  <si>
+    <t>қаз т  105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">история  Каз 208 </t>
+  </si>
+  <si>
+    <t>қазақстан тарихы  309</t>
+  </si>
+  <si>
+    <t xml:space="preserve">рус яз    208      </t>
+  </si>
+  <si>
+    <t>рус яз  309</t>
+  </si>
+  <si>
+    <t>русский литература 308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заң және тәртіп 207     2 апта </t>
+  </si>
+  <si>
+    <t>қазақ әд 301а</t>
+  </si>
+  <si>
+    <t>английский  язык  305</t>
+  </si>
+  <si>
+    <t>рус лит 207</t>
+  </si>
+  <si>
+    <t>математика  201</t>
+  </si>
+  <si>
+    <t>геометрия 303</t>
+  </si>
+  <si>
+    <t>геометрия 2/ 203</t>
+  </si>
+  <si>
+    <t>Закон и порядок    208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закон и порядок   3 неделя 309/ Личная безопасность  206 1 неделя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закон и порядок   4  неделя 309/ Личная безопасность  206 2 неделя </t>
+  </si>
+  <si>
+    <t>Закон и порядок    3 неделя 208/ Личная безопасность    1 неделя 201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заң және тәртіп   207    3 апта </t>
+  </si>
+  <si>
+    <t>Закон и порядок          4 неделя 208/   Личная безопасность            2 неделя 201</t>
+  </si>
+  <si>
+    <t>Закон и порядок       2 неделя    208/ Личная безопасность 3 неделя 303</t>
+  </si>
+  <si>
+    <t>"Жазылым шеберлігі"301а</t>
+  </si>
+  <si>
+    <t>алгебра 303</t>
+  </si>
+  <si>
+    <t>русский язык  304в</t>
+  </si>
+  <si>
+    <t>англ яз 103/   англ яз 202</t>
+  </si>
+  <si>
+    <t>англ яз 103/       англ яз 206</t>
+  </si>
+  <si>
+    <t>қаз т 304в</t>
+  </si>
+  <si>
+    <t>каз яз и лит 307/105</t>
+  </si>
+  <si>
+    <t>қазақ әдеб 304в</t>
+  </si>
+  <si>
+    <t>инф 308/                 инф 202</t>
+  </si>
+  <si>
+    <t>Қаз тарихы 309</t>
+  </si>
+  <si>
+    <t>қаз тілі 302а</t>
+  </si>
+  <si>
+    <t>алгебра  304а</t>
+  </si>
+  <si>
+    <t>геометрия  308</t>
+  </si>
+  <si>
+    <t>Личная безопасность 302</t>
+  </si>
+  <si>
+    <t>рус лит 203</t>
+  </si>
+  <si>
+    <t>англ яз 103 /    англ яз 206</t>
+  </si>
+  <si>
+    <t>английский язык 206/103</t>
+  </si>
+  <si>
+    <t>англ яз/англ   206/103</t>
+  </si>
+  <si>
+    <t>геометрия 201</t>
+  </si>
+  <si>
+    <t>англ яз  103</t>
+  </si>
+  <si>
+    <t>геометрия  304а</t>
+  </si>
+  <si>
+    <t>англ яз 103/105</t>
+  </si>
+  <si>
+    <t>англ яз 103 /    англ яз 304а</t>
+  </si>
+  <si>
+    <t>англ яз 103  /   англ яз 304а</t>
+  </si>
+  <si>
+    <t>математика 304в</t>
+  </si>
+  <si>
+    <t>дене ш</t>
+  </si>
+  <si>
+    <t>"Дүниежүзілік энергетика"-304</t>
+  </si>
+  <si>
+    <t>"Геоэкологиялық зерттеулер негіздері"-304</t>
+  </si>
+  <si>
+    <t>ОӨК</t>
   </si>
   <si>
     <t>УПК</t>
   </si>
   <si>
-    <t xml:space="preserve">ин- яз 304в  </t>
-[...257 lines deleted...]
-    <t>матем. 304</t>
+    <t>"Решение биологических задач"-302а</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="19" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="32" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="14"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color indexed="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="53"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
       <i/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-      <color rgb="FFED0000"/>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
-[...2 lines deleted...]
-      <family val="1"/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
       <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
+      <b/>
       <i/>
-      <sz val="10"/>
-[...7 lines deleted...]
-      <sz val="10"/>
+      <sz val="12"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-    <font>
       <b/>
-      <sz val="14"/>
-[...7 lines deleted...]
-      <color indexed="8"/>
+      <i/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...5 lines deleted...]
-      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF99CC00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFFFF00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
@@ -1765,306 +1518,387 @@
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
-      <right/>
-[...9 lines deleted...]
-      <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="70">
+  <cellXfs count="97">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...23 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="17" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="18" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="26" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="27" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="28" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="29" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...35 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
-[...46 lines deleted...]
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="17" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...59 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center" textRotation="90" wrapText="1"/>
+    <xf numFmtId="0" fontId="30" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="31" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFFFF00"/>
       <color rgb="FFFF0000"/>
-      <color rgb="FFFFFF00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -2114,119 +1948,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -2362,3240 +2162,3310 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:Y57"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:AA56"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
-      <selection activeCell="N32" sqref="N32"/>
+    <sheetView tabSelected="1" topLeftCell="A40" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="L39" sqref="L39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="56.25" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.85546875" style="31" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="24" max="16384" width="9" style="31"/>
+    <col min="1" max="1" width="3.85546875" style="15" customWidth="1"/>
+    <col min="2" max="2" width="3.5703125" style="15" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="15" customWidth="1"/>
+    <col min="4" max="4" width="15.5703125" style="15" customWidth="1"/>
+    <col min="5" max="5" width="12.85546875" style="15" customWidth="1"/>
+    <col min="6" max="6" width="13.42578125" style="15" customWidth="1"/>
+    <col min="7" max="7" width="15.42578125" style="15" customWidth="1"/>
+    <col min="8" max="8" width="14.7109375" style="15" customWidth="1"/>
+    <col min="9" max="9" width="15.140625" style="15" customWidth="1"/>
+    <col min="10" max="10" width="15.42578125" style="15" customWidth="1"/>
+    <col min="11" max="11" width="13.28515625" style="15" customWidth="1"/>
+    <col min="12" max="12" width="13.5703125" style="15" customWidth="1"/>
+    <col min="13" max="13" width="12.7109375" style="15" customWidth="1"/>
+    <col min="14" max="14" width="15.7109375" style="15" customWidth="1"/>
+    <col min="15" max="15" width="15.28515625" style="15" customWidth="1"/>
+    <col min="16" max="16" width="13.42578125" style="15" customWidth="1"/>
+    <col min="17" max="17" width="14.5703125" style="15" customWidth="1"/>
+    <col min="18" max="18" width="14" style="15" customWidth="1"/>
+    <col min="19" max="19" width="13.85546875" style="15" customWidth="1"/>
+    <col min="20" max="20" width="13.7109375" style="15" customWidth="1"/>
+    <col min="21" max="21" width="14.28515625" style="15" customWidth="1"/>
+    <col min="22" max="22" width="13.42578125" style="15" customWidth="1"/>
+    <col min="23" max="23" width="17.7109375" style="15" customWidth="1"/>
+    <col min="24" max="24" width="56.42578125" style="15" customWidth="1"/>
+    <col min="25" max="26" width="9" style="15" customWidth="1"/>
+    <col min="27" max="16384" width="9" style="15"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="C1" s="44" t="s">
+    <row r="1" spans="1:26" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="16" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="17"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="5"/>
+      <c r="K1" s="5"/>
+      <c r="L1" s="5"/>
+      <c r="M1" s="5"/>
+      <c r="N1" s="5"/>
+      <c r="O1" s="5"/>
+      <c r="P1" s="5"/>
+      <c r="Q1" s="5"/>
+      <c r="R1" s="5"/>
+      <c r="S1" s="5"/>
+      <c r="T1" s="5"/>
+      <c r="U1" s="8"/>
+      <c r="V1" s="8"/>
+      <c r="W1" s="8"/>
+      <c r="X1" s="8"/>
+    </row>
+    <row r="2" spans="1:26" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="4"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="16" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="17"/>
+      <c r="E2" s="5" t="s">
+        <v>9</v>
+      </c>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="83"/>
+      <c r="M2" s="83"/>
+      <c r="N2" s="83"/>
+      <c r="O2" s="83"/>
+      <c r="P2" s="83"/>
+      <c r="Q2" s="83"/>
+      <c r="R2" s="83"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="8"/>
+      <c r="V2" s="8"/>
+      <c r="W2" s="8"/>
+      <c r="X2" s="8"/>
+    </row>
+    <row r="3" spans="1:26" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="16" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="17"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="37"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="83"/>
+      <c r="M3" s="83"/>
+      <c r="N3" s="83"/>
+      <c r="O3" s="83"/>
+      <c r="P3" s="83"/>
+      <c r="Q3" s="86"/>
+      <c r="R3" s="86"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="8"/>
+      <c r="V3" s="8"/>
+      <c r="W3" s="8"/>
+      <c r="X3" s="8"/>
+    </row>
+    <row r="4" spans="1:26" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A4" s="4"/>
+      <c r="B4" s="4"/>
+      <c r="C4" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="D4" s="17"/>
+      <c r="E4" s="90" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4" s="90"/>
+      <c r="G4" s="90"/>
+      <c r="H4" s="90"/>
+      <c r="I4" s="90"/>
+      <c r="J4" s="90"/>
+      <c r="K4" s="90"/>
+      <c r="L4" s="83"/>
+      <c r="M4" s="83"/>
+      <c r="N4" s="87"/>
+      <c r="O4" s="87"/>
+      <c r="P4" s="83"/>
+      <c r="Q4" s="84"/>
+      <c r="R4" s="83"/>
+      <c r="S4" s="5"/>
+      <c r="T4" s="5"/>
+      <c r="U4" s="8"/>
+      <c r="V4" s="8"/>
+      <c r="W4" s="8"/>
+      <c r="X4" s="8"/>
+    </row>
+    <row r="5" spans="1:26" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A5" s="4"/>
+      <c r="B5" s="4"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="7"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="83"/>
+      <c r="M5" s="83"/>
+      <c r="N5" s="84"/>
+      <c r="O5" s="85"/>
+      <c r="P5" s="83"/>
+      <c r="Q5" s="86"/>
+      <c r="R5" s="86"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+    </row>
+    <row r="6" spans="1:26" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="89" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="44"/>
+      <c r="C6" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D6" s="28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" s="28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" s="28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G6" s="28" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="I6" s="28" t="s">
+        <v>16</v>
+      </c>
+      <c r="J6" s="28" t="s">
+        <v>17</v>
+      </c>
+      <c r="K6" s="28" t="s">
+        <v>18</v>
+      </c>
+      <c r="L6" s="82" t="s">
+        <v>19</v>
+      </c>
+      <c r="M6" s="82" t="s">
+        <v>20</v>
+      </c>
+      <c r="N6" s="82" t="s">
+        <v>304</v>
+      </c>
+      <c r="O6" s="82" t="s">
+        <v>21</v>
+      </c>
+      <c r="P6" s="82" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q6" s="82" t="s">
+        <v>305</v>
+      </c>
+      <c r="R6" s="82" t="s">
+        <v>22</v>
+      </c>
+      <c r="S6" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="T6" s="31" t="s">
+        <v>24</v>
+      </c>
+      <c r="U6" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="V6" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="W6" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="X6" s="8"/>
+    </row>
+    <row r="7" spans="1:26" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="89"/>
+      <c r="B7" s="45">
+        <v>0</v>
+      </c>
+      <c r="C7" s="18" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="92" t="s">
+        <v>6</v>
+      </c>
+      <c r="E7" s="93"/>
+      <c r="F7" s="93"/>
+      <c r="G7" s="93"/>
+      <c r="H7" s="93"/>
+      <c r="I7" s="93"/>
+      <c r="J7" s="93"/>
+      <c r="K7" s="93"/>
+      <c r="L7" s="93"/>
+      <c r="M7" s="93"/>
+      <c r="N7" s="93"/>
+      <c r="O7" s="93"/>
+      <c r="P7" s="93"/>
+      <c r="Q7" s="93"/>
+      <c r="R7" s="93"/>
+      <c r="S7" s="93"/>
+      <c r="T7" s="93"/>
+      <c r="U7" s="93"/>
+      <c r="V7" s="93"/>
+      <c r="W7" s="94"/>
+      <c r="X7" s="8"/>
+    </row>
+    <row r="8" spans="1:26" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="89"/>
+      <c r="B8" s="45">
+        <v>1</v>
+      </c>
+      <c r="C8" s="18" t="s">
+        <v>148</v>
+      </c>
+      <c r="D8" s="36" t="s">
+        <v>45</v>
+      </c>
+      <c r="E8" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="F8" s="36" t="s">
+        <v>47</v>
+      </c>
+      <c r="G8" s="36" t="s">
+        <v>169</v>
+      </c>
+      <c r="H8" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="I8" s="36" t="s">
+        <v>59</v>
+      </c>
+      <c r="J8" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="K8" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="L8" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="M8" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="N8" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="O8" s="36" t="s">
+        <v>356</v>
+      </c>
+      <c r="P8" s="36" t="s">
+        <v>136</v>
+      </c>
+      <c r="Q8" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="R8" s="36" t="s">
+        <v>61</v>
+      </c>
+      <c r="S8" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="T8" s="36" t="s">
+        <v>55</v>
+      </c>
+      <c r="U8" s="59" t="s">
+        <v>56</v>
+      </c>
+      <c r="V8" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="W8" s="58" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="9" spans="1:26" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="89"/>
+      <c r="B9" s="45">
+        <v>2</v>
+      </c>
+      <c r="C9" s="18" t="s">
+        <v>149</v>
+      </c>
+      <c r="D9" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="E9" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="F9" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="G9" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="H9" s="36" t="s">
         <v>337</v>
       </c>
-      <c r="D1" s="45"/>
-[...2 lines deleted...]
-      <c r="C2" s="44" t="s">
+      <c r="I9" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="J9" s="36" t="s">
+        <v>335</v>
+      </c>
+      <c r="K9" s="36" t="s">
+        <v>292</v>
+      </c>
+      <c r="L9" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="M9" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="N9" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="O9" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="P9" s="36" t="s">
+        <v>336</v>
+      </c>
+      <c r="Q9" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="R9" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="S9" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="T9" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="U9" s="36" t="s">
+        <v>203</v>
+      </c>
+      <c r="V9" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="W9" s="60" t="s">
+        <v>41</v>
+      </c>
+      <c r="X9" s="1"/>
+    </row>
+    <row r="10" spans="1:26" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="89"/>
+      <c r="B10" s="45">
+        <v>3</v>
+      </c>
+      <c r="C10" s="18" t="s">
+        <v>150</v>
+      </c>
+      <c r="D10" s="36" t="s">
+        <v>48</v>
+      </c>
+      <c r="E10" s="36" t="s">
+        <v>73</v>
+      </c>
+      <c r="F10" s="36" t="s">
+        <v>74</v>
+      </c>
+      <c r="G10" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="H10" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="I10" s="36" t="s">
+        <v>234</v>
+      </c>
+      <c r="J10" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="K10" s="36" t="s">
+        <v>75</v>
+      </c>
+      <c r="L10" s="36" t="s">
+        <v>76</v>
+      </c>
+      <c r="M10" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="N10" s="36" t="s">
+        <v>244</v>
+      </c>
+      <c r="O10" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="P10" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q10" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="R10" s="36" t="s">
+        <v>81</v>
+      </c>
+      <c r="S10" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="T10" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="U10" s="59" t="s">
+        <v>80</v>
+      </c>
+      <c r="V10" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="W10" s="71" t="s">
+        <v>245</v>
+      </c>
+      <c r="Z10" s="1"/>
+    </row>
+    <row r="11" spans="1:26" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="89"/>
+      <c r="B11" s="45">
+        <v>4</v>
+      </c>
+      <c r="C11" s="18" t="s">
+        <v>151</v>
+      </c>
+      <c r="D11" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="36" t="s">
+        <v>82</v>
+      </c>
+      <c r="F11" s="36" t="s">
+        <v>315</v>
+      </c>
+      <c r="G11" s="53" t="s">
+        <v>83</v>
+      </c>
+      <c r="H11" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="I11" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="J11" s="36" t="s">
+        <v>133</v>
+      </c>
+      <c r="K11" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="L11" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="M11" s="36" t="s">
+        <v>142</v>
+      </c>
+      <c r="N11" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="O11" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="P11" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q11" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="R11" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="S11" s="36" t="s">
+        <v>132</v>
+      </c>
+      <c r="T11" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="U11" s="59" t="s">
+        <v>77</v>
+      </c>
+      <c r="V11" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="W11" s="60" t="s">
+        <v>355</v>
+      </c>
+      <c r="Y11" s="1"/>
+    </row>
+    <row r="12" spans="1:26" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="89"/>
+      <c r="B12" s="45">
+        <v>5</v>
+      </c>
+      <c r="C12" s="18" t="s">
+        <v>152</v>
+      </c>
+      <c r="D12" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="E12" s="48" t="s">
+        <v>43</v>
+      </c>
+      <c r="F12" s="36" t="s">
+        <v>53</v>
+      </c>
+      <c r="G12" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="H12" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="I12" s="36" t="s">
+        <v>197</v>
+      </c>
+      <c r="J12" s="36" t="s">
+        <v>341</v>
+      </c>
+      <c r="K12" s="36" t="s">
+        <v>86</v>
+      </c>
+      <c r="L12" s="36" t="s">
+        <v>111</v>
+      </c>
+      <c r="M12" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="N12" s="36" t="s">
+        <v>141</v>
+      </c>
+      <c r="O12" s="36" t="s">
+        <v>88</v>
+      </c>
+      <c r="P12" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q12" s="36" t="s">
+        <v>89</v>
+      </c>
+      <c r="R12" s="62" t="s">
+        <v>140</v>
+      </c>
+      <c r="S12" s="36" t="s">
+        <v>117</v>
+      </c>
+      <c r="T12" s="36" t="s">
+        <v>345</v>
+      </c>
+      <c r="U12" s="59" t="s">
+        <v>91</v>
+      </c>
+      <c r="V12" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="W12" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="X12" s="8"/>
+      <c r="Z12" s="1"/>
+    </row>
+    <row r="13" spans="1:26" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="89"/>
+      <c r="B13" s="45">
+        <v>6</v>
+      </c>
+      <c r="C13" s="18" t="s">
+        <v>153</v>
+      </c>
+      <c r="D13" s="36" t="s">
+        <v>216</v>
+      </c>
+      <c r="E13" s="50" t="s">
+        <v>279</v>
+      </c>
+      <c r="F13" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="77" t="s">
+        <v>92</v>
+      </c>
+      <c r="H13" s="36" t="s">
+        <v>266</v>
+      </c>
+      <c r="I13" s="36" t="s">
+        <v>164</v>
+      </c>
+      <c r="J13" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="K13" s="36" t="s">
+        <v>236</v>
+      </c>
+      <c r="L13" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="M13" s="36" t="s">
+        <v>339</v>
+      </c>
+      <c r="N13" s="36" t="s">
+        <v>292</v>
+      </c>
+      <c r="O13" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="P13" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q13" s="36" t="s">
+        <v>93</v>
+      </c>
+      <c r="R13" s="36" t="s">
+        <v>139</v>
+      </c>
+      <c r="S13" s="36" t="s">
+        <v>68</v>
+      </c>
+      <c r="T13" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="U13" s="59" t="s">
+        <v>94</v>
+      </c>
+      <c r="V13" s="36" t="s">
+        <v>143</v>
+      </c>
+      <c r="W13" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="X13" s="81"/>
+      <c r="Y13" s="1"/>
+    </row>
+    <row r="14" spans="1:26" ht="83.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="89"/>
+      <c r="B14" s="45">
+        <v>7</v>
+      </c>
+      <c r="C14" s="9" t="s">
+        <v>154</v>
+      </c>
+      <c r="D14" s="36"/>
+      <c r="E14" s="55"/>
+      <c r="F14" s="36"/>
+      <c r="G14" s="36"/>
+      <c r="H14" s="50"/>
+      <c r="I14" s="49"/>
+      <c r="J14" s="50" t="s">
+        <v>285</v>
+      </c>
+      <c r="K14" s="56" t="s">
+        <v>34</v>
+      </c>
+      <c r="L14" s="50" t="s">
+        <v>284</v>
+      </c>
+      <c r="M14" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="N14" s="36" t="s">
+        <v>300</v>
+      </c>
+      <c r="O14" s="36" t="s">
+        <v>292</v>
+      </c>
+      <c r="P14" s="50" t="s">
+        <v>327</v>
+      </c>
+      <c r="Q14" s="50" t="s">
+        <v>291</v>
+      </c>
+      <c r="R14" s="50" t="s">
+        <v>328</v>
+      </c>
+      <c r="S14" s="50" t="s">
+        <v>329</v>
+      </c>
+      <c r="T14" s="50" t="s">
+        <v>290</v>
+      </c>
+      <c r="U14" s="56" t="s">
+        <v>64</v>
+      </c>
+      <c r="V14" s="50" t="s">
+        <v>360</v>
+      </c>
+      <c r="W14" s="58" t="s">
+        <v>97</v>
+      </c>
+      <c r="X14" s="81"/>
+    </row>
+    <row r="15" spans="1:26" ht="60.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="89"/>
+      <c r="B15" s="45">
+        <v>8</v>
+      </c>
+      <c r="C15" s="10" t="s">
+        <v>155</v>
+      </c>
+      <c r="D15" s="32"/>
+      <c r="E15" s="32"/>
+      <c r="F15" s="33"/>
+      <c r="G15" s="32"/>
+      <c r="H15" s="32"/>
+      <c r="I15" s="32"/>
+      <c r="J15" s="32"/>
+      <c r="K15" s="32"/>
+      <c r="L15" s="32"/>
+      <c r="M15" s="32"/>
+      <c r="N15" s="73" t="s">
+        <v>311</v>
+      </c>
+      <c r="P15" s="33"/>
+      <c r="Q15" s="50" t="s">
+        <v>306</v>
+      </c>
+      <c r="R15" s="32"/>
+      <c r="S15" s="32"/>
+      <c r="T15" s="20"/>
+      <c r="U15" s="34"/>
+      <c r="V15" s="32"/>
+      <c r="W15" s="57"/>
+      <c r="X15" s="8"/>
+    </row>
+    <row r="16" spans="1:26" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="88" t="s">
+        <v>26</v>
+      </c>
+      <c r="B16" s="4"/>
+      <c r="C16" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D16" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F16" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G16" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H16" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="I16" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="J16" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="K16" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="L16" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="M16" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="N16" s="29" t="s">
+        <v>304</v>
+      </c>
+      <c r="O16" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="P16" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q16" s="29" t="s">
+        <v>305</v>
+      </c>
+      <c r="R16" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="S16" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="T16" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="U16" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="V16" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="W16" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="X16" s="8"/>
+    </row>
+    <row r="17" spans="1:27" ht="51.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="88"/>
+      <c r="B17" s="45">
+        <v>1</v>
+      </c>
+      <c r="C17" s="27" t="s">
+        <v>156</v>
+      </c>
+      <c r="D17" s="38" t="s">
+        <v>108</v>
+      </c>
+      <c r="E17" s="38" t="s">
+        <v>318</v>
+      </c>
+      <c r="F17" s="38" t="s">
+        <v>46</v>
+      </c>
+      <c r="G17" s="78" t="s">
+        <v>99</v>
+      </c>
+      <c r="H17" s="48" t="s">
+        <v>269</v>
+      </c>
+      <c r="I17" s="38" t="s">
+        <v>229</v>
+      </c>
+      <c r="J17" s="38" t="s">
+        <v>243</v>
+      </c>
+      <c r="K17" s="38" t="s">
+        <v>64</v>
+      </c>
+      <c r="L17" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="M17" s="38" t="s">
+        <v>100</v>
+      </c>
+      <c r="N17" s="38" t="s">
+        <v>293</v>
+      </c>
+      <c r="O17" s="38" t="s">
+        <v>101</v>
+      </c>
+      <c r="P17" s="38" t="s">
+        <v>102</v>
+      </c>
+      <c r="Q17" s="38" t="s">
+        <v>95</v>
+      </c>
+      <c r="R17" s="38" t="s">
+        <v>103</v>
+      </c>
+      <c r="S17" s="38" t="s">
+        <v>40</v>
+      </c>
+      <c r="T17" s="38" t="s">
+        <v>104</v>
+      </c>
+      <c r="U17" s="61" t="s">
+        <v>106</v>
+      </c>
+      <c r="V17" s="38" t="s">
+        <v>105</v>
+      </c>
+      <c r="W17" s="58" t="s">
+        <v>107</v>
+      </c>
+      <c r="X17" s="8"/>
+    </row>
+    <row r="18" spans="1:27" ht="37.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="88"/>
+      <c r="B18" s="45">
+        <v>2</v>
+      </c>
+      <c r="C18" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="D18" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="E18" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="F18" s="36" t="s">
+        <v>109</v>
+      </c>
+      <c r="G18" s="36" t="s">
+        <v>114</v>
+      </c>
+      <c r="H18" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="I18" s="36" t="s">
+        <v>235</v>
+      </c>
+      <c r="J18" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="K18" s="48" t="s">
+        <v>237</v>
+      </c>
+      <c r="L18" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="M18" s="36" t="s">
+        <v>112</v>
+      </c>
+      <c r="N18" s="38" t="s">
+        <v>115</v>
+      </c>
+      <c r="O18" s="36" t="s">
+        <v>357</v>
+      </c>
+      <c r="P18" s="36" t="s">
+        <v>214</v>
+      </c>
+      <c r="Q18" s="49" t="s">
+        <v>32</v>
+      </c>
+      <c r="R18" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="S18" s="36" t="s">
+        <v>105</v>
+      </c>
+      <c r="T18" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="U18" s="59" t="s">
+        <v>69</v>
+      </c>
+      <c r="V18" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="W18" s="58" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="19" spans="1:27" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="88"/>
+      <c r="B19" s="45">
+        <v>3</v>
+      </c>
+      <c r="C19" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="D19" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="E19" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="F19" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="G19" s="36" t="s">
+        <v>227</v>
+      </c>
+      <c r="H19" s="36" t="s">
+        <v>110</v>
+      </c>
+      <c r="I19" s="36" t="s">
+        <v>324</v>
+      </c>
+      <c r="J19" s="36" t="s">
+        <v>252</v>
+      </c>
+      <c r="K19" s="36" t="s">
+        <v>117</v>
+      </c>
+      <c r="L19" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="M19" s="36" t="s">
+        <v>118</v>
+      </c>
+      <c r="N19" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="O19" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="P19" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q19" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="R19" s="62" t="s">
+        <v>228</v>
+      </c>
+      <c r="S19" s="36" t="s">
+        <v>193</v>
+      </c>
+      <c r="T19" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="U19" s="59" t="s">
+        <v>119</v>
+      </c>
+      <c r="V19" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="W19" s="58" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y19" s="70"/>
+    </row>
+    <row r="20" spans="1:27" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="88"/>
+      <c r="B20" s="45">
+        <v>4</v>
+      </c>
+      <c r="C20" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="D20" s="36" t="s">
+        <v>113</v>
+      </c>
+      <c r="E20" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="F20" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="G20" s="36" t="s">
+        <v>226</v>
+      </c>
+      <c r="H20" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="I20" s="36" t="s">
+        <v>144</v>
+      </c>
+      <c r="J20" s="36" t="s">
+        <v>121</v>
+      </c>
+      <c r="K20" s="48" t="s">
+        <v>54</v>
+      </c>
+      <c r="L20" s="36" t="s">
+        <v>123</v>
+      </c>
+      <c r="M20" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="N20" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="O20" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="P20" s="36" t="s">
+        <v>239</v>
+      </c>
+      <c r="Q20" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="R20" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="S20" s="36" t="s">
+        <v>145</v>
+      </c>
+      <c r="T20" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="U20" s="59" t="s">
+        <v>146</v>
+      </c>
+      <c r="V20" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="W20" s="60" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="88"/>
+      <c r="B21" s="45">
+        <v>5</v>
+      </c>
+      <c r="C21" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="D21" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="E21" s="36" t="s">
+        <v>124</v>
+      </c>
+      <c r="F21" s="36" t="s">
+        <v>125</v>
+      </c>
+      <c r="G21" s="79" t="s">
+        <v>264</v>
+      </c>
+      <c r="H21" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="I21" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="J21" s="36" t="s">
+        <v>343</v>
+      </c>
+      <c r="K21" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="L21" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="M21" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="N21" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="O21" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="P21" s="36" t="s">
+        <v>354</v>
+      </c>
+      <c r="Q21" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="R21" s="36" t="s">
+        <v>70</v>
+      </c>
+      <c r="S21" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="T21" s="36" t="s">
+        <v>100</v>
+      </c>
+      <c r="U21" s="59" t="s">
+        <v>34</v>
+      </c>
+      <c r="V21" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="W21" s="58" t="s">
+        <v>350</v>
+      </c>
+      <c r="X21" s="81"/>
+      <c r="Y21" s="22"/>
+      <c r="AA21" s="70"/>
+    </row>
+    <row r="22" spans="1:27" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="88"/>
+      <c r="B22" s="45">
+        <v>6</v>
+      </c>
+      <c r="C22" s="18" t="s">
+        <v>161</v>
+      </c>
+      <c r="D22" s="50"/>
+      <c r="E22" s="38" t="s">
+        <v>98</v>
+      </c>
+      <c r="F22" s="36"/>
+      <c r="G22" s="36" t="s">
+        <v>100</v>
+      </c>
+      <c r="H22" s="36" t="s">
+        <v>225</v>
+      </c>
+      <c r="I22" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="J22" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="K22" s="36" t="s">
+        <v>76</v>
+      </c>
+      <c r="L22" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="M22" s="50" t="s">
+        <v>341</v>
+      </c>
+      <c r="N22" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="O22" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="P22" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q22" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="R22" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="S22" s="36" t="s">
+        <v>130</v>
+      </c>
+      <c r="T22" s="36" t="s">
+        <v>265</v>
+      </c>
+      <c r="U22" s="49" t="s">
+        <v>129</v>
+      </c>
+      <c r="V22" s="36" t="s">
+        <v>112</v>
+      </c>
+      <c r="W22" s="58" t="s">
+        <v>340</v>
+      </c>
+      <c r="X22" s="81"/>
+    </row>
+    <row r="23" spans="1:27" ht="71.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="88"/>
+      <c r="B23" s="45">
+        <v>7</v>
+      </c>
+      <c r="C23" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="D23" s="49"/>
+      <c r="E23" s="50"/>
+      <c r="F23" s="50"/>
+      <c r="G23" s="50" t="s">
+        <v>277</v>
+      </c>
+      <c r="H23" s="50"/>
+      <c r="I23" s="36"/>
+      <c r="J23" s="49"/>
+      <c r="K23" s="50" t="s">
+        <v>288</v>
+      </c>
+      <c r="L23" s="36" t="s">
+        <v>103</v>
+      </c>
+      <c r="M23" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="N23" s="36" t="s">
+        <v>295</v>
+      </c>
+      <c r="O23" s="36" t="s">
+        <v>342</v>
+      </c>
+      <c r="P23" s="50" t="s">
+        <v>287</v>
+      </c>
+      <c r="Q23" s="49" t="s">
+        <v>218</v>
+      </c>
+      <c r="R23" s="62" t="s">
+        <v>225</v>
+      </c>
+      <c r="S23" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="T23" s="36" t="s">
+        <v>112</v>
+      </c>
+      <c r="U23" s="59" t="s">
+        <v>107</v>
+      </c>
+      <c r="V23" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="W23" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="X23" s="8"/>
+      <c r="Y23" s="2"/>
+    </row>
+    <row r="24" spans="1:27" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="88"/>
+      <c r="B24" s="45">
+        <v>8</v>
+      </c>
+      <c r="C24" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="D24" s="21"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="21"/>
+      <c r="G24" s="21"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="21"/>
+      <c r="J24" s="11"/>
+      <c r="K24" s="11"/>
+      <c r="L24" s="11"/>
+      <c r="M24" s="35"/>
+      <c r="N24" s="72" t="s">
+        <v>299</v>
+      </c>
+      <c r="O24" s="35"/>
+      <c r="P24" s="11"/>
+      <c r="Q24" s="11" t="s">
+        <v>310</v>
+      </c>
+      <c r="R24" s="11"/>
+      <c r="S24" s="11"/>
+      <c r="T24" s="35"/>
+      <c r="U24" s="11"/>
+      <c r="V24" s="36"/>
+      <c r="W24" s="57"/>
+      <c r="X24" s="8"/>
+    </row>
+    <row r="25" spans="1:27" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="19"/>
+      <c r="B25" s="14"/>
+      <c r="C25" s="12"/>
+      <c r="D25" s="2"/>
+      <c r="E25" s="2"/>
+      <c r="F25" s="2"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="2"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="21"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="21"/>
+      <c r="M25" s="21"/>
+      <c r="N25" s="3"/>
+      <c r="O25" s="3"/>
+      <c r="P25" s="2"/>
+      <c r="Q25" s="2"/>
+      <c r="R25" s="2"/>
+      <c r="S25" s="2"/>
+      <c r="T25" s="21"/>
+      <c r="U25" s="2"/>
+      <c r="V25" s="2"/>
+      <c r="W25" s="57"/>
+      <c r="X25" s="8"/>
+    </row>
+    <row r="26" spans="1:27" ht="48" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A26" s="91" t="s">
+        <v>7</v>
+      </c>
+      <c r="B26" s="4"/>
+      <c r="C26" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D26" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="I26" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="J26" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="K26" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="L26" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="M26" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="N26" s="29" t="s">
+        <v>304</v>
+      </c>
+      <c r="O26" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="P26" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q26" s="29" t="s">
+        <v>305</v>
+      </c>
+      <c r="R26" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="S26" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="T26" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="U26" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="V26" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="W26" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="X26" s="8"/>
+    </row>
+    <row r="27" spans="1:27" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A27" s="91"/>
+      <c r="B27" s="45">
+        <v>1</v>
+      </c>
+      <c r="C27" s="27" t="s">
+        <v>156</v>
+      </c>
+      <c r="D27" s="36" t="s">
+        <v>172</v>
+      </c>
+      <c r="E27" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="F27" s="36" t="s">
+        <v>167</v>
+      </c>
+      <c r="G27" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="H27" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="I27" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="J27" s="36" t="s">
+        <v>316</v>
+      </c>
+      <c r="K27" s="36" t="s">
+        <v>165</v>
+      </c>
+      <c r="L27" s="36" t="s">
+        <v>171</v>
+      </c>
+      <c r="M27" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="N27" s="36" t="s">
+        <v>168</v>
+      </c>
+      <c r="O27" s="36" t="s">
+        <v>166</v>
+      </c>
+      <c r="P27" s="36" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q27" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="R27" s="36" t="s">
+        <v>224</v>
+      </c>
+      <c r="S27" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="T27" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="U27" s="59" t="s">
+        <v>41</v>
+      </c>
+      <c r="V27" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="W27" s="58" t="s">
+        <v>56</v>
+      </c>
+      <c r="X27" s="8"/>
+    </row>
+    <row r="28" spans="1:27" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A28" s="91"/>
+      <c r="B28" s="45">
+        <v>2</v>
+      </c>
+      <c r="C28" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="D28" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="E28" s="36" t="s">
+        <v>131</v>
+      </c>
+      <c r="F28" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="G28" s="36" t="s">
+        <v>170</v>
+      </c>
+      <c r="H28" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="I28" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="J28" s="36" t="s">
+        <v>120</v>
+      </c>
+      <c r="K28" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="L28" s="36" t="s">
+        <v>71</v>
+      </c>
+      <c r="M28" s="36" t="s">
+        <v>37</v>
+      </c>
+      <c r="N28" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="O28" s="36" t="s">
+        <v>247</v>
+      </c>
+      <c r="P28" s="36" t="s">
+        <v>173</v>
+      </c>
+      <c r="Q28" s="36" t="s">
+        <v>147</v>
+      </c>
+      <c r="R28" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="S28" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="T28" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="U28" s="59" t="s">
+        <v>126</v>
+      </c>
+      <c r="V28" s="36" t="s">
+        <v>174</v>
+      </c>
+      <c r="W28" s="58" t="s">
+        <v>61</v>
+      </c>
+      <c r="X28" s="8"/>
+      <c r="Y28" s="1"/>
+    </row>
+    <row r="29" spans="1:27" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A29" s="91"/>
+      <c r="B29" s="45">
+        <v>3</v>
+      </c>
+      <c r="C29" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="D29" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="E29" s="36" t="s">
+        <v>225</v>
+      </c>
+      <c r="F29" s="36" t="s">
+        <v>175</v>
+      </c>
+      <c r="G29" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="H29" s="36" t="s">
+        <v>221</v>
+      </c>
+      <c r="I29" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="J29" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="K29" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="L29" s="36" t="s">
+        <v>58</v>
+      </c>
+      <c r="M29" s="36" t="s">
+        <v>176</v>
+      </c>
+      <c r="N29" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="O29" s="36" t="s">
+        <v>242</v>
+      </c>
+      <c r="P29" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="Q29" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="R29" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="S29" s="36" t="s">
+        <v>117</v>
+      </c>
+      <c r="T29" s="36" t="s">
+        <v>72</v>
+      </c>
+      <c r="U29" s="59" t="s">
+        <v>84</v>
+      </c>
+      <c r="V29" s="36" t="s">
+        <v>128</v>
+      </c>
+      <c r="W29" s="67" t="s">
+        <v>241</v>
+      </c>
+      <c r="X29" s="81"/>
+    </row>
+    <row r="30" spans="1:27" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A30" s="91"/>
+      <c r="B30" s="45">
+        <v>4</v>
+      </c>
+      <c r="C30" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="D30" s="36" t="s">
+        <v>177</v>
+      </c>
+      <c r="E30" s="36" t="s">
+        <v>178</v>
+      </c>
+      <c r="F30" s="36" t="s">
+        <v>43</v>
+      </c>
+      <c r="G30" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="H30" s="36" t="s">
+        <v>80</v>
+      </c>
+      <c r="I30" s="36" t="s">
+        <v>233</v>
+      </c>
+      <c r="J30" s="36" t="s">
+        <v>182</v>
+      </c>
+      <c r="K30" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="L30" s="36" t="s">
+        <v>168</v>
+      </c>
+      <c r="M30" s="36" t="s">
+        <v>179</v>
+      </c>
+      <c r="N30" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="O30" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="P30" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q30" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="R30" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="S30" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="T30" s="36" t="s">
+        <v>181</v>
+      </c>
+      <c r="U30" s="59" t="s">
+        <v>119</v>
+      </c>
+      <c r="V30" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="W30" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="Y30" s="1"/>
+    </row>
+    <row r="31" spans="1:27" ht="50.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A31" s="91"/>
+      <c r="B31" s="45">
+        <v>5</v>
+      </c>
+      <c r="C31" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="D31" s="36" t="s">
+        <v>215</v>
+      </c>
+      <c r="E31" s="36" t="s">
+        <v>268</v>
+      </c>
+      <c r="F31" s="36" t="s">
+        <v>183</v>
+      </c>
+      <c r="G31" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="H31" s="36" t="s">
+        <v>267</v>
+      </c>
+      <c r="I31" s="36" t="s">
+        <v>358</v>
+      </c>
+      <c r="J31" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="K31" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="L31" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="M31" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="N31" s="36" t="s">
         <v>338</v>
       </c>
-      <c r="D2" s="45"/>
-[...65 lines deleted...]
-      <c r="C6" s="33" t="s">
+      <c r="O31" s="36" t="s">
+        <v>97</v>
+      </c>
+      <c r="P31" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q31" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="R31" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="S31" s="36" t="s">
+        <v>184</v>
+      </c>
+      <c r="T31" s="36" t="s">
+        <v>112</v>
+      </c>
+      <c r="U31" s="59" t="s">
+        <v>63</v>
+      </c>
+      <c r="V31" s="36" t="s">
+        <v>312</v>
+      </c>
+      <c r="W31" s="74" t="s">
+        <v>201</v>
+      </c>
+      <c r="X31" s="8"/>
+    </row>
+    <row r="32" spans="1:27" ht="42" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A32" s="91"/>
+      <c r="B32" s="45">
+        <v>6</v>
+      </c>
+      <c r="C32" s="18" t="s">
+        <v>161</v>
+      </c>
+      <c r="D32" s="36" t="s">
+        <v>216</v>
+      </c>
+      <c r="E32" s="36" t="s">
+        <v>248</v>
+      </c>
+      <c r="F32" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="G32" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="H32" s="48" t="s">
+        <v>34</v>
+      </c>
+      <c r="I32" s="36" t="s">
+        <v>125</v>
+      </c>
+      <c r="J32" s="36" t="s">
+        <v>112</v>
+      </c>
+      <c r="K32" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="L32" s="36" t="s">
+        <v>246</v>
+      </c>
+      <c r="M32" s="36" t="s">
+        <v>344</v>
+      </c>
+      <c r="N32" s="36" t="s">
+        <v>111</v>
+      </c>
+      <c r="O32" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="P32" s="36" t="s">
+        <v>126</v>
+      </c>
+      <c r="Q32" s="36" t="s">
+        <v>254</v>
+      </c>
+      <c r="R32" s="36" t="s">
+        <v>186</v>
+      </c>
+      <c r="S32" s="36" t="s">
+        <v>188</v>
+      </c>
+      <c r="T32" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="U32" s="59" t="s">
+        <v>43</v>
+      </c>
+      <c r="V32" s="36" t="s">
+        <v>359</v>
+      </c>
+      <c r="W32" s="58" t="s">
+        <v>84</v>
+      </c>
+      <c r="X32" s="8"/>
+      <c r="Y32" s="81"/>
+    </row>
+    <row r="33" spans="1:26" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A33" s="91"/>
+      <c r="B33" s="45">
+        <v>7</v>
+      </c>
+      <c r="C33" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="D33" s="50" t="s">
+        <v>278</v>
+      </c>
+      <c r="E33" s="50"/>
+      <c r="F33" s="50" t="s">
+        <v>280</v>
+      </c>
+      <c r="G33" s="36"/>
+      <c r="H33" s="50" t="s">
+        <v>281</v>
+      </c>
+      <c r="I33" s="36"/>
+      <c r="J33" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="K33" s="36"/>
+      <c r="L33" s="36" t="s">
+        <v>225</v>
+      </c>
+      <c r="M33" s="50" t="s">
+        <v>320</v>
+      </c>
+      <c r="N33" s="50" t="s">
+        <v>298</v>
+      </c>
+      <c r="O33" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="P33" s="36" t="s">
+        <v>348</v>
+      </c>
+      <c r="Q33" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="R33" s="36" t="s">
+        <v>111</v>
+      </c>
+      <c r="S33" s="36" t="s">
+        <v>189</v>
+      </c>
+      <c r="T33" s="50" t="s">
+        <v>360</v>
+      </c>
+      <c r="U33" s="50" t="s">
+        <v>330</v>
+      </c>
+      <c r="V33" s="50" t="s">
+        <v>331</v>
+      </c>
+      <c r="W33" s="50" t="s">
+        <v>332</v>
+      </c>
+      <c r="X33" s="81"/>
+    </row>
+    <row r="34" spans="1:26" ht="54.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A34" s="91"/>
+      <c r="B34" s="45">
+        <v>8</v>
+      </c>
+      <c r="C34" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="D34" s="64"/>
+      <c r="E34" s="36"/>
+      <c r="F34" s="49"/>
+      <c r="G34" s="36"/>
+      <c r="H34" s="49"/>
+      <c r="I34" s="49"/>
+      <c r="J34" s="49"/>
+      <c r="K34" s="63"/>
+      <c r="L34" s="36"/>
+      <c r="M34" s="49"/>
+      <c r="N34" s="50" t="s">
+        <v>301</v>
+      </c>
+      <c r="O34" s="36"/>
+      <c r="P34" s="36"/>
+      <c r="Q34" s="50" t="s">
+        <v>309</v>
+      </c>
+      <c r="R34" s="36"/>
+      <c r="S34" s="50"/>
+      <c r="T34" s="36"/>
+      <c r="U34" s="55"/>
+      <c r="V34" s="96" t="s">
+        <v>362</v>
+      </c>
+      <c r="W34" s="58"/>
+      <c r="X34" s="8"/>
+    </row>
+    <row r="35" spans="1:26" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A35" s="19"/>
+      <c r="B35" s="14"/>
+      <c r="C35" s="13"/>
+      <c r="E35" s="23"/>
+      <c r="F35" s="23"/>
+      <c r="G35" s="23"/>
+      <c r="H35" s="23"/>
+      <c r="I35" s="23"/>
+      <c r="J35" s="23"/>
+      <c r="K35" s="24"/>
+      <c r="L35" s="23"/>
+      <c r="M35" s="23"/>
+      <c r="N35" s="23"/>
+      <c r="O35" s="23"/>
+      <c r="P35" s="23"/>
+      <c r="Q35" s="23"/>
+      <c r="R35" s="23"/>
+      <c r="S35" s="25"/>
+      <c r="T35" s="23"/>
+      <c r="U35" s="26"/>
+      <c r="V35" s="23"/>
+      <c r="W35" s="57"/>
+      <c r="X35" s="8"/>
+    </row>
+    <row r="36" spans="1:26" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="88" t="s">
+        <v>27</v>
+      </c>
+      <c r="B36" s="46"/>
+      <c r="C36" s="28" t="s">
+        <v>4</v>
+      </c>
+      <c r="D36" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G36" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H36" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="J36" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="K36" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="L36" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="M36" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="N36" s="29" t="s">
+        <v>304</v>
+      </c>
+      <c r="O36" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="P36" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q36" s="29" t="s">
+        <v>305</v>
+      </c>
+      <c r="R36" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="S36" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="T36" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="U36" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="V36" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="W36" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="X36" s="8"/>
+    </row>
+    <row r="37" spans="1:26" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A37" s="88"/>
+      <c r="B37" s="47">
+        <v>1</v>
+      </c>
+      <c r="C37" s="27" t="s">
+        <v>156</v>
+      </c>
+      <c r="D37" s="36" t="s">
+        <v>253</v>
+      </c>
+      <c r="E37" s="48" t="s">
+        <v>46</v>
+      </c>
+      <c r="F37" s="36" t="s">
+        <v>109</v>
+      </c>
+      <c r="G37" s="48" t="s">
+        <v>192</v>
+      </c>
+      <c r="H37" s="48" t="s">
+        <v>69</v>
+      </c>
+      <c r="I37" s="36" t="s">
+        <v>138</v>
+      </c>
+      <c r="J37" s="48" t="s">
+        <v>36</v>
+      </c>
+      <c r="K37" s="48" t="s">
+        <v>67</v>
+      </c>
+      <c r="L37" s="48" t="s">
+        <v>190</v>
+      </c>
+      <c r="M37" s="79" t="s">
+        <v>255</v>
+      </c>
+      <c r="N37" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="O37" s="48" t="s">
+        <v>191</v>
+      </c>
+      <c r="P37" s="48" t="s">
+        <v>117</v>
+      </c>
+      <c r="Q37" s="48" t="s">
+        <v>104</v>
+      </c>
+      <c r="R37" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="S37" s="36" t="s">
+        <v>230</v>
+      </c>
+      <c r="T37" s="48" t="s">
+        <v>60</v>
+      </c>
+      <c r="U37" s="75" t="s">
+        <v>64</v>
+      </c>
+      <c r="V37" s="48" t="s">
+        <v>112</v>
+      </c>
+      <c r="W37" s="58" t="s">
+        <v>34</v>
+      </c>
+      <c r="X37" s="69"/>
+      <c r="Z37" s="70"/>
+    </row>
+    <row r="38" spans="1:26" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A38" s="88"/>
+      <c r="B38" s="47">
+        <v>2</v>
+      </c>
+      <c r="C38" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="D38" s="36" t="s">
+        <v>192</v>
+      </c>
+      <c r="E38" s="36" t="s">
+        <v>66</v>
+      </c>
+      <c r="F38" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="G38" s="36" t="s">
+        <v>116</v>
+      </c>
+      <c r="H38" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="I38" s="48" t="s">
+        <v>49</v>
+      </c>
+      <c r="J38" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="K38" s="36" t="s">
+        <v>194</v>
+      </c>
+      <c r="L38" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="M38" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="N38" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="O38" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="P38" s="36" t="s">
+        <v>134</v>
+      </c>
+      <c r="Q38" s="36" t="s">
+        <v>113</v>
+      </c>
+      <c r="R38" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="S38" s="36" t="s">
+        <v>232</v>
+      </c>
+      <c r="T38" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="U38" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="V38" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="W38" s="58" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="39" spans="1:26" ht="55.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A39" s="88"/>
+      <c r="B39" s="47">
+        <v>3</v>
+      </c>
+      <c r="C39" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="D39" s="49" t="s">
+        <v>33</v>
+      </c>
+      <c r="E39" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="F39" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="G39" s="36" t="s">
+        <v>195</v>
+      </c>
+      <c r="H39" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="I39" s="36" t="s">
+        <v>137</v>
+      </c>
+      <c r="J39" s="36" t="s">
+        <v>113</v>
+      </c>
+      <c r="K39" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="L39" s="36" t="s">
+        <v>352</v>
+      </c>
+      <c r="M39" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="N39" s="36" t="s">
+        <v>294</v>
+      </c>
+      <c r="O39" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="P39" s="48" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q39" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="R39" s="36" t="s">
+        <v>190</v>
+      </c>
+      <c r="S39" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="T39" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="U39" s="62" t="s">
+        <v>103</v>
+      </c>
+      <c r="V39" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="W39" s="67" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="40" spans="1:26" ht="42.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A40" s="88"/>
+      <c r="B40" s="47">
+        <v>4</v>
+      </c>
+      <c r="C40" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="D40" s="76" t="s">
+        <v>217</v>
+      </c>
+      <c r="E40" s="36" t="s">
+        <v>250</v>
+      </c>
+      <c r="F40" s="36" t="s">
+        <v>198</v>
+      </c>
+      <c r="G40" s="79" t="s">
+        <v>314</v>
+      </c>
+      <c r="H40" s="36" t="s">
+        <v>196</v>
+      </c>
+      <c r="I40" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="J40" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="K40" s="36" t="s">
+        <v>111</v>
+      </c>
+      <c r="L40" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="M40" s="48" t="s">
+        <v>41</v>
+      </c>
+      <c r="N40" s="36" t="s">
+        <v>223</v>
+      </c>
+      <c r="O40" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="P40" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q40" s="36" t="s">
+        <v>100</v>
+      </c>
+      <c r="R40" s="36" t="s">
+        <v>182</v>
+      </c>
+      <c r="S40" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="T40" s="36" t="s">
         <v>35</v>
       </c>
-      <c r="D6" s="33" t="s">
+      <c r="U40" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="V40" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="W40" s="66" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="41" spans="1:26" ht="47.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A41" s="88"/>
+      <c r="B41" s="47">
+        <v>5</v>
+      </c>
+      <c r="C41" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" s="36" t="s">
+        <v>62</v>
+      </c>
+      <c r="E41" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="F41" s="48" t="s">
+        <v>175</v>
+      </c>
+      <c r="G41" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="H41" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="I41" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="J41" s="36" t="s">
+        <v>240</v>
+      </c>
+      <c r="K41" s="36" t="s">
+        <v>200</v>
+      </c>
+      <c r="L41" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="M41" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="N41" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="O41" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="P41" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q41" s="36" t="s">
+        <v>187</v>
+      </c>
+      <c r="R41" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="S41" s="36" t="s">
+        <v>67</v>
+      </c>
+      <c r="T41" s="36" t="s">
+        <v>128</v>
+      </c>
+      <c r="U41" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="V41" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="W41" s="67" t="s">
+        <v>201</v>
+      </c>
+      <c r="X41" s="1"/>
+      <c r="Y41" s="54"/>
+    </row>
+    <row r="42" spans="1:26" ht="39" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A42" s="88"/>
+      <c r="B42" s="47">
+        <v>6</v>
+      </c>
+      <c r="C42" s="18" t="s">
+        <v>161</v>
+      </c>
+      <c r="D42" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="E42" s="36" t="s">
+        <v>248</v>
+      </c>
+      <c r="F42" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="G42" s="49"/>
+      <c r="H42" s="68"/>
+      <c r="I42" s="49" t="s">
+        <v>34</v>
+      </c>
+      <c r="J42" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="K42" s="36" t="s">
+        <v>180</v>
+      </c>
+      <c r="L42" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="M42" s="36" t="s">
+        <v>112</v>
+      </c>
+      <c r="N42" s="36" t="s">
+        <v>296</v>
+      </c>
+      <c r="O42" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="P42" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q42" s="36" t="s">
+        <v>289</v>
+      </c>
+      <c r="R42" s="36" t="s">
+        <v>139</v>
+      </c>
+      <c r="S42" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="T42" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="U42" s="36" t="s">
+        <v>238</v>
+      </c>
+      <c r="V42" s="36" t="s">
+        <v>100</v>
+      </c>
+      <c r="W42" s="65" t="s">
+        <v>84</v>
+      </c>
+      <c r="X42" s="81"/>
+      <c r="Y42" s="70"/>
+    </row>
+    <row r="43" spans="1:26" ht="62.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A43" s="88"/>
+      <c r="B43" s="47">
+        <v>7</v>
+      </c>
+      <c r="C43" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="D43" s="66"/>
+      <c r="E43" s="36"/>
+      <c r="F43" s="52" t="s">
+        <v>282</v>
+      </c>
+      <c r="G43" s="36"/>
+      <c r="H43" s="36"/>
+      <c r="I43" s="50" t="s">
+        <v>286</v>
+      </c>
+      <c r="J43" s="50" t="s">
+        <v>273</v>
+      </c>
+      <c r="K43" s="50"/>
+      <c r="L43" s="52" t="s">
+        <v>283</v>
+      </c>
+      <c r="M43" s="50" t="s">
+        <v>274</v>
+      </c>
+      <c r="N43" s="50" t="s">
+        <v>297</v>
+      </c>
+      <c r="O43" s="50" t="s">
+        <v>333</v>
+      </c>
+      <c r="P43" s="36" t="s">
+        <v>225</v>
+      </c>
+      <c r="Q43" s="50" t="s">
+        <v>306</v>
+      </c>
+      <c r="R43" s="36" t="s">
+        <v>127</v>
+      </c>
+      <c r="S43" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="T43" s="36" t="s">
+        <v>187</v>
+      </c>
+      <c r="U43" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="V43" s="50" t="s">
+        <v>275</v>
+      </c>
+      <c r="W43" s="58" t="s">
+        <v>164</v>
+      </c>
+      <c r="X43" s="8"/>
+    </row>
+    <row r="44" spans="1:26" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A44" s="88"/>
+      <c r="B44" s="47">
+        <v>8</v>
+      </c>
+      <c r="C44" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="D44" s="36"/>
+      <c r="E44" s="49"/>
+      <c r="F44" s="49"/>
+      <c r="G44" s="49"/>
+      <c r="H44" s="50"/>
+      <c r="I44" s="51"/>
+      <c r="J44" s="50"/>
+      <c r="K44" s="36"/>
+      <c r="L44" s="51"/>
+      <c r="M44" s="36"/>
+      <c r="N44" s="50" t="s">
+        <v>303</v>
+      </c>
+      <c r="O44" s="50"/>
+      <c r="P44" s="36"/>
+      <c r="Q44" s="50" t="s">
+        <v>308</v>
+      </c>
+      <c r="R44" s="50"/>
+      <c r="S44" s="51"/>
+      <c r="T44" s="51"/>
+      <c r="U44" s="50" t="s">
+        <v>364</v>
+      </c>
+      <c r="V44" s="50"/>
+      <c r="W44" s="67"/>
+      <c r="X44" s="8"/>
+    </row>
+    <row r="45" spans="1:26" ht="21.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A45" s="88"/>
+      <c r="B45" s="44"/>
+      <c r="C45" s="13"/>
+      <c r="D45" s="32"/>
+      <c r="E45" s="32"/>
+      <c r="F45" s="32"/>
+      <c r="G45" s="39"/>
+      <c r="H45" s="32"/>
+      <c r="I45" s="32"/>
+      <c r="J45" s="32"/>
+      <c r="K45" s="39"/>
+      <c r="L45" s="39"/>
+      <c r="M45" s="40"/>
+      <c r="N45" s="40"/>
+      <c r="O45" s="40"/>
+      <c r="P45" s="39"/>
+      <c r="Q45" s="32"/>
+      <c r="R45" s="32"/>
+      <c r="S45" s="32"/>
+      <c r="T45" s="39"/>
+      <c r="U45" s="39"/>
+      <c r="V45" s="39"/>
+      <c r="W45" s="57"/>
+      <c r="X45" s="8"/>
+    </row>
+    <row r="46" spans="1:26" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A46" s="89" t="s">
+        <v>8</v>
+      </c>
+      <c r="B46" s="14"/>
+      <c r="C46" s="28" t="s">
         <v>4</v>
       </c>
-      <c r="E6" s="33" t="s">
+      <c r="D46" s="29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" s="29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" s="29" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="29" t="s">
+        <v>14</v>
+      </c>
+      <c r="H46" s="29" t="s">
+        <v>15</v>
+      </c>
+      <c r="I46" s="29" t="s">
+        <v>16</v>
+      </c>
+      <c r="J46" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="K46" s="29" t="s">
+        <v>18</v>
+      </c>
+      <c r="L46" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="M46" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="N46" s="29" t="s">
+        <v>304</v>
+      </c>
+      <c r="O46" s="29" t="s">
+        <v>21</v>
+      </c>
+      <c r="P46" s="29" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q46" s="29" t="s">
+        <v>305</v>
+      </c>
+      <c r="R46" s="29" t="s">
+        <v>22</v>
+      </c>
+      <c r="S46" s="29" t="s">
+        <v>23</v>
+      </c>
+      <c r="T46" s="30" t="s">
+        <v>24</v>
+      </c>
+      <c r="U46" s="31" t="s">
+        <v>28</v>
+      </c>
+      <c r="V46" s="31" t="s">
+        <v>25</v>
+      </c>
+      <c r="W46" s="31" t="s">
+        <v>29</v>
+      </c>
+      <c r="X46" s="8"/>
+    </row>
+    <row r="47" spans="1:26" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A47" s="89"/>
+      <c r="B47" s="14">
+        <v>1</v>
+      </c>
+      <c r="C47" s="27" t="s">
+        <v>156</v>
+      </c>
+      <c r="D47" s="36" t="s">
+        <v>192</v>
+      </c>
+      <c r="E47" s="36" t="s">
+        <v>144</v>
+      </c>
+      <c r="F47" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="G47" s="36" t="s">
+        <v>99</v>
+      </c>
+      <c r="H47" s="36" t="s">
+        <v>69</v>
+      </c>
+      <c r="I47" s="36" t="s">
+        <v>230</v>
+      </c>
+      <c r="J47" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="K47" s="36" t="s">
+        <v>257</v>
+      </c>
+      <c r="L47" s="36" t="s">
+        <v>202</v>
+      </c>
+      <c r="M47" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="N47" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="O47" s="36" t="s">
+        <v>260</v>
+      </c>
+      <c r="P47" s="36" t="s">
+        <v>313</v>
+      </c>
+      <c r="Q47" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="R47" s="36" t="s">
+        <v>249</v>
+      </c>
+      <c r="S47" s="49" t="s">
+        <v>85</v>
+      </c>
+      <c r="T47" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="U47" s="59" t="s">
+        <v>60</v>
+      </c>
+      <c r="V47" s="36" t="s">
+        <v>204</v>
+      </c>
+      <c r="W47" s="58" t="s">
+        <v>41</v>
+      </c>
+      <c r="X47" s="8"/>
+      <c r="Y47" s="70"/>
+    </row>
+    <row r="48" spans="1:26" ht="52.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A48" s="89"/>
+      <c r="B48" s="14">
+        <v>2</v>
+      </c>
+      <c r="C48" s="18" t="s">
+        <v>157</v>
+      </c>
+      <c r="D48" s="36" t="s">
+        <v>78</v>
+      </c>
+      <c r="E48" s="36" t="s">
+        <v>317</v>
+      </c>
+      <c r="F48" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="G48" s="36" t="s">
+        <v>169</v>
+      </c>
+      <c r="H48" s="36" t="s">
+        <v>222</v>
+      </c>
+      <c r="I48" s="36" t="s">
+        <v>207</v>
+      </c>
+      <c r="J48" s="36" t="s">
+        <v>38</v>
+      </c>
+      <c r="K48" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="L48" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="M48" s="36" t="s">
+        <v>227</v>
+      </c>
+      <c r="N48" s="36" t="s">
+        <v>205</v>
+      </c>
+      <c r="O48" s="36" t="s">
+        <v>84</v>
+      </c>
+      <c r="P48" s="36" t="s">
+        <v>135</v>
+      </c>
+      <c r="Q48" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="R48" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="S48" s="36" t="s">
+        <v>206</v>
+      </c>
+      <c r="T48" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="U48" s="36" t="s">
+        <v>77</v>
+      </c>
+      <c r="V48" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="W48" s="65" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="49" spans="1:27" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A49" s="89"/>
+      <c r="B49" s="14">
+        <v>3</v>
+      </c>
+      <c r="C49" s="18" t="s">
+        <v>158</v>
+      </c>
+      <c r="D49" s="36" t="s">
+        <v>259</v>
+      </c>
+      <c r="E49" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="F49" s="36" t="s">
+        <v>109</v>
+      </c>
+      <c r="G49" s="36" t="s">
+        <v>219</v>
+      </c>
+      <c r="H49" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="I49" s="36" t="s">
+        <v>144</v>
+      </c>
+      <c r="J49" s="36" t="s">
+        <v>79</v>
+      </c>
+      <c r="K49" s="36" t="s">
+        <v>122</v>
+      </c>
+      <c r="L49" s="36" t="s">
+        <v>51</v>
+      </c>
+      <c r="M49" s="36" t="s">
+        <v>39</v>
+      </c>
+      <c r="N49" s="36" t="s">
+        <v>50</v>
+      </c>
+      <c r="O49" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="P49" s="36" t="s">
+        <v>353</v>
+      </c>
+      <c r="Q49" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="R49" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="S49" s="36" t="s">
+        <v>87</v>
+      </c>
+      <c r="T49" s="36" t="s">
+        <v>57</v>
+      </c>
+      <c r="U49" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="V49" s="36" t="s">
+        <v>52</v>
+      </c>
+      <c r="W49" s="65" t="s">
+        <v>69</v>
+      </c>
+      <c r="AA49" s="80"/>
+    </row>
+    <row r="50" spans="1:27" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A50" s="89"/>
+      <c r="B50" s="14">
+        <v>4</v>
+      </c>
+      <c r="C50" s="18" t="s">
+        <v>159</v>
+      </c>
+      <c r="D50" s="36" t="s">
+        <v>33</v>
+      </c>
+      <c r="E50" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="F50" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="G50" s="36" t="s">
+        <v>231</v>
+      </c>
+      <c r="H50" s="36" t="s">
+        <v>196</v>
+      </c>
+      <c r="I50" s="36" t="s">
+        <v>220</v>
+      </c>
+      <c r="J50" s="36" t="s">
+        <v>208</v>
+      </c>
+      <c r="K50" s="36" t="s">
+        <v>117</v>
+      </c>
+      <c r="L50" s="36" t="s">
+        <v>209</v>
+      </c>
+      <c r="M50" s="36" t="s">
+        <v>90</v>
+      </c>
+      <c r="N50" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="O50" s="36" t="s">
+        <v>97</v>
+      </c>
+      <c r="P50" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q50" s="36" t="s">
+        <v>263</v>
+      </c>
+      <c r="R50" s="36" t="s">
+        <v>325</v>
+      </c>
+      <c r="S50" s="36" t="s">
+        <v>145</v>
+      </c>
+      <c r="T50" s="36" t="s">
+        <v>346</v>
+      </c>
+      <c r="U50" s="36" t="s">
+        <v>96</v>
+      </c>
+      <c r="V50" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="W50" s="66" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="51" spans="1:27" ht="48.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A51" s="89"/>
+      <c r="B51" s="14">
         <v>5</v>
       </c>
-      <c r="F6" s="33" t="s">
+      <c r="C51" s="18" t="s">
+        <v>160</v>
+      </c>
+      <c r="D51" s="36" t="s">
+        <v>185</v>
+      </c>
+      <c r="E51" s="36" t="s">
+        <v>44</v>
+      </c>
+      <c r="F51" s="36" t="s">
+        <v>225</v>
+      </c>
+      <c r="G51" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="H51" s="36" t="s">
+        <v>46</v>
+      </c>
+      <c r="I51" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="J51" s="36" t="s">
+        <v>41</v>
+      </c>
+      <c r="K51" s="36" t="s">
+        <v>258</v>
+      </c>
+      <c r="L51" s="36" t="s">
+        <v>322</v>
+      </c>
+      <c r="M51" s="50" t="s">
+        <v>321</v>
+      </c>
+      <c r="N51" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="O51" s="36" t="s">
+        <v>349</v>
+      </c>
+      <c r="P51" s="36" t="s">
+        <v>323</v>
+      </c>
+      <c r="Q51" s="36" t="s">
+        <v>85</v>
+      </c>
+      <c r="R51" s="36" t="s">
+        <v>211</v>
+      </c>
+      <c r="S51" s="36" t="s">
+        <v>210</v>
+      </c>
+      <c r="T51" s="36" t="s">
+        <v>143</v>
+      </c>
+      <c r="U51" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="V51" s="36" t="s">
+        <v>261</v>
+      </c>
+      <c r="W51" s="58" t="s">
+        <v>212</v>
+      </c>
+      <c r="X51" s="8"/>
+    </row>
+    <row r="52" spans="1:27" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A52" s="89"/>
+      <c r="B52" s="14">
         <v>6</v>
       </c>
-      <c r="G6" s="33" t="s">
+      <c r="C52" s="18" t="s">
+        <v>161</v>
+      </c>
+      <c r="D52" s="50" t="s">
+        <v>271</v>
+      </c>
+      <c r="E52" s="36" t="s">
+        <v>270</v>
+      </c>
+      <c r="F52" s="36" t="s">
+        <v>49</v>
+      </c>
+      <c r="G52" s="50" t="s">
+        <v>272</v>
+      </c>
+      <c r="H52" s="36" t="s">
+        <v>225</v>
+      </c>
+      <c r="I52" s="52" t="s">
+        <v>347</v>
+      </c>
+      <c r="J52" s="36" t="s">
+        <v>35</v>
+      </c>
+      <c r="K52" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="L52" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="M52" s="36" t="s">
+        <v>104</v>
+      </c>
+      <c r="N52" s="36" t="s">
+        <v>326</v>
+      </c>
+      <c r="O52" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="P52" s="36" t="s">
+        <v>241</v>
+      </c>
+      <c r="Q52" s="36" t="s">
+        <v>60</v>
+      </c>
+      <c r="R52" s="36" t="s">
+        <v>145</v>
+      </c>
+      <c r="S52" s="36" t="s">
+        <v>251</v>
+      </c>
+      <c r="T52" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="U52" s="36" t="s">
+        <v>119</v>
+      </c>
+      <c r="V52" s="36" t="s">
+        <v>262</v>
+      </c>
+      <c r="W52" s="58" t="s">
+        <v>213</v>
+      </c>
+      <c r="X52" s="22"/>
+    </row>
+    <row r="53" spans="1:27" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A53" s="89"/>
+      <c r="B53" s="14">
         <v>7</v>
       </c>
-      <c r="H6" s="33" t="s">
+      <c r="C53" s="9" t="s">
+        <v>162</v>
+      </c>
+      <c r="D53" s="49"/>
+      <c r="E53" s="36"/>
+      <c r="F53" s="49"/>
+      <c r="G53" s="36"/>
+      <c r="H53" s="52" t="s">
+        <v>302</v>
+      </c>
+      <c r="I53" s="51"/>
+      <c r="J53" s="51"/>
+      <c r="K53" s="36" t="s">
+        <v>65</v>
+      </c>
+      <c r="L53" s="50"/>
+      <c r="M53" s="36"/>
+      <c r="N53" s="50" t="s">
+        <v>334</v>
+      </c>
+      <c r="O53" s="56"/>
+      <c r="P53" s="36" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q53" s="36" t="s">
+        <v>42</v>
+      </c>
+      <c r="R53" s="36" t="s">
+        <v>64</v>
+      </c>
+      <c r="S53" s="49" t="s">
+        <v>256</v>
+      </c>
+      <c r="T53" s="50" t="s">
+        <v>361</v>
+      </c>
+      <c r="U53" s="59" t="s">
+        <v>141</v>
+      </c>
+      <c r="V53" s="62" t="s">
+        <v>35</v>
+      </c>
+      <c r="W53" s="58" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="54" spans="1:27" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A54" s="89"/>
+      <c r="B54" s="14">
         <v>8</v>
       </c>
-      <c r="I6" s="33" t="s">
-[...84 lines deleted...]
-      <c r="D8" s="1" t="s">
+      <c r="C54" s="9" t="s">
+        <v>163</v>
+      </c>
+      <c r="D54" s="2"/>
+      <c r="E54" s="2"/>
+      <c r="F54" s="2"/>
+      <c r="G54" s="21"/>
+      <c r="H54" s="2"/>
+      <c r="I54" s="21"/>
+      <c r="J54" s="21"/>
+      <c r="K54" s="50" t="s">
+        <v>276</v>
+      </c>
+      <c r="L54" s="2"/>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2"/>
+      <c r="O54" s="68"/>
+      <c r="P54" s="36"/>
+      <c r="Q54" s="11" t="s">
         <v>307</v>
       </c>
-      <c r="E8" s="1" t="s">
-[...1169 lines deleted...]
-      <c r="H27" s="47" t="s">
+      <c r="R54" s="21"/>
+      <c r="S54" s="2"/>
+      <c r="T54" s="21"/>
+      <c r="U54" s="21"/>
+      <c r="V54" s="2"/>
+      <c r="W54" s="95" t="s">
         <v>363</v>
       </c>
-      <c r="I27" s="47" t="s">
-[...1785 lines deleted...]
-      <c r="W57" s="28"/>
+      <c r="X54" s="8"/>
+    </row>
+    <row r="55" spans="1:27" ht="18" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A55" s="89"/>
+      <c r="B55" s="12"/>
+      <c r="C55" s="12"/>
+      <c r="D55" s="41"/>
+      <c r="E55" s="41"/>
+      <c r="F55" s="41"/>
+      <c r="G55" s="41"/>
+      <c r="H55" s="41"/>
+      <c r="I55" s="41"/>
+      <c r="J55" s="41"/>
+      <c r="K55" s="41"/>
+      <c r="L55" s="41"/>
+      <c r="M55" s="41"/>
+      <c r="N55" s="41"/>
+      <c r="O55" s="41"/>
+      <c r="P55" s="41"/>
+      <c r="Q55" s="41"/>
+      <c r="R55" s="41"/>
+      <c r="S55" s="42"/>
+      <c r="T55" s="41"/>
+      <c r="U55" s="43"/>
+      <c r="V55" s="41"/>
+      <c r="W55" s="57"/>
+      <c r="X55" s="8"/>
+    </row>
+    <row r="56" spans="1:27" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A56" s="8"/>
+      <c r="B56" s="8"/>
+      <c r="C56" s="8"/>
+      <c r="D56" s="8"/>
+      <c r="E56" s="8"/>
+      <c r="F56" s="8"/>
+      <c r="G56" s="8"/>
+      <c r="H56" s="8"/>
+      <c r="I56" s="8"/>
+      <c r="J56" s="8"/>
+      <c r="L56" s="8"/>
+      <c r="M56" s="8"/>
+      <c r="N56" s="8"/>
+      <c r="O56" s="8"/>
+      <c r="P56" s="8"/>
+      <c r="Q56" s="8"/>
+      <c r="R56" s="8"/>
+      <c r="S56" s="8"/>
+      <c r="T56" s="8"/>
+      <c r="U56" s="8"/>
+      <c r="V56" s="8"/>
+      <c r="W56" s="8"/>
+      <c r="X56" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="E5:K5"/>
     <mergeCell ref="A36:A45"/>
     <mergeCell ref="A46:A55"/>
-    <mergeCell ref="D7:S7"/>
+    <mergeCell ref="E4:K4"/>
     <mergeCell ref="A6:A15"/>
     <mergeCell ref="A16:A24"/>
     <mergeCell ref="A26:A34"/>
+    <mergeCell ref="D7:W7"/>
   </mergeCells>
-  <phoneticPr fontId="9" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="45" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
+  <phoneticPr fontId="23" type="noConversion"/>
+  <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
+  <pageSetup scale="80" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>5-11</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>