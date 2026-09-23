--- v0 (2025-12-28)
+++ v1 (2026-09-23)
@@ -1,535 +1,626 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="24332"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" mc:Ignorable="x15">
+  <fileVersion appName="xl" lastEdited="6" lowestEdited="5" rupBuild="14420"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="E:\Документы 25-26\Расписание 25-26\расп 25-26\25-26 г распис\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\ШКОЛА\Документы 26-27\Расписание\На сайт\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{98DFEAE1-9078-46AB-9F78-DE25467F5E47}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="0" yWindow="0" windowWidth="28770" windowHeight="12180"/>
   </bookViews>
   <sheets>
     <sheet name="5-11" sheetId="1" r:id="rId1"/>
   </sheets>
-  <calcPr calcId="191029"/>
-[...10 lines deleted...]
-  </extLst>
+  <calcPr calcId="162913"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="165" uniqueCount="65">
-[...7 lines deleted...]
-    <t>жұма/пятница</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="179" uniqueCount="87">
+  <si>
+    <t>Бекітемін _______________</t>
+  </si>
+  <si>
+    <t>мектеп басшысы</t>
+  </si>
+  <si>
+    <t>Камиева Б.Д.</t>
+  </si>
+  <si>
+    <t>Уақыт/ Время</t>
+  </si>
+  <si>
+    <t>8.30 - 9.00</t>
+  </si>
+  <si>
+    <t>Сынып сағаты/классный час</t>
+  </si>
+  <si>
+    <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>5а</t>
   </si>
   <si>
     <t>5б</t>
   </si>
   <si>
     <t>5в</t>
   </si>
   <si>
     <t>6а</t>
   </si>
   <si>
     <t>6б</t>
   </si>
   <si>
     <t>6в</t>
   </si>
   <si>
     <t>7а</t>
   </si>
   <si>
     <t>7б</t>
   </si>
   <si>
     <t>7в</t>
   </si>
   <si>
     <t>8а</t>
   </si>
   <si>
-    <t>8б</t>
-[...1 lines deleted...]
-  <si>
     <t>8в</t>
   </si>
   <si>
-    <t>9а</t>
-[...1 lines deleted...]
-  <si>
     <t>9б</t>
   </si>
   <si>
     <t>9в</t>
   </si>
   <si>
     <t>10а</t>
   </si>
   <si>
     <t>11а</t>
   </si>
   <si>
-    <t>сейсенбі/вторник</t>
-[...4 lines deleted...]
-  <si>
     <t>10б</t>
   </si>
   <si>
-    <t>7г</t>
-[...1 lines deleted...]
-  <si>
     <t>11б</t>
   </si>
   <si>
-    <t>Уақыт/ Время</t>
-[...116 lines deleted...]
-    <t>Сатылай кешенді оқыту технологиясы-203</t>
+    <t>8г</t>
+  </si>
+  <si>
+    <t>01.09.2026 ж</t>
+  </si>
+  <si>
+    <t>13.55 - 14.40</t>
+  </si>
+  <si>
+    <t>14.50-15.35</t>
+  </si>
+  <si>
+    <t>13.15 - 14.00</t>
+  </si>
+  <si>
+    <t>14.10-14.55</t>
+  </si>
+  <si>
+    <t>15.05-15.50</t>
+  </si>
+  <si>
+    <t>Жеке қауіпсіздәк 1 апта 305</t>
+  </si>
+  <si>
+    <t>Жеке қауіпсіздәк 2 апта   105</t>
+  </si>
+  <si>
+    <t>Жеке қауіпсіздәк 3 апта   307</t>
+  </si>
+  <si>
+    <t>Жеке қауіпсіздәк      4 апта   302а</t>
+  </si>
+  <si>
+    <t>Жеке қауіпсіздәк        2 апта   203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Основы Конституции  309  </t>
+  </si>
+  <si>
+    <t>Конституция негіздері 207</t>
+  </si>
+  <si>
+    <t>Конституция негіздері 207         1 апта</t>
+  </si>
+  <si>
+    <t>Основы Конституции   1 неделя  309/ Личная безопасность   2 неделя 304в</t>
+  </si>
+  <si>
+    <t>Основы Конституции   1 неделя 208</t>
+  </si>
+  <si>
+    <t>Основы Конституции     2 неделя 208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Личная безопасность   206   </t>
+  </si>
+  <si>
+    <t>Личная безопасность   1 неделя 303а</t>
+  </si>
+  <si>
+    <t>Личная безопасность   2 неделя 303а</t>
+  </si>
+  <si>
+    <t>Основы Конституции   2 неделя 309</t>
+  </si>
+  <si>
+    <t>Конституция негіздері                1 апта 309</t>
+  </si>
+  <si>
+    <t>Основы Конституции      1 неделя 208</t>
+  </si>
+  <si>
+    <t>Личная безопасность   2 неделя  206</t>
+  </si>
+  <si>
+    <t>Личная безопасность  1 неделя  206</t>
+  </si>
+  <si>
+    <t>Заң және тәртіп 207        1 апта / Жеке қауіпсіздік         1 апта   207</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жеке қауіпсіздік        304/1 апта                             Заң және тәртіп 207                             2 апта </t>
+  </si>
+  <si>
+    <t>Личная безопасность      1 неделя203</t>
+  </si>
+  <si>
+    <t>Закон и порядок 309                                1 неделя / Личная безопасность        2 неделя 301а</t>
+  </si>
+  <si>
+    <t>8б-гимназия</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9а-гимназия </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заң және тәртіп 207     2 апта </t>
+  </si>
+  <si>
+    <t>Закон и порядок       2 неделя    208/ Личная безопасность 3 неделя 303</t>
+  </si>
+  <si>
+    <t>Закон и порядок    208</t>
+  </si>
+  <si>
+    <t>Закон и порядок    3 неделя 208/ Личная безопасность    1 неделя 201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Заң және тәртіп   207    3 апта </t>
+  </si>
+  <si>
+    <t>Закон и порядок          4 неделя 208/   Личная безопасность            2 неделя 201</t>
+  </si>
+  <si>
+    <t>ДС/ПН</t>
+  </si>
+  <si>
+    <t>СС/ВТ</t>
+  </si>
+  <si>
+    <t>СР/СР</t>
+  </si>
+  <si>
+    <t>БС/ЧТ</t>
+  </si>
+  <si>
+    <t>ЖМ/ПТ</t>
+  </si>
+  <si>
+    <t>Вариатив  кестесі/Расписание  вариатива</t>
+  </si>
+  <si>
+    <t>15.45-16.30</t>
+  </si>
+  <si>
+    <t>"Нейросети, мир ИИ"-308</t>
+  </si>
+  <si>
+    <t>"Трудные вопросы русской грамматики и синтаксиса" -201</t>
+  </si>
+  <si>
+    <t>"Шедевры мирового искусства и культуры"</t>
+  </si>
+  <si>
+    <t>"Ертіс аймағының әдебиеті" 105</t>
+  </si>
+  <si>
+    <t>"Развитие и формирование ФГ" 305</t>
+  </si>
+  <si>
+    <t>"Чтение для удовольств"206</t>
+  </si>
+  <si>
+    <t>"Сатылай кешенді оқыту технологиясы"-105</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ф-ра: спорт игры </t>
+  </si>
+  <si>
+    <t>"Алаштану" -207</t>
+  </si>
+  <si>
+    <t>"Зерде"-тарих 207</t>
+  </si>
+  <si>
+    <t>"Жазылым шеберлігі"301а</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закон и порядок   1,3 неделя 309/ Личная безопасность  206 1 неделя </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Закон и порядок   2,4  неделя 309/ Личная безопасность  206 2 неделя </t>
+  </si>
+  <si>
+    <t>"Дүниежүзілік энергетика"-304</t>
+  </si>
+  <si>
+    <t>ОӨК</t>
+  </si>
+  <si>
+    <t>"Решение биологических задач"-302а</t>
+  </si>
+  <si>
+    <t>"Геоэкологиялық зерттеулер негіздері"-304</t>
+  </si>
+  <si>
+    <t>УПК</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="21" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" mc:Ignorable="x14ac x16r2">
+  <fonts count="26" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <charset val="204"/>
       <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="14"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="14"/>
+      <color indexed="8"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="14"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <color indexed="8"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <sz val="10"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="14"/>
+      <color indexed="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color indexed="53"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <i/>
+      <sz val="10"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
       <sz val="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
+      <i/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="11"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <sz val="12"/>
+      <name val="Times New Roman"/>
+      <family val="1"/>
+      <charset val="204"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="11"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="204"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
       <i/>
-      <sz val="10"/>
-      <color indexed="8"/>
+      <sz val="11"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
     <font>
-      <sz val="10"/>
-[...5 lines deleted...]
-    <font>
       <b/>
-      <sz val="14"/>
-[...7 lines deleted...]
-      <color indexed="8"/>
+      <i/>
+      <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="204"/>
-    </font>
-[...40 lines deleted...]
-      <charset val="204"/>
+      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
-      <name val="Times New Roman"/>
-[...20 lines deleted...]
-      <color theme="1"/>
+      <color indexed="8"/>
       <name val="Times New Roman"/>
       <family val="1"/>
       <charset val="204"/>
     </font>
   </fonts>
   <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF99CC00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF92D050"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="15">
+  <borders count="13">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="hair">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom style="thin">
-[...11 lines deleted...]
-      <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
@@ -541,292 +632,291 @@
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="hair">
         <color rgb="FF000000"/>
       </top>
       <bottom style="hair">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
-      <bottom/>
+      <bottom style="thin">
+        <color auto="1"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
-      <left/>
-      <right style="thin">
+      <left style="thin">
         <color auto="1"/>
-      </right>
-[...16 lines deleted...]
-      <left/>
+      </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="65">
+  <cellXfs count="70">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="4" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="16" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="18" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="4" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="21" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="4" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="22" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="23" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" textRotation="90" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="11" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...149 lines deleted...]
-    <xf numFmtId="0" fontId="20" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" textRotation="90" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" textRotation="90"/>
+    </xf>
+    <xf numFmtId="0" fontId="24" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="25" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
+      <color rgb="FFFFFF00"/>
       <color rgb="FFFF0000"/>
-      <color rgb="FFFFFF00"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
@@ -876,119 +966,85 @@
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Стандартная">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -1124,1029 +1180,1126 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:W26"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:Y25"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A13" zoomScale="82" zoomScaleNormal="82" workbookViewId="0">
-      <selection sqref="A1:W24"/>
+    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <selection activeCell="L10" sqref="L10"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="56.25" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="3.85546875" style="8" customWidth="1"/>
-[...21 lines deleted...]
-    <col min="24" max="16384" width="9" style="8"/>
+    <col min="1" max="1" width="3.85546875" style="13" customWidth="1"/>
+    <col min="2" max="2" width="3.5703125" style="13" customWidth="1"/>
+    <col min="3" max="3" width="13.7109375" style="13" customWidth="1"/>
+    <col min="4" max="4" width="13.28515625" style="13" customWidth="1"/>
+    <col min="5" max="5" width="13.5703125" style="13" customWidth="1"/>
+    <col min="6" max="6" width="13" style="13" customWidth="1"/>
+    <col min="7" max="7" width="13.5703125" style="13" customWidth="1"/>
+    <col min="8" max="8" width="14.7109375" style="13" customWidth="1"/>
+    <col min="9" max="9" width="13.5703125" style="13" customWidth="1"/>
+    <col min="10" max="10" width="15.42578125" style="13" customWidth="1"/>
+    <col min="11" max="11" width="13.28515625" style="13" customWidth="1"/>
+    <col min="12" max="12" width="13.42578125" style="13" customWidth="1"/>
+    <col min="13" max="13" width="12.7109375" style="13" customWidth="1"/>
+    <col min="14" max="14" width="15.7109375" style="13" customWidth="1"/>
+    <col min="15" max="15" width="15.28515625" style="13" customWidth="1"/>
+    <col min="16" max="16" width="13.42578125" style="13" customWidth="1"/>
+    <col min="17" max="17" width="14.5703125" style="13" customWidth="1"/>
+    <col min="18" max="18" width="14" style="13" customWidth="1"/>
+    <col min="19" max="19" width="13.85546875" style="13" customWidth="1"/>
+    <col min="20" max="20" width="13.7109375" style="13" customWidth="1"/>
+    <col min="21" max="21" width="14.28515625" style="13" customWidth="1"/>
+    <col min="22" max="22" width="13.42578125" style="13" customWidth="1"/>
+    <col min="23" max="23" width="17.7109375" style="13" customWidth="1"/>
+    <col min="24" max="26" width="9" style="13" customWidth="1"/>
+    <col min="27" max="16384" width="9" style="13"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:23" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
-[...17 lines deleted...]
-    <row r="4" spans="1:23" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="4"/>
+      <c r="B1" s="4"/>
+      <c r="C1" s="14" t="s">
+        <v>0</v>
+      </c>
+      <c r="D1" s="15"/>
+      <c r="E1" s="5"/>
+      <c r="F1" s="5"/>
+      <c r="G1" s="5"/>
+      <c r="H1" s="5"/>
+      <c r="I1" s="5"/>
+      <c r="J1" s="5"/>
+      <c r="K1" s="5"/>
+      <c r="L1" s="5"/>
+      <c r="M1" s="5"/>
+      <c r="N1" s="5"/>
+      <c r="O1" s="5"/>
+      <c r="P1" s="5"/>
+      <c r="Q1" s="5"/>
+      <c r="R1" s="5"/>
+      <c r="S1" s="5"/>
+      <c r="T1" s="5"/>
+      <c r="U1" s="8"/>
+      <c r="V1" s="8"/>
+      <c r="W1" s="8"/>
+      <c r="X1" s="8"/>
+    </row>
+    <row r="2" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="4"/>
+      <c r="B2" s="4"/>
+      <c r="C2" s="14" t="s">
+        <v>1</v>
+      </c>
+      <c r="D2" s="15"/>
+      <c r="E2" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="F2" s="5"/>
+      <c r="G2" s="5"/>
+      <c r="H2" s="5"/>
+      <c r="I2" s="5"/>
+      <c r="J2" s="5"/>
+      <c r="K2" s="5"/>
+      <c r="L2" s="5"/>
+      <c r="M2" s="5"/>
+      <c r="N2" s="5"/>
+      <c r="O2" s="5"/>
+      <c r="P2" s="5"/>
+      <c r="Q2" s="5"/>
+      <c r="R2" s="5"/>
+      <c r="S2" s="5"/>
+      <c r="T2" s="5"/>
+      <c r="U2" s="8"/>
+      <c r="V2" s="8"/>
+      <c r="W2" s="8"/>
+      <c r="X2" s="8"/>
+    </row>
+    <row r="3" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="4"/>
+      <c r="B3" s="4"/>
+      <c r="C3" s="14" t="s">
+        <v>2</v>
+      </c>
+      <c r="D3" s="15"/>
+      <c r="E3" s="5"/>
+      <c r="F3" s="5"/>
+      <c r="G3" s="5"/>
+      <c r="H3" s="5"/>
+      <c r="I3" s="31"/>
+      <c r="J3" s="5"/>
+      <c r="K3" s="1"/>
+      <c r="L3" s="5"/>
+      <c r="M3" s="5"/>
+      <c r="N3" s="5"/>
+      <c r="O3" s="5"/>
+      <c r="P3" s="5"/>
+      <c r="Q3" s="7"/>
+      <c r="R3" s="7"/>
+      <c r="S3" s="5"/>
+      <c r="T3" s="1"/>
+      <c r="U3" s="8"/>
+      <c r="V3" s="8"/>
+      <c r="W3" s="8"/>
+      <c r="X3" s="8"/>
+    </row>
+    <row r="4" spans="1:25" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A4" s="4"/>
       <c r="B4" s="4"/>
-      <c r="C4" s="10" t="s">
-[...8 lines deleted...]
-      <c r="K4" s="5"/>
+      <c r="C4" s="14" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" s="15"/>
+      <c r="E4" s="60" t="s">
+        <v>67</v>
+      </c>
+      <c r="F4" s="60"/>
+      <c r="G4" s="60"/>
+      <c r="H4" s="60"/>
+      <c r="I4" s="60"/>
+      <c r="J4" s="60"/>
+      <c r="K4" s="60"/>
       <c r="L4" s="5"/>
       <c r="M4" s="5"/>
-      <c r="N4" s="5"/>
-      <c r="O4" s="1"/>
       <c r="P4" s="5"/>
-      <c r="Q4" s="7"/>
-      <c r="R4" s="7"/>
+      <c r="Q4" s="42"/>
+      <c r="R4" s="5"/>
       <c r="S4" s="5"/>
       <c r="T4" s="5"/>
-      <c r="U4" s="5"/>
-[...3 lines deleted...]
-    <row r="5" spans="1:23" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="U4" s="8"/>
+      <c r="V4" s="8"/>
+      <c r="W4" s="8"/>
+      <c r="X4" s="8"/>
+    </row>
+    <row r="5" spans="1:25" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A5" s="4"/>
       <c r="B5" s="4"/>
-      <c r="C5" s="10"/>
-[...9 lines deleted...]
-      <c r="K5" s="12"/>
+      <c r="C5" s="4"/>
+      <c r="D5" s="4"/>
+      <c r="E5" s="5"/>
+      <c r="F5" s="6"/>
+      <c r="G5" s="5"/>
+      <c r="H5" s="7"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
       <c r="L5" s="5"/>
       <c r="M5" s="5"/>
-      <c r="N5" s="5"/>
-      <c r="O5" s="1"/>
+      <c r="N5" s="19"/>
+      <c r="O5" s="19"/>
       <c r="P5" s="5"/>
       <c r="Q5" s="7"/>
       <c r="R5" s="7"/>
       <c r="S5" s="5"/>
       <c r="T5" s="5"/>
-      <c r="U5" s="5"/>
-[...4 lines deleted...]
-      <c r="A6" s="13" t="s">
+      <c r="U5" s="8"/>
+      <c r="V5" s="8"/>
+      <c r="W5" s="8"/>
+      <c r="X5" s="8"/>
+    </row>
+    <row r="6" spans="1:25" ht="34.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="65" t="s">
+        <v>62</v>
+      </c>
+      <c r="B6" s="34"/>
+      <c r="C6" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="D6" s="25" t="s">
+        <v>7</v>
+      </c>
+      <c r="E6" s="25" t="s">
+        <v>8</v>
+      </c>
+      <c r="F6" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="G6" s="25" t="s">
+        <v>10</v>
+      </c>
+      <c r="H6" s="25" t="s">
+        <v>11</v>
+      </c>
+      <c r="I6" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="J6" s="25" t="s">
+        <v>13</v>
+      </c>
+      <c r="K6" s="25" t="s">
+        <v>14</v>
+      </c>
+      <c r="L6" s="25" t="s">
+        <v>15</v>
+      </c>
+      <c r="M6" s="25" t="s">
+        <v>16</v>
+      </c>
+      <c r="N6" s="25" t="s">
+        <v>54</v>
+      </c>
+      <c r="O6" s="25" t="s">
+        <v>17</v>
+      </c>
+      <c r="P6" s="25" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q6" s="25" t="s">
+        <v>55</v>
+      </c>
+      <c r="R6" s="25" t="s">
+        <v>18</v>
+      </c>
+      <c r="S6" s="25" t="s">
+        <v>19</v>
+      </c>
+      <c r="T6" s="28" t="s">
+        <v>20</v>
+      </c>
+      <c r="U6" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="V6" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="W6" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="X6" s="8"/>
+    </row>
+    <row r="7" spans="1:25" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="66"/>
+      <c r="B7" s="35">
         <v>0</v>
       </c>
-      <c r="B6" s="14"/>
-[...6 lines deleted...]
-      <c r="E6" s="15" t="s">
+      <c r="C7" s="16" t="s">
         <v>4</v>
       </c>
-      <c r="F6" s="15" t="s">
+      <c r="D7" s="62" t="s">
         <v>5</v>
       </c>
-      <c r="G6" s="15" t="s">
+      <c r="E7" s="63"/>
+      <c r="F7" s="63"/>
+      <c r="G7" s="63"/>
+      <c r="H7" s="63"/>
+      <c r="I7" s="63"/>
+      <c r="J7" s="63"/>
+      <c r="K7" s="63"/>
+      <c r="L7" s="63"/>
+      <c r="M7" s="63"/>
+      <c r="N7" s="63"/>
+      <c r="O7" s="63"/>
+      <c r="P7" s="63"/>
+      <c r="Q7" s="63"/>
+      <c r="R7" s="63"/>
+      <c r="S7" s="63"/>
+      <c r="T7" s="63"/>
+      <c r="U7" s="63"/>
+      <c r="V7" s="63"/>
+      <c r="W7" s="64"/>
+      <c r="X7" s="8"/>
+    </row>
+    <row r="8" spans="1:25" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="66"/>
+      <c r="B8" s="35">
         <v>6</v>
       </c>
-      <c r="H6" s="15" t="s">
-[...53 lines deleted...]
-      <c r="C7" s="19" t="s">
+      <c r="C8" s="16" t="s">
         <v>26</v>
       </c>
-      <c r="D7" s="20" t="s">
-[...33 lines deleted...]
-      </c>
       <c r="D8" s="30"/>
-      <c r="E8" s="30"/>
-[...1 lines deleted...]
-      <c r="G8" s="30"/>
+      <c r="E8" s="39" t="s">
+        <v>39</v>
+      </c>
+      <c r="F8" s="30"/>
+      <c r="G8" s="52"/>
       <c r="H8" s="30"/>
       <c r="I8" s="30"/>
       <c r="J8" s="30"/>
-      <c r="K8" s="30"/>
+      <c r="K8" s="44"/>
       <c r="L8" s="30"/>
       <c r="M8" s="30"/>
-      <c r="N8" s="30" t="s">
+      <c r="N8" s="30"/>
+      <c r="O8" s="30"/>
+      <c r="P8" s="30"/>
+      <c r="Q8" s="30"/>
+      <c r="R8" s="30"/>
+      <c r="S8" s="30"/>
+      <c r="T8" s="30"/>
+      <c r="U8" s="47"/>
+      <c r="V8" s="30"/>
+      <c r="W8" s="46"/>
+      <c r="Y8" s="1"/>
+    </row>
+    <row r="9" spans="1:25" ht="76.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="66"/>
+      <c r="B9" s="35">
+        <v>7</v>
+      </c>
+      <c r="C9" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="D9" s="30"/>
+      <c r="E9" s="43"/>
+      <c r="F9" s="30"/>
+      <c r="G9" s="30"/>
+      <c r="H9" s="39"/>
+      <c r="I9" s="38"/>
+      <c r="J9" s="39" t="s">
+        <v>46</v>
+      </c>
+      <c r="K9" s="30"/>
+      <c r="L9" s="39" t="s">
+        <v>45</v>
+      </c>
+      <c r="M9" s="30"/>
+      <c r="N9" s="30"/>
+      <c r="O9" s="44"/>
+      <c r="P9" s="39" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q9" s="39" t="s">
+        <v>51</v>
+      </c>
+      <c r="R9" s="39" t="s">
+        <v>80</v>
+      </c>
+      <c r="S9" s="39" t="s">
+        <v>81</v>
+      </c>
+      <c r="T9" s="39" t="s">
+        <v>50</v>
+      </c>
+      <c r="U9" s="44"/>
+      <c r="V9" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="W9" s="46"/>
+    </row>
+    <row r="10" spans="1:25" ht="63.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="67"/>
+      <c r="B10" s="54">
+        <v>8</v>
+      </c>
+      <c r="C10" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="D10" s="30"/>
+      <c r="E10" s="38"/>
+      <c r="F10" s="30"/>
+      <c r="G10" s="30"/>
+      <c r="H10" s="39"/>
+      <c r="I10" s="38"/>
+      <c r="J10" s="39"/>
+      <c r="K10" s="30"/>
+      <c r="L10" s="39"/>
+      <c r="M10" s="30"/>
+      <c r="N10" s="56" t="s">
+        <v>69</v>
+      </c>
+      <c r="O10" s="44"/>
+      <c r="P10" s="39"/>
+      <c r="Q10" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="R10" s="39"/>
+      <c r="S10" s="39"/>
+      <c r="T10" s="39"/>
+      <c r="U10" s="44"/>
+      <c r="V10" s="30"/>
+      <c r="W10" s="46"/>
+    </row>
+    <row r="11" spans="1:25" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="58" t="s">
+        <v>63</v>
+      </c>
+      <c r="B11" s="12"/>
+      <c r="C11" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="D11" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E11" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F11" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="G11" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="H11" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="I11" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="J11" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="K11" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="L11" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="M11" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="N11" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="O11" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="P11" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q11" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="R11" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="S11" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="T11" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="U11" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="V11" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="W11" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="X11" s="8"/>
+    </row>
+    <row r="12" spans="1:25" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="58"/>
+      <c r="B12" s="35">
+        <v>7</v>
+      </c>
+      <c r="C12" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" s="38"/>
+      <c r="E12" s="39"/>
+      <c r="F12" s="39"/>
+      <c r="G12" s="39" t="s">
+        <v>37</v>
+      </c>
+      <c r="H12" s="39"/>
+      <c r="I12" s="30"/>
+      <c r="J12" s="38"/>
+      <c r="K12" s="39" t="s">
+        <v>49</v>
+      </c>
+      <c r="L12" s="30"/>
+      <c r="M12" s="30"/>
+      <c r="N12" s="30"/>
+      <c r="O12" s="30"/>
+      <c r="P12" s="39" t="s">
+        <v>48</v>
+      </c>
+      <c r="Q12" s="38"/>
+      <c r="R12" s="48"/>
+      <c r="S12" s="30"/>
+      <c r="T12" s="30"/>
+      <c r="U12" s="47"/>
+      <c r="V12" s="30"/>
+      <c r="W12" s="46"/>
+      <c r="X12" s="8"/>
+      <c r="Y12" s="2"/>
+    </row>
+    <row r="13" spans="1:25" ht="65.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="17"/>
+      <c r="B13" s="12">
+        <v>8</v>
+      </c>
+      <c r="C13" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="D13" s="2"/>
+      <c r="E13" s="2"/>
+      <c r="F13" s="2"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="18"/>
+      <c r="K13" s="18"/>
+      <c r="L13" s="18"/>
+      <c r="M13" s="18"/>
+      <c r="N13" s="57" t="s">
+        <v>71</v>
+      </c>
+      <c r="O13" s="3"/>
+      <c r="P13" s="2"/>
+      <c r="Q13" s="10" t="s">
+        <v>72</v>
+      </c>
+      <c r="R13" s="2"/>
+      <c r="S13" s="2"/>
+      <c r="T13" s="18"/>
+      <c r="U13" s="2"/>
+      <c r="V13" s="2"/>
+      <c r="W13" s="45"/>
+      <c r="X13" s="8"/>
+    </row>
+    <row r="14" spans="1:25" ht="40.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="61" t="s">
         <v>64</v>
       </c>
-      <c r="O8" s="20" t="s">
+      <c r="B14" s="4"/>
+      <c r="C14" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="D14" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E14" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F14" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="G14" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="H14" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="I14" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="J14" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="K14" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="L14" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="M14" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="N14" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="O14" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="P14" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q14" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="R14" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="S14" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="T14" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="U14" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="V14" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="W14" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="X14" s="8"/>
+    </row>
+    <row r="15" spans="1:25" ht="84.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="61"/>
+      <c r="B15" s="35">
+        <v>7</v>
+      </c>
+      <c r="C15" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D15" s="39" t="s">
+        <v>38</v>
+      </c>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39" t="s">
         <v>40</v>
       </c>
-      <c r="P8" s="20"/>
-[...36 lines deleted...]
-      <c r="A10" s="13" t="s">
+      <c r="G15" s="30"/>
+      <c r="H15" s="39" t="s">
+        <v>41</v>
+      </c>
+      <c r="I15" s="30"/>
+      <c r="J15" s="30"/>
+      <c r="K15" s="30"/>
+      <c r="L15" s="30"/>
+      <c r="M15" s="39" t="s">
+        <v>56</v>
+      </c>
+      <c r="N15" s="39" t="s">
+        <v>73</v>
+      </c>
+      <c r="O15" s="30"/>
+      <c r="P15" s="30"/>
+      <c r="Q15" s="30"/>
+      <c r="R15" s="30"/>
+      <c r="S15" s="30"/>
+      <c r="T15" s="39" t="s">
+        <v>82</v>
+      </c>
+      <c r="U15" s="39" t="s">
+        <v>59</v>
+      </c>
+      <c r="V15" s="39" t="s">
+        <v>60</v>
+      </c>
+      <c r="W15" s="39" t="s">
+        <v>61</v>
+      </c>
+      <c r="X15" s="53"/>
+    </row>
+    <row r="16" spans="1:25" ht="57.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="17"/>
+      <c r="B16" s="12">
+        <v>8</v>
+      </c>
+      <c r="C16" s="55" t="s">
+        <v>68</v>
+      </c>
+      <c r="E16" s="21"/>
+      <c r="F16" s="21"/>
+      <c r="G16" s="21"/>
+      <c r="H16" s="21"/>
+      <c r="I16" s="21"/>
+      <c r="J16" s="21"/>
+      <c r="K16" s="22"/>
+      <c r="L16" s="21"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="39" t="s">
+        <v>74</v>
+      </c>
+      <c r="O16" s="21"/>
+      <c r="P16" s="21"/>
+      <c r="Q16" s="39" t="s">
+        <v>75</v>
+      </c>
+      <c r="R16" s="21"/>
+      <c r="S16" s="23"/>
+      <c r="T16" s="21"/>
+      <c r="U16" s="24"/>
+      <c r="V16" s="68" t="s">
+        <v>83</v>
+      </c>
+      <c r="W16" s="45"/>
+      <c r="X16" s="8"/>
+    </row>
+    <row r="17" spans="1:24" ht="43.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="58" t="s">
+        <v>65</v>
+      </c>
+      <c r="B17" s="36"/>
+      <c r="C17" s="25" t="s">
+        <v>3</v>
+      </c>
+      <c r="D17" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E17" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F17" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="G17" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="H17" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="I17" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="J17" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="K17" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="L17" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="M17" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="N17" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="O17" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="P17" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q17" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="R17" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="S17" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="T17" s="27" t="s">
         <v>20</v>
       </c>
-      <c r="B10" s="37"/>
-[...3 lines deleted...]
-      <c r="D10" s="15" t="s">
+      <c r="U17" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="V17" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="W17" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="X17" s="8"/>
+    </row>
+    <row r="18" spans="1:24" ht="66" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A18" s="58"/>
+      <c r="B18" s="37">
+        <v>7</v>
+      </c>
+      <c r="C18" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D18" s="49"/>
+      <c r="E18" s="30"/>
+      <c r="F18" s="41" t="s">
+        <v>43</v>
+      </c>
+      <c r="G18" s="30"/>
+      <c r="H18" s="30"/>
+      <c r="I18" s="39" t="s">
+        <v>47</v>
+      </c>
+      <c r="J18" s="39" t="s">
+        <v>33</v>
+      </c>
+      <c r="K18" s="39"/>
+      <c r="L18" s="41" t="s">
+        <v>44</v>
+      </c>
+      <c r="M18" s="39" t="s">
+        <v>34</v>
+      </c>
+      <c r="N18" s="39" t="s">
+        <v>76</v>
+      </c>
+      <c r="O18" s="39" t="s">
+        <v>57</v>
+      </c>
+      <c r="P18" s="30"/>
+      <c r="Q18" s="39" t="s">
+        <v>70</v>
+      </c>
+      <c r="R18" s="30"/>
+      <c r="S18" s="30"/>
+      <c r="T18" s="30"/>
+      <c r="U18" s="30"/>
+      <c r="V18" s="39" t="s">
+        <v>35</v>
+      </c>
+      <c r="W18" s="46"/>
+      <c r="X18" s="8"/>
+    </row>
+    <row r="19" spans="1:24" ht="67.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A19" s="58"/>
+      <c r="B19" s="37">
+        <v>8</v>
+      </c>
+      <c r="C19" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="D19" s="30"/>
+      <c r="E19" s="38"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="40"/>
+      <c r="J19" s="39"/>
+      <c r="K19" s="30"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="30"/>
+      <c r="N19" s="39" t="s">
+        <v>53</v>
+      </c>
+      <c r="O19" s="39"/>
+      <c r="P19" s="30"/>
+      <c r="Q19" s="39" t="s">
+        <v>77</v>
+      </c>
+      <c r="R19" s="39"/>
+      <c r="S19" s="40"/>
+      <c r="T19" s="40"/>
+      <c r="U19" s="39" t="s">
+        <v>84</v>
+      </c>
+      <c r="V19" s="39"/>
+      <c r="W19" s="50"/>
+      <c r="X19" s="8"/>
+    </row>
+    <row r="20" spans="1:24" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A20" s="58"/>
+      <c r="B20" s="34"/>
+      <c r="C20" s="11"/>
+      <c r="D20" s="29"/>
+      <c r="E20" s="29"/>
+      <c r="F20" s="29"/>
+      <c r="G20" s="32"/>
+      <c r="H20" s="29"/>
+      <c r="I20" s="29"/>
+      <c r="J20" s="29"/>
+      <c r="K20" s="32"/>
+      <c r="L20" s="32"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="33"/>
+      <c r="O20" s="33"/>
+      <c r="P20" s="32"/>
+      <c r="Q20" s="29"/>
+      <c r="R20" s="29"/>
+      <c r="S20" s="29"/>
+      <c r="T20" s="32"/>
+      <c r="U20" s="32"/>
+      <c r="V20" s="32"/>
+      <c r="W20" s="45"/>
+      <c r="X20" s="8"/>
+    </row>
+    <row r="21" spans="1:24" ht="38.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A21" s="59" t="s">
+        <v>66</v>
+      </c>
+      <c r="B21" s="12"/>
+      <c r="C21" s="25" t="s">
         <v>3</v>
       </c>
-      <c r="E10" s="15" t="s">
-[...5 lines deleted...]
-      <c r="G10" s="15" t="s">
+      <c r="D21" s="26" t="s">
+        <v>7</v>
+      </c>
+      <c r="E21" s="26" t="s">
+        <v>8</v>
+      </c>
+      <c r="F21" s="26" t="s">
+        <v>9</v>
+      </c>
+      <c r="G21" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="H21" s="26" t="s">
+        <v>11</v>
+      </c>
+      <c r="I21" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="J21" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="K21" s="26" t="s">
+        <v>14</v>
+      </c>
+      <c r="L21" s="26" t="s">
+        <v>15</v>
+      </c>
+      <c r="M21" s="26" t="s">
+        <v>16</v>
+      </c>
+      <c r="N21" s="26" t="s">
+        <v>54</v>
+      </c>
+      <c r="O21" s="26" t="s">
+        <v>17</v>
+      </c>
+      <c r="P21" s="26" t="s">
+        <v>24</v>
+      </c>
+      <c r="Q21" s="26" t="s">
+        <v>55</v>
+      </c>
+      <c r="R21" s="26" t="s">
+        <v>18</v>
+      </c>
+      <c r="S21" s="26" t="s">
+        <v>19</v>
+      </c>
+      <c r="T21" s="27" t="s">
+        <v>20</v>
+      </c>
+      <c r="U21" s="28" t="s">
+        <v>22</v>
+      </c>
+      <c r="V21" s="28" t="s">
+        <v>21</v>
+      </c>
+      <c r="W21" s="28" t="s">
+        <v>23</v>
+      </c>
+      <c r="X21" s="8"/>
+    </row>
+    <row r="22" spans="1:24" ht="39.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A22" s="59"/>
+      <c r="B22" s="12">
         <v>6</v>
       </c>
-      <c r="H10" s="15" t="s">
+      <c r="C22" s="16" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="39" t="s">
+        <v>31</v>
+      </c>
+      <c r="E22" s="30"/>
+      <c r="F22" s="30"/>
+      <c r="G22" s="39" t="s">
+        <v>32</v>
+      </c>
+      <c r="H22" s="30"/>
+      <c r="I22" s="41" t="s">
+        <v>42</v>
+      </c>
+      <c r="J22" s="30"/>
+      <c r="K22" s="30"/>
+      <c r="L22" s="30"/>
+      <c r="M22" s="30"/>
+      <c r="N22" s="30"/>
+      <c r="O22" s="30"/>
+      <c r="P22" s="30"/>
+      <c r="Q22" s="30"/>
+      <c r="R22" s="30"/>
+      <c r="S22" s="30"/>
+      <c r="T22" s="51"/>
+      <c r="U22" s="30"/>
+      <c r="V22" s="30"/>
+      <c r="W22" s="46"/>
+      <c r="X22" s="20"/>
+    </row>
+    <row r="23" spans="1:24" ht="41.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A23" s="59"/>
+      <c r="B23" s="12">
         <v>7</v>
       </c>
-      <c r="I10" s="15" t="s">
+      <c r="C23" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="D23" s="38"/>
+      <c r="E23" s="30"/>
+      <c r="F23" s="38"/>
+      <c r="G23" s="30"/>
+      <c r="H23" s="41" t="s">
+        <v>52</v>
+      </c>
+      <c r="I23" s="40"/>
+      <c r="J23" s="40"/>
+      <c r="K23" s="30"/>
+      <c r="L23" s="39"/>
+      <c r="M23" s="30"/>
+      <c r="N23" s="39" t="s">
+        <v>79</v>
+      </c>
+      <c r="O23" s="44"/>
+      <c r="P23" s="30"/>
+      <c r="Q23" s="30"/>
+      <c r="R23" s="30"/>
+      <c r="S23" s="38"/>
+      <c r="T23" s="39" t="s">
+        <v>85</v>
+      </c>
+      <c r="U23" s="47"/>
+      <c r="V23" s="48"/>
+      <c r="W23" s="46"/>
+    </row>
+    <row r="24" spans="1:24" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A24" s="59"/>
+      <c r="B24" s="12">
         <v>8</v>
       </c>
-      <c r="J10" s="15" t="s">
-[...602 lines deleted...]
-      <c r="K24" s="43" t="s">
+      <c r="C24" s="9" t="s">
         <v>30</v>
       </c>
-      <c r="L24" s="43"/>
-[...62 lines deleted...]
-      <c r="W26" s="5"/>
+      <c r="D24" s="2"/>
+      <c r="E24" s="2"/>
+      <c r="F24" s="2"/>
+      <c r="G24" s="18"/>
+      <c r="H24" s="2"/>
+      <c r="I24" s="18"/>
+      <c r="J24" s="18"/>
+      <c r="K24" s="39" t="s">
+        <v>36</v>
+      </c>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="51"/>
+      <c r="P24" s="30"/>
+      <c r="Q24" s="10" t="s">
+        <v>78</v>
+      </c>
+      <c r="R24" s="18"/>
+      <c r="S24" s="2"/>
+      <c r="T24" s="18"/>
+      <c r="U24" s="18"/>
+      <c r="V24" s="2"/>
+      <c r="W24" s="69" t="s">
+        <v>86</v>
+      </c>
+      <c r="X24" s="8"/>
+    </row>
+    <row r="25" spans="1:24" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A25" s="8"/>
+      <c r="B25" s="8"/>
+      <c r="C25" s="8"/>
+      <c r="D25" s="8"/>
+      <c r="E25" s="8"/>
+      <c r="F25" s="8"/>
+      <c r="G25" s="8"/>
+      <c r="H25" s="8"/>
+      <c r="I25" s="8"/>
+      <c r="J25" s="8"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="8"/>
+      <c r="N25" s="8"/>
+      <c r="O25" s="8"/>
+      <c r="P25" s="8"/>
+      <c r="Q25" s="8"/>
+      <c r="R25" s="8"/>
+      <c r="S25" s="8"/>
+      <c r="T25" s="8"/>
+      <c r="U25" s="8"/>
+      <c r="V25" s="8"/>
+      <c r="W25" s="8"/>
+      <c r="X25" s="8"/>
     </row>
   </sheetData>
   <mergeCells count="7">
-    <mergeCell ref="E5:K5"/>
     <mergeCell ref="A17:A20"/>
-    <mergeCell ref="A22:A24"/>
-[...3 lines deleted...]
-    <mergeCell ref="A14:A16"/>
+    <mergeCell ref="A21:A24"/>
+    <mergeCell ref="E4:K4"/>
+    <mergeCell ref="A11:A12"/>
+    <mergeCell ref="A14:A15"/>
+    <mergeCell ref="D7:W7"/>
+    <mergeCell ref="A6:A10"/>
   </mergeCells>
-  <phoneticPr fontId="5" type="noConversion"/>
-[...1 lines deleted...]
-  <pageSetup paperSize="9" scale="40" fitToHeight="0" orientation="landscape" verticalDpi="300" r:id="rId1"/>
+  <phoneticPr fontId="17" type="noConversion"/>
+  <pageMargins left="0" right="0" top="0.19685039370078741" bottom="0" header="0" footer="0"/>
+  <pageSetup paperSize="9" scale="45" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Листы</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>5-11</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>