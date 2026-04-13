--- v0 (2026-03-19)
+++ v1 (2026-04-13)
@@ -13,2739 +13,1893 @@
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="009865B9" w:rsidRDefault="009865B9" w:rsidP="0053255E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E1FD6" w:rsidRPr="008E1FD6" w:rsidRDefault="008E1FD6" w:rsidP="008E1FD6">
+    <w:p w:rsidR="0053255E" w:rsidRDefault="0053255E" w:rsidP="0053255E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="008E1FD6" w:rsidRPr="008E1FD6" w:rsidRDefault="008E1FD6" w:rsidP="008E1FD6">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Протокол № 1</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRDefault="0053255E" w:rsidP="0053255E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...41 lines deleted...]
-    <w:p w:rsidR="0053255E" w:rsidRPr="008E1FD6" w:rsidRDefault="008E1FD6" w:rsidP="008E1FD6">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">заседания попечительского Совета </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRDefault="0053255E" w:rsidP="0053255E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="0053255E" w:rsidRPr="008E1FD6" w:rsidRDefault="008E1FD6" w:rsidP="0053255E">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>КГУ «СОШ № 43»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRDefault="008E0615" w:rsidP="0053255E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="0053255E" w:rsidRPr="008E1FD6" w:rsidRDefault="008E1FD6" w:rsidP="0053255E">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>от «2</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="0053255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>» сентября 202</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0053255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRDefault="0053255E" w:rsidP="0053255E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1161"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="00D947DE" w:rsidRPr="008E1FD6" w:rsidRDefault="008E1FD6" w:rsidP="009865B9">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Присутствовали:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 22 чел.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (руководитель школы,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>15 членов ПС</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 5 председателей </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DB3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>родит</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DB3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.к</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00DB3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>омитета</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DB3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> классов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и  секретарь)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D947DE" w:rsidRPr="009865B9" w:rsidRDefault="0053255E" w:rsidP="009865B9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1161"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...12 lines deleted...]
-    <w:p w:rsidR="0053255E" w:rsidRPr="008E1FD6" w:rsidRDefault="008E1FD6" w:rsidP="0053255E">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Отсутствовали: 0</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRDefault="0053255E" w:rsidP="0053255E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1161"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00D947DE" w:rsidRPr="008E1FD6" w:rsidRDefault="00D947DE" w:rsidP="00D947DE">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Повестка дня:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D947DE" w:rsidRPr="00D947DE" w:rsidRDefault="00D947DE" w:rsidP="00D947DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...8 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1)</w:t>
       </w:r>
-      <w:r w:rsidR="008E1FD6" w:rsidRPr="008E1FD6">
-[...33 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidR="0053255E" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Выступление руководителя школы. Итоги текущего </w:t>
+      </w:r>
+      <w:r w:rsidR="008F7226" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ремонта за летний период</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0053255E" w:rsidRPr="00D947DE" w:rsidRDefault="00D947DE" w:rsidP="00D947DE">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008E1FD6">
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">                                                                                       </w:t>
       </w:r>
-      <w:r w:rsidR="008F7226" w:rsidRPr="008E1FD6">
-[...5 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidR="008F7226" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="0053255E" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F80373">
-[...7 lines deleted...]
-        <w:t xml:space="preserve">                      </w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0053255E" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Молдабекова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0053255E" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К.К.</w:t>
       </w:r>
       <w:r w:rsidR="008F7226" w:rsidRPr="00D947DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D947DE" w:rsidRDefault="0053255E" w:rsidP="00D947DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Особенности организации воспитательной работы на 2025</w:t>
+      </w:r>
+      <w:r w:rsidR="00D85C54" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>уч.г</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRPr="00D947DE" w:rsidRDefault="00D947DE" w:rsidP="00D947DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                    </w:t>
+      </w:r>
+      <w:r w:rsidR="0053255E" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t>(</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="0053255E" w:rsidRPr="00D947DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-        <w:t>К.К.</w:t>
+        <w:t>Шакенова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0053255E" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Б.М.-ЗРВР)</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7226" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F7226" w:rsidRPr="00D947DE" w:rsidRDefault="0053255E" w:rsidP="00D947DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="008F7226" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Отчет о работе ПС за 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6454">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7226" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-2025 </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008E1FD6">
-[...6 lines deleted...]
-        <w:t>Молдабеков</w:t>
+      <w:r w:rsidR="008F7226" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>уч.г</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="008F7226" w:rsidRPr="00D947DE">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D947DE" w:rsidRPr="008E1FD6" w:rsidRDefault="0053255E" w:rsidP="00D947DE">
+        <w:t>. (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="008F7226" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пшембаева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="008F7226" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М.Е.-председатель ПС)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRDefault="008F7226" w:rsidP="00D947DE">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D85C54" w:rsidRPr="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Выборы и утверждение  нового состава ПС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D947DE" w:rsidRPr="00D947DE" w:rsidRDefault="00D947DE" w:rsidP="00D947DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00D947DE" w:rsidRDefault="0053255E" w:rsidP="00D947DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Слушали</w:t>
+      </w:r>
+      <w:r w:rsidR="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRPr="00D947DE" w:rsidRDefault="0053255E" w:rsidP="00D947DE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">2025–2026 </w:t>
+        <w:t xml:space="preserve">1. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008E1FD6" w:rsidRPr="008E1FD6">
-[...6 lines deleted...]
-        <w:t>оқу</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Молдабекова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008E1FD6" w:rsidRPr="008E1FD6">
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К.К.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –.руководитель школы № 43 рассказал об итогах ремонта школы в летний период (ремонт </w:t>
+      </w:r>
+      <w:r w:rsidR="00C908BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">фойе 1 этажа, зала символов и </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="008E1FD6" w:rsidRPr="008E1FD6">
-[...6 lines deleted...]
-        <w:t>жылында</w:t>
+      <w:r w:rsidR="00C908BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>тд</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="008E1FD6" w:rsidRPr="008E1FD6">
-[...16 lines deleted...]
-        <w:t>тәрбиелі</w:t>
+      <w:r w:rsidR="00C908BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) о материально-технической базе и, в целом, об учебно-воспитательном процессе школы. </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="008E1FD6" w:rsidRPr="008E1FD6">
-[...26 lines deleted...]
-        <w:t>ж</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Отчитался о</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="008E1FD6" w:rsidRPr="008E1FD6">
-[...1117 lines deleted...]
-    <w:p w:rsidR="008F7226" w:rsidRPr="003C0C04" w:rsidRDefault="0053255E" w:rsidP="008F7226">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> бюджетных средствах, выделенные государством </w:t>
+      </w:r>
+      <w:r w:rsidR="00C908BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">на ремонт школы и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">по Всеобучу. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F7226" w:rsidRDefault="0053255E" w:rsidP="008F7226">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F80373">
-[...2 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="00F05641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Шакенову</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Б.М.-ЗДВР. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ознакомила родителей с </w:t>
+      </w:r>
+      <w:r w:rsidR="00C908BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>единой программой воспитания «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C908BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Адал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C908BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C908BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>азамат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00C908BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> МП РК. основан</w:t>
+      </w:r>
+      <w:r w:rsidR="00C908BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ной</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на национальных, общечеловеческих ценностях казахского народа. Более подробно остановилась на ценностях данной программы, рассказала об ежедневных и еженедельных мероприятиях, а так же проектах как «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Бала</w:t>
+      </w:r>
+      <w:r w:rsidR="00C908BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>лар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. </w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>кітапханасы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Б.М.</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t>, «Қамқор», «Шабыт» и др.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Шакенова</w:t>
-[...4 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - т</w:t>
-[...37 lines deleted...]
-    <w:p w:rsidR="003C0C04" w:rsidRPr="003C0C04" w:rsidRDefault="00C908BA" w:rsidP="003C0C04">
+        <w:t>Напомнила родителям о соблюдении учащимися и родителями требований к обязательной школьной форме (закон РК от 5 января 2023 г. № 31563) и о запрещении использования учащимися сотовых телефонов на занятиях (закон РК от 23 февраля 2024 г.№ 64)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="008F7226" w:rsidRDefault="00C908BA" w:rsidP="008F7226">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F05641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00F80373" w:rsidRPr="003C0C04">
-[...1 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:r w:rsidR="008F7226">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F80373" w:rsidRPr="00F80373">
+      <w:r w:rsidR="008F7226" w:rsidRPr="008F7226">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>М.Е.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C0C04">
+        <w:t>Пшембаеву М.Е.-председателя ПС</w:t>
+      </w:r>
+      <w:r w:rsidR="008F7226">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t xml:space="preserve">Пшембаева - </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003C0C04" w:rsidRPr="003C0C04">
+        <w:t>. Рассказала о проделанной работе за прошлый уч.год</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0615">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-        <w:t>ата-аналар комитетінің төрағасы</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="008F7226" w:rsidRDefault="003C0C04" w:rsidP="003C0C04">
+        <w:t xml:space="preserve"> (отчет прилагается). При этом отметила, что не все члены попсовета были активны в работе. 6 членов попсовета заявили о выходе из состава</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> П</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>шембаева</w:t>
+      </w:r>
+      <w:r w:rsidR="008E0615">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М.Е. предложила дополнить состав ПС еще 5-ю родителями.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D947DE" w:rsidRPr="00D947DE" w:rsidRDefault="00DB3CFD" w:rsidP="00F05641">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F05641">
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
         </w:rPr>
-      </w:pPr>
-[...41 lines deleted...]
-    <w:p w:rsidR="00D947DE" w:rsidRPr="00F463DF" w:rsidRDefault="00DB3CFD" w:rsidP="00F05641">
+        <w:t>4.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Молдабекова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> К.К.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00DB3CFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>по</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">благодарил родителей за работу и предложил дополнить состав </w:t>
+      </w:r>
+      <w:r w:rsidR="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ПС. </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Предложил присутствующим председателям родительских комитетов</w:t>
+      </w:r>
+      <w:r w:rsidR="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1,2,4,5 и 7-й  параллели обсудить с родителями классов и выдвинуть свои кандидатуры в состав ПС.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRPr="00F05641" w:rsidRDefault="0053255E" w:rsidP="00F05641">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...78 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...20 lines deleted...]
-    <w:p w:rsidR="0053255E" w:rsidRPr="00F463DF" w:rsidRDefault="0053255E" w:rsidP="0053255E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Решили:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRDefault="0053255E" w:rsidP="0053255E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>1.</w:t>
-[...158 lines deleted...]
-      <w:r w:rsidR="00F463DF" w:rsidRPr="00F463DF">
+        <w:t>1.Одобрить итоги ремонта школы за летний период</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05641">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0053255E" w:rsidRPr="00F463DF" w:rsidRDefault="0053255E" w:rsidP="0053255E">
+    <w:p w:rsidR="0053255E" w:rsidRDefault="0053255E" w:rsidP="0053255E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...11 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:t xml:space="preserve">2.Содействовать школе в реализации цели и задач </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>программы «</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F05641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Адал</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00F05641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F463DF" w:rsidRPr="00F463DF">
-[...22 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F05641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>азамат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F05641" w:rsidRPr="00F463DF" w:rsidRDefault="0053255E" w:rsidP="0053255E">
+    <w:p w:rsidR="00F05641" w:rsidRDefault="0053255E" w:rsidP="0053255E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>3.</w:t>
       </w:r>
-      <w:r w:rsidR="00F463DF" w:rsidRPr="00F463DF">
-[...27 lines deleted...]
-    <w:p w:rsidR="0053255E" w:rsidRPr="00F463DF" w:rsidRDefault="00F05641" w:rsidP="0053255E">
+      <w:r w:rsidR="00F05641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Одобрить работу ПС за 202</w:t>
+      </w:r>
+      <w:r w:rsidR="002D6454">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="00F05641">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-2025 учебный год.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F05641" w:rsidRDefault="00F05641" w:rsidP="0053255E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...7 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">4. </w:t>
       </w:r>
-      <w:r w:rsidR="00F463DF" w:rsidRPr="00F463DF">
-[...9 lines deleted...]
-    <w:p w:rsidR="00D947DE" w:rsidRPr="00F463DF" w:rsidRDefault="00D947DE" w:rsidP="0053255E">
+      <w:r w:rsidR="0053255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утвердить </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">обновленный состав </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>попсовета</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> школы  и план работы </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRPr="00D947DE" w:rsidRDefault="00F05641" w:rsidP="0053255E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-    <w:p w:rsidR="0053255E" w:rsidRPr="00F463DF" w:rsidRDefault="003C51E7" w:rsidP="0053255E">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>на 2025-2026 учебный год</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>д</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>о 30.09.</w:t>
+      </w:r>
+      <w:r w:rsidR="0053255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D947DE" w:rsidRDefault="00D947DE" w:rsidP="0053255E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...28 lines deleted...]
-    <w:p w:rsidR="0053255E" w:rsidRPr="00F463DF" w:rsidRDefault="003C51E7" w:rsidP="0053255E">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRDefault="0053255E" w:rsidP="0053255E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...22 lines deleted...]
-    <w:p w:rsidR="0053255E" w:rsidRPr="00F463DF" w:rsidRDefault="00F463DF" w:rsidP="0053255E">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Итоги голосования: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRDefault="0053255E" w:rsidP="0053255E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...30 lines deleted...]
-    <w:p w:rsidR="00D947DE" w:rsidRPr="003C51E7" w:rsidRDefault="003C51E7" w:rsidP="009865B9">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За    </w:t>
+      </w:r>
+      <w:r w:rsidR="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>22___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0053255E" w:rsidRDefault="0053255E" w:rsidP="0053255E">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...24 lines deleted...]
-    <w:p w:rsidR="00D947DE" w:rsidRPr="003C51E7" w:rsidRDefault="00D947DE" w:rsidP="009865B9">
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>против__________0___</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D947DE" w:rsidRDefault="0053255E" w:rsidP="009865B9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="009865B9" w:rsidRPr="003C51E7" w:rsidRDefault="003C51E7" w:rsidP="009865B9">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>воздержались__0_____</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00D947DE" w:rsidRDefault="00D947DE" w:rsidP="009865B9">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
+        </w:pBdr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="009865B9" w:rsidRDefault="0053255E" w:rsidP="009865B9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...66 lines deleted...]
-    <w:p w:rsidR="009D4CBC" w:rsidRPr="003C51E7" w:rsidRDefault="009865B9" w:rsidP="009865B9">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>пред</w:t>
+      </w:r>
+      <w:r w:rsidR="00D947DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">седатель ПС:_________________ </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пшембаева</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> М.Е.</w:t>
+      </w:r>
+      <w:r w:rsidR="009865B9">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="009D4CBC" w:rsidRPr="00D947DE" w:rsidRDefault="009865B9" w:rsidP="009865B9">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...66 lines deleted...]
-    <w:sectPr w:rsidR="009D4CBC" w:rsidRPr="003C51E7" w:rsidSect="00D947DE">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                            </w:t>
+      </w:r>
+      <w:r w:rsidR="0053255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>секретарь ПС: ____________________</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="0053255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Шакенова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="0053255E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Б.М.</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="009D4CBC" w:rsidRPr="00D947DE" w:rsidSect="00D947DE">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="142" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2941,67 +2095,62 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D95E9D"/>
     <w:rsid w:val="002D6454"/>
-    <w:rsid w:val="003C0C04"/>
-    <w:rsid w:val="003C51E7"/>
     <w:rsid w:val="0053255E"/>
     <w:rsid w:val="005C6429"/>
     <w:rsid w:val="008E0615"/>
-    <w:rsid w:val="008E1FD6"/>
     <w:rsid w:val="008F7226"/>
     <w:rsid w:val="009865B9"/>
     <w:rsid w:val="009D4CBC"/>
     <w:rsid w:val="00C908BA"/>
     <w:rsid w:val="00D85C54"/>
     <w:rsid w:val="00D947DE"/>
     <w:rsid w:val="00D95E9D"/>
     <w:rsid w:val="00DB3CFD"/>
     <w:rsid w:val="00F05641"/>
-    <w:rsid w:val="00F463DF"/>
-    <w:rsid w:val="00F80373"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
 </w:settings>
@@ -3704,67 +2853,71 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2769</Characters>
+  <Pages>1</Pages>
+  <Words>402</Words>
+  <Characters>2298</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>23</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3248</CharactersWithSpaces>
+  <CharactersWithSpaces>2695</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>user</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>