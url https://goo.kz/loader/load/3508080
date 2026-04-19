--- v0 (2026-03-19)
+++ v1 (2026-04-19)
@@ -1,3905 +1,2031 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="001C0FCD" w:rsidRPr="001C0FCD" w:rsidRDefault="001C0FCD" w:rsidP="001C0FCD">
+    <w:p w:rsidR="00F56334" w:rsidRPr="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...21 lines deleted...]
-    <w:p w:rsidR="001C0FCD" w:rsidRPr="001C0FCD" w:rsidRDefault="001C0FCD" w:rsidP="001C0FCD">
+        <w:t xml:space="preserve">Протокол заседания № </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00F56334" w:rsidRPr="001C0FCD" w:rsidRDefault="001C0FCD" w:rsidP="001C0FCD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Заседания попечительского Совета </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...23 lines deleted...]
-    <w:p w:rsidR="00F56334" w:rsidRPr="001C0FCD" w:rsidRDefault="00F56334" w:rsidP="00F56334">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>КГУ «Средняя общеобразовательная школа № 43»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-    <w:p w:rsidR="00F56334" w:rsidRPr="001C0FCD" w:rsidRDefault="00F56334" w:rsidP="00F56334">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...53 lines deleted...]
-    <w:p w:rsidR="00F56334" w:rsidRPr="001C0FCD" w:rsidRDefault="00F56334" w:rsidP="00F56334">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                    г. Павлодар</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                   от 8 декабря 2025 года</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Присутствовали: 15 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Отсутствовали: 0 человек</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000E0271" w:rsidRPr="00F56334" w:rsidRDefault="000E0271">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001C0FCD">
-[...139 lines deleted...]
-    <w:p w:rsidR="00F56334" w:rsidRPr="00F56334" w:rsidRDefault="001C0FCD" w:rsidP="00F56334">
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1161"/>
         </w:tabs>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:p w:rsidR="001C0FCD" w:rsidRPr="001C0FCD" w:rsidRDefault="001C0FCD" w:rsidP="001C0FCD">
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Повестка дня</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
-[...108 lines deleted...]
-    <w:p w:rsidR="00F56334" w:rsidRPr="001C0FCD" w:rsidRDefault="001C0FCD" w:rsidP="001C0FCD">
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Организации горячего питания детей.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...283 lines deleted...]
-    <w:p w:rsidR="00F56334" w:rsidRPr="001C0FCD" w:rsidRDefault="001C0FCD" w:rsidP="001C0FCD">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Работа школьной столовой, анализ и статистика посещаемости столовой для контроля здорового питания школьников.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2A2A2A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="001C0FCD">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56334">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2A2A2A"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...13 lines deleted...]
-    <w:p w:rsidR="00F56334" w:rsidRDefault="001C0FCD" w:rsidP="00F56334">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <w:t>Утверждение списка детей-участников Новогодних елок — 2025 от имени Президента Республики Казахстан и Акима области.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRDefault="00F56334">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...10 lines deleted...]
-    <w:p w:rsidR="001C0FCD" w:rsidRPr="001C0FCD" w:rsidRDefault="001C0FCD" w:rsidP="001C0FCD">
+      <w:r w:rsidRPr="0092254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Слушали</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...118 lines deleted...]
-    <w:p w:rsidR="00337466" w:rsidRPr="00337466" w:rsidRDefault="00337466" w:rsidP="00337466">
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Казачкову С.И.-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">члена ПС. рассказала об итогах проверки организации горячего питания детей и работы школьной столовой. Имеются акты по итогам  мониторинга организации питания в школьной столовой. В составе </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>бракеражной</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> комиссии были следующие родители: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пархамчук</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Е.Н., Меньшикова Е.Н., </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t>Даирова</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN" w:bidi="ar"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Н. А. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">и др. «На момент проверки санитарно-эпидемиологические требования к состоянию пищеблока и условиям хранения продуктов соответствовали норме. В школе имеется график питания учащихся. За соблюдением учащимися данного графика </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ответственные</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дежурный администратор и учитель. Блюда готовятся строго по меню, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>который</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> вывешен на стенде. Температура блюд на момент подачи соответствовала норме. За качеством питания следят медсестра, администрация школы и члены ПС. По итогам проверки имеются акты. В столовой чисто, уютно, посуда новая</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F56334">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.»</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00C61250" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:b/>
-[...16 lines deleted...]
-    <w:p w:rsidR="00C61250" w:rsidRPr="00337466" w:rsidRDefault="00337466" w:rsidP="00337466">
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Слушали: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пшембаеву</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Махаббат</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ертышевну</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, председателя попечительского Совета, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>которая</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ознакомила присутствующих со списком детей-участников елки от имени Президента РК. Предложены следующие кандидатуры на елку</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00FA37D2" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00337466">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> от имени Президента РК</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Ата-аналар комитетінің төрағасы Пшембаев</w:t>
-[...81 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F56334" w:rsidRPr="00337466" w:rsidRDefault="00F56334" w:rsidP="00F56334">
-[...30 lines deleted...]
-    <w:p w:rsidR="00F56334" w:rsidRPr="00337466" w:rsidRDefault="00F56334" w:rsidP="00337466">
+    <w:p w:rsidR="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...63 lines deleted...]
-    <w:p w:rsidR="00F56334" w:rsidRPr="00D23C37" w:rsidRDefault="00F56334" w:rsidP="00337466">
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Костина София Дмитриевна - 4 «Б» класс (многодетная и малообеспеченная семья);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00D23C37" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Филимонов Марк Викторович - 5 «А» </w:t>
-[...110 lines deleted...]
-    <w:p w:rsidR="00C61250" w:rsidRPr="00FA37D2" w:rsidRDefault="00337466" w:rsidP="00C61250">
+        <w:t xml:space="preserve">Филимонов Марк Викторович - 5 «А» класс (ребенок ОБПР). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C61250" w:rsidRPr="00FA37D2" w:rsidRDefault="00C61250" w:rsidP="00C61250">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от имени </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>акима</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> города</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>қала әкімі атынан</w:t>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C61250" w:rsidRDefault="00C61250" w:rsidP="00337466">
+    <w:p w:rsidR="00C61250" w:rsidRDefault="00C61250" w:rsidP="00C61250">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0051233B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Осипова Юлия Станиславовна</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - 3 «В» </w:t>
-[...99 lines deleted...]
-        <w:t>);</w:t>
+        <w:t xml:space="preserve"> - 3 «В» класс (ребенок ОБПР);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00C61250" w:rsidRPr="00D23C37" w:rsidRDefault="00C61250" w:rsidP="00C61250">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0051233B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Татаренков Артём Владимирович</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> - 7 «Г» </w:t>
-[...71 lines deleted...]
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve"> - 7 «Г» класс (получатели АСП). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00F56334" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F56334" w:rsidRPr="00C87863" w:rsidRDefault="00337466" w:rsidP="00F56334">
+    <w:p w:rsidR="00F56334" w:rsidRPr="00C87863" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      <w:r w:rsidR="00F56334" w:rsidRPr="00C87863">
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Выступил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87863">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F56334" w:rsidRPr="00337466" w:rsidRDefault="00F56334" w:rsidP="00F56334">
+    <w:p w:rsidR="00F56334" w:rsidRPr="00C87863" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-          <w:b/>
+        <w:t>Кенжебаева Жулдыз Бакыбаевна</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>предложил</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t>Кенжебаева Жулдыз Бакыбаевна</w:t>
-[...13 lines deleted...]
-          <w:b/>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> данные кандидатуры поддержать, т.к. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>данные дети</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00337466" w:rsidRPr="00337466">
-[...295 lines deleted...]
-    <w:p w:rsidR="00F56334" w:rsidRPr="00C87863" w:rsidRDefault="003D3EAF" w:rsidP="00F56334">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>являются ОБПР,  из малообеспеченной и многодетной семей.</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="00C87863" w:rsidRDefault="00F56334" w:rsidP="00F56334">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="360" w:firstLine="348"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...19 lines deleted...]
-    <w:p w:rsidR="00C61250" w:rsidRPr="00C61250" w:rsidRDefault="003D3EAF" w:rsidP="003D3EAF">
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Решили:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C61250" w:rsidRPr="00C61250" w:rsidRDefault="00C61250" w:rsidP="00C61250">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F145F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Считать работу школьной столовой  соответствующей нормам </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003D3EAF">
-[...5 lines deleted...]
-        <w:t>Мектеп</w:t>
+      <w:r w:rsidRPr="00F145F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>санпина</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003D3EAF">
-[...145 lines deleted...]
-    <w:p w:rsidR="00F56334" w:rsidRPr="003D3EAF" w:rsidRDefault="003D3EAF" w:rsidP="003D3EAF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00F56334" w:rsidRPr="0018790B" w:rsidRDefault="00F56334" w:rsidP="0018790B">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...10 lines deleted...]
-        <w:t>Қ</w:t>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утвердить списки детей-участников Новогодней елки от имени Президента РК: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Костин</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61250" w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Софи</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61250" w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Дмитриевн</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61250" w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 4 «Б» класс (многод</w:t>
+      </w:r>
+      <w:r w:rsidR="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>етная и малообеспеченная семья)</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t>Р</w:t>
+      <w:r w:rsidR="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ф</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003D3EAF">
-[...343 lines deleted...]
-    <w:p w:rsidR="003D3EAF" w:rsidRPr="003D3EAF" w:rsidRDefault="003D3EAF" w:rsidP="003D3EAF">
+      <w:r w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>илимонов</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61250" w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Марк</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61250" w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Викторович</w:t>
+      </w:r>
+      <w:r w:rsidR="00C61250" w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018790B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 5 «А» класс (ребенок ОБПР). </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C61250" w:rsidRDefault="00C61250" w:rsidP="00C61250">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-      </w:pPr>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Утвердить списки детей-участников Новогодней елки </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">от имени </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003D3EAF">
-[...5 lines deleted...]
-        <w:t>Қала</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>акима</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003D3EAF">
-[...180 lines deleted...]
-    <w:p w:rsidR="00C61250" w:rsidRPr="003D3EAF" w:rsidRDefault="003D3EAF" w:rsidP="003D3EAF">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> города</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61250">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051233B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Осипов</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051233B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Юли</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ю</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051233B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Станиславовн</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>у</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 3 «В» класс (ребенок ОБПР);</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C61250" w:rsidRDefault="00C61250" w:rsidP="00C61250">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="1428"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="24"/>
-[...40 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="003D3EAF">
-[...6 lines deleted...]
-        <w:t>ерекше</w:t>
+      <w:r w:rsidRPr="0051233B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Татаренков</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="003D3EAF">
-[...154 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidRPr="0051233B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Артём</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0051233B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Владимирович</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>а</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 7 «Г» класс (получатели АСП). </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0018790B" w:rsidRDefault="0018790B" w:rsidP="0018790B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0018790B" w:rsidRDefault="0018790B" w:rsidP="0018790B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0018790B" w:rsidRPr="00C157C6" w:rsidRDefault="00C157C6" w:rsidP="0018790B">
+    <w:p w:rsidR="0018790B" w:rsidRDefault="0018790B" w:rsidP="0018790B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ" w:eastAsia="ru-RU"/>
-[...43 lines deleted...]
-    <w:p w:rsidR="0018790B" w:rsidRDefault="00C157C6" w:rsidP="0018790B">
+          <w:lang w:eastAsia="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F145F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Итоги голосования: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0018790B" w:rsidRDefault="0018790B" w:rsidP="0018790B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      <w:r w:rsidR="0018790B" w:rsidRPr="0092254C">
+      <w:r w:rsidRPr="0092254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">За    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092254C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="0018790B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018790B" w:rsidRDefault="00C157C6" w:rsidP="0018790B">
+    <w:p w:rsidR="0018790B" w:rsidRDefault="0018790B" w:rsidP="0018790B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="0018790B">
+        </w:rPr>
+        <w:t>п</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0092254C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ротив</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="0018790B" w:rsidRPr="0018790B">
+      <w:r w:rsidRPr="0018790B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018790B" w:rsidRDefault="00C157C6" w:rsidP="0018790B">
+    <w:p w:rsidR="0018790B" w:rsidRDefault="0018790B" w:rsidP="0018790B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:val="kk-KZ"/>
-[...11 lines deleted...]
-      <w:r w:rsidR="0018790B" w:rsidRPr="0018790B">
+        </w:rPr>
+        <w:t xml:space="preserve">воздержались </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0018790B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00730B5D" w:rsidRDefault="00730B5D" w:rsidP="0018790B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00925254" w:rsidRDefault="00C157C6" w:rsidP="00925254">
+    <w:p w:rsidR="00925254" w:rsidRDefault="00730B5D" w:rsidP="00925254">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00925254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Председатель Попечительского</w:t>
+      </w:r>
+      <w:r w:rsidR="00925254" w:rsidRPr="00925254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> совета школы</w:t>
+      </w:r>
+      <w:r w:rsidR="00925254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C157C6">
-[...59 lines deleted...]
-        <w:t>төрағасы</w:t>
+      <w:r w:rsidR="00925254">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Пшембаева</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00925254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00925254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Пшембаева</w:t>
+        <w:t>Махаббат</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00925254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00925254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Махаббат</w:t>
+        <w:t>Ертышевна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00925254">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t>________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00925254" w:rsidRDefault="00C157C6" w:rsidP="00925254">
+    <w:p w:rsidR="00925254" w:rsidRDefault="0018790B" w:rsidP="00925254">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Се</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>кретарь попечительского Совета:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C157C6">
-[...5 lines deleted...]
-        <w:t>Ата-аналар</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Шакенова</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C157C6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C157C6">
-[...5 lines deleted...]
-        <w:t>комитетінің</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Бибигул</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C157C6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C157C6">
-[...5 lines deleted...]
-        <w:t>хатшысы</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Мурзабаевна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0018790B">
-[...62 lines deleted...]
-      <w:r w:rsidR="0018790B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ________</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00925254" w:rsidRDefault="00C157C6" w:rsidP="00925254">
+    </w:p>
+    <w:p w:rsidR="00925254" w:rsidRDefault="0018790B" w:rsidP="00925254">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Директор школы: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0018790B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Молдабеков</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0018790B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0018790B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Каиржан</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0018790B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0018790B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Касымтаевич</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0018790B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> _____________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00925254" w:rsidRDefault="00C157C6" w:rsidP="00925254">
+    <w:p w:rsidR="00925254" w:rsidRDefault="0018790B" w:rsidP="00925254">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ЗДВР: </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C157C6">
-[...5 lines deleted...]
-        <w:t>Тәрбие</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ускембаева</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C157C6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C157C6">
-[...5 lines deleted...]
-        <w:t>ісі</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Гулимжан</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C157C6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C157C6">
-[...5 lines deleted...]
-        <w:t>жөніндегі</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Сейлхановна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C157C6">
-[...97 lines deleted...]
-      <w:r w:rsidR="0018790B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0018790B" w:rsidRPr="00925254" w:rsidRDefault="00C157C6" w:rsidP="00925254">
+    <w:p w:rsidR="0018790B" w:rsidRPr="00925254" w:rsidRDefault="0018790B" w:rsidP="00925254">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="ru-RU"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">педагог: </w:t>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="00C87863">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Социальный педагог: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0018790B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Кенжебаева</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0018790B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Жулдыз </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="0018790B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Бакыбаевна</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="0018790B">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> ____________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0018790B" w:rsidRDefault="0018790B" w:rsidP="0018790B">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="31" w:color="FFFFFF"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4005,77 +2131,84 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="SimSun">
+    <w:altName w:val="宋体"/>
+    <w:panose1 w:val="02010600030101010101"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="150E5C12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="4684C1CA"/>
-    <w:lvl w:ilvl="0" w:tplc="0D166E46">
+    <w:tmpl w:val="4E905832"/>
+    <w:lvl w:ilvl="0" w:tplc="6AACC5F2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1428" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04190019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2148" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0419001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2868" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0419000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
@@ -5006,57 +3139,53 @@
   <w:num w:numId="9">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E630F"/>
     <w:rsid w:val="000E0271"/>
     <w:rsid w:val="0018790B"/>
-    <w:rsid w:val="001C0FCD"/>
-[...1 lines deleted...]
-    <w:rsid w:val="003D3EAF"/>
     <w:rsid w:val="006E630F"/>
     <w:rsid w:val="00730B5D"/>
     <w:rsid w:val="00925254"/>
-    <w:rsid w:val="00C157C6"/>
     <w:rsid w:val="00C61250"/>
     <w:rsid w:val="00F56334"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -5749,66 +3878,70 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>511</Words>
-  <Characters>2919</Characters>
+  <Words>455</Words>
+  <Characters>2597</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>24</Lines>
+  <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>SPecialiST RePack</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3424</CharactersWithSpaces>
+  <CharactersWithSpaces>3046</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator>user</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>