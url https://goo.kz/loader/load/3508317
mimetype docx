--- v0 (2026-02-24)
+++ v1 (2026-05-07)
@@ -1,2512 +1,3079 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
-    <w:p w:rsidR="003453C2" w:rsidRPr="00091C09" w:rsidRDefault="003453C2" w:rsidP="003453C2">
+    <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003453C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00922F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>«Павлодар қаласының оқу-өндірістік комбинаты» КММ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00922F6E" w:rsidRPr="00922F6E" w:rsidRDefault="00225116" w:rsidP="003453C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00091C09">
+      <w:r w:rsidRPr="00922F6E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:color w:val="000000"/>
-[...8 lines deleted...]
-          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">города </w:t>
+        <w:t>педагог-кәсіби бағдар беруші</w:t>
       </w:r>
-      <w:r w:rsidRPr="00091C09">
+      <w:r w:rsidR="00922F6E" w:rsidRPr="00922F6E">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
-        <w:t xml:space="preserve">Павлодара» объявляет конкурс </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003453C2" w:rsidRPr="00922F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">лауазымына конкурс жариялайды </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003453C2" w:rsidRPr="00091C09" w:rsidRDefault="003453C2" w:rsidP="003453C2">
+    <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003453C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00922F6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>(тұрақты бос орын)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003453C2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="a3"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="514"/>
+        <w:gridCol w:w="2765"/>
+        <w:gridCol w:w="6858"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003453C2" w:rsidRPr="0032705C" w:rsidTr="003D54E6">
+        <w:trPr>
+          <w:trHeight w:val="711"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Білім беру ұйымының атауы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Павлодар облысының білім беру басқармасы, Павлодар қаласы білім беру бөлімінің «Павлодар қаласының оқу-өндірістік комбинаты» коммуналдық мемлекеттік мекемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidTr="003D54E6">
+        <w:trPr>
+          <w:trHeight w:val="453"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>орналасқан жері, пошталық мекенжайы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="009F5201">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="1872"/>
+                <w:tab w:val="left" w:pos="2052"/>
+                <w:tab w:val="left" w:pos="2592"/>
+                <w:tab w:val="left" w:pos="4397"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">140000, Қазақстан Республикасы, Павлодар облысы, Павлодар қаласы, Лермонтов көшесі, 50 </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidTr="003D54E6">
+        <w:trPr>
+          <w:trHeight w:val="328"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">телефон нөмірлері, </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1692"/>
+                <w:tab w:val="left" w:pos="1872"/>
+                <w:tab w:val="left" w:pos="2052"/>
+                <w:tab w:val="left" w:pos="2592"/>
+                <w:tab w:val="left" w:pos="4397"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>8 (7182) 20-20-80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidTr="003D54E6">
+        <w:trPr>
+          <w:trHeight w:val="203"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>электрондық пошта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>upk2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>@</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>goo</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>edu.kz</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:u w:val="single"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidTr="003D54E6">
+        <w:trPr>
+          <w:trHeight w:val="570"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Бос немесе уақытша бос лауазымның атауы, жүктемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="00225116" w:rsidP="00225116">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>педагог-кәсіби бағдар беруші</w:t>
+            </w:r>
+            <w:r w:rsidR="003453C2" w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>, 1 ставка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003453C2" w:rsidRPr="0032705C" w:rsidTr="003D54E6">
+        <w:trPr>
+          <w:trHeight w:val="825"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>негізгі функционалдық міндеттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00225116" w:rsidRPr="00922F6E" w:rsidRDefault="00225116" w:rsidP="00225116">
+            <w:pPr>
+              <w:ind w:left="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- мектепте кәсіби бағдар беру жұмысын ұйымдастырады, кәсіби бағдар беру жұмысына ұйымдастырушылық-әдістемелік басшылықты қамтамасыз етеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00225116" w:rsidRPr="00922F6E" w:rsidRDefault="00225116" w:rsidP="00225116">
+            <w:pPr>
+              <w:ind w:left="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- оқушылар мамандығын саналы түрде таңдауға бағытталған қызметті жүзеге асырады;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00225116" w:rsidRPr="00922F6E" w:rsidRDefault="00225116" w:rsidP="00225116">
+            <w:pPr>
+              <w:ind w:left="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- білім алушыларға, тәрбиеленушілерге, оқушылардың ата-аналарына немесе оларды алмастыратын тұлғаларға, педагогикалық ұжымға мамандық таңдау бойынша шешім қабылдауда көмек көрсетеді;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="00225116" w:rsidP="00225116">
+            <w:pPr>
+              <w:ind w:left="34"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- мүдделерді анықтау бойынша диагностика жүргізеді, кәсіби бағдар беру диагностикасын талдайды.</w:t>
+            </w:r>
+            <w:r w:rsidR="003453C2" w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidTr="003D54E6">
+        <w:trPr>
+          <w:trHeight w:val="638"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>еңбекке ақы төлеу мөлшері мен шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>еңбек өтілі мен біліктілік санатына сәйкес төленеді</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- арнайы орта білім (min): </w:t>
+            </w:r>
+            <w:r w:rsidR="00A2308B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>129258,88</w:t>
+            </w:r>
+            <w:r w:rsidR="00A2308B" w:rsidRPr="00091C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>теңге;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="00BC0990">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- жоғары білім (min): </w:t>
+            </w:r>
+            <w:r w:rsidR="00A2308B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>163130,95</w:t>
+            </w:r>
+            <w:r w:rsidR="00A2308B" w:rsidRPr="00091C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003453C2" w:rsidRPr="0032705C" w:rsidTr="003D54E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Педагогтердің үлгілік біліктілік сипаттамаларымен бекітілген кандидатқа</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>қойылатын біліктілік талаптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00571EFC" w:rsidRPr="00922F6E" w:rsidRDefault="00571EFC" w:rsidP="00571EFC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- жоғары және (немесе) жоғары оқу орнынан кейінгі педагогикалық немесе педагогикалық қайта даярлауды растайтын құжат, жұмыс өтіліне талаптар қойылмайды;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00571EFC" w:rsidRPr="00922F6E" w:rsidRDefault="00571EFC" w:rsidP="00571EFC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- және (немесе) біліктіліктің жоғары және орта деңгейі болған кезде педагогикалық жұмыс өтілі: педагог-модератор үшін кемінде 2 жыл; педагог-сарапшы үшін - кемінде 3 жыл; педагог-зерттеуші үшін кемінде 4 жыл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="00571EFC" w:rsidP="00571EFC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>- және (немесе) біліктіліктің жоғары деңгейі болған жағдайда педагогикалық жұмыс өтілі: педагог-шебер үшін – 5 жыл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidTr="003D54E6">
+        <w:trPr>
+          <w:trHeight w:val="423"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Құжаттарды қабылдау мерзімі </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6858" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="00A2308B" w:rsidP="006E2665">
+            <w:pPr>
+              <w:spacing w:line="345" w:lineRule="atLeast"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00091C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00091C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00091C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>02</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00091C09">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003453C2" w:rsidRPr="0032705C" w:rsidTr="003D54E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Қажетті құжаттар тізбесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblBorders>
+                <w:top w:val="nil"/>
+                <w:left w:val="nil"/>
+                <w:bottom w:val="nil"/>
+                <w:right w:val="nil"/>
+              </w:tblBorders>
+              <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="6642"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="009B2A87" w:rsidRPr="00922F6E">
+              <w:trPr>
+                <w:trHeight w:val="2101"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="009B2A87" w:rsidRPr="00922F6E" w:rsidRDefault="009B2A87" w:rsidP="000B1C25">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-93"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">1) осы Қағидаларға </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">3-қосымшаға </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">сәйкес нысан бойынша қоса берілетін құжаттардың тізбесін көрсете отырып, конкурсқа қатысу туралы </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>өтініш</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">; </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="009B2A87" w:rsidRPr="00922F6E" w:rsidRDefault="009B2A87" w:rsidP="000B1C25">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-93"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>2</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">) жеке басын куәландыратын құжат </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">не </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>цифрлық</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>құжаттар</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>сервисінен</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>алынған</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>электрондық</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>құжат</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> (сәйкестендіру үшін); </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="009B2A87" w:rsidRPr="00922F6E" w:rsidRDefault="009B2A87" w:rsidP="000B1C25">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-93"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">3) кадрларды есепке алу бойынша толтырылған </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">жеке іс парағы </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(нақты тұрғылықты </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>мекенжайы</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> мен </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>байланыс</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>телефондары</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>көрсетілген</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> – бар болса); </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="009B2A87" w:rsidRPr="00922F6E" w:rsidRDefault="009B2A87" w:rsidP="000B1C25">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-93"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">4) </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>Үлгілік</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>біліктілік</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>сипаттамаларымен</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>бекітілген</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>лауазымға</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>қойылатын</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> біліктілік талаптарына сәйкес </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">білімі туралы құжаттардың көшірмелері; </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="009B2A87" w:rsidRPr="00922F6E" w:rsidRDefault="009B2A87" w:rsidP="000B1C25">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-93"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">5) </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">еңбек қызметін растайтын құжаттың көшірмесі </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">(бар болса); </w:t>
+                  </w:r>
+                </w:p>
+                <w:p w:rsidR="009B2A87" w:rsidRPr="00922F6E" w:rsidRDefault="009B2A87" w:rsidP="000B1C25">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-93"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">6) "Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" ҚР Денсаулық </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>сақтау</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>министрінің</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>міндетін</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>атқарушының</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> 2020 </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>жылғы</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен бекітілген </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>075/у нысаны бойынша денсаулық жағдайы туралы анықтама</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">; </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009B2A87" w:rsidRPr="00922F6E" w:rsidTr="009B2A87">
+              <w:trPr>
+                <w:trHeight w:val="227"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="009B2A87" w:rsidRPr="00922F6E" w:rsidRDefault="009B2A87" w:rsidP="000B1C25">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-93"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">7) </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>психикалық</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">, </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>мінез-құлықтық</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>бұзылушылықтары</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> б</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">ар </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>аурудың</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>динамикалық</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>бақылауда</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>жоқтығы</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>туралы</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>анықтама</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">; </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="009B2A87" w:rsidRPr="00922F6E" w:rsidTr="009B2A87">
+              <w:trPr>
+                <w:trHeight w:val="226"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="0" w:type="auto"/>
+                </w:tcPr>
+                <w:p w:rsidR="009B2A87" w:rsidRPr="00922F6E" w:rsidRDefault="009B2A87" w:rsidP="009B2A87">
+                  <w:pPr>
+                    <w:autoSpaceDE w:val="0"/>
+                    <w:autoSpaceDN w:val="0"/>
+                    <w:adjustRightInd w:val="0"/>
+                    <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                    <w:ind w:left="-93"/>
+                    <w:jc w:val="both"/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">8) </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>наркологиялық</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>аурудың</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>д</w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>инамикалық</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>бақылауда</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>жоқтығы</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>туралы</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>анықтама</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00922F6E">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:b/>
+                      <w:bCs/>
+                      <w:color w:val="000000"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">; </w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w:rsidR="009B2A87" w:rsidRPr="00922F6E" w:rsidRDefault="009B2A87" w:rsidP="009B2A87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>сертификаттаудан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>өту</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>нәтижелері</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>сертификат</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> немесе қолданыстағы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>біліктілік санатының болуы туралы куәлік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B2A87" w:rsidRPr="00922F6E" w:rsidRDefault="009B2A87" w:rsidP="009B2A87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ағылшын тілі педагогтері лауазымына орналасуға кандидаттар үшін пән бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> сертификаттау нәтижелері туралы сертификат немесе педагог-модератор немесе педагог-сарапшы немесе педагог-зерттеуші немесе педагог-шебер біліктілік санатының болуы туралы куәлікті (бар болса) немесе CELTA (Certificate in English Language Teaching to Adults. Cambridge) PASS A; DELTA (Diploma in English Language Teaching to Adults) Pass and above немесе IELTS (IELTS - айелтс) – 6,5 балл; немесе тойфл TOEFL (іnternet Based Test (іBT)) – 60-65 балл көрсеткіші бар </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>сертификат</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009B2A87" w:rsidRPr="00922F6E" w:rsidRDefault="009B2A87" w:rsidP="009B2A87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11) осы Қағидаларға 12, 13-қосымшаларға сәйкес нысан бойынша педагогтің бос немесе уақытша бос лауазымына кандидаттың толтырылған </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>бағалау парағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="009B2A87" w:rsidP="009B2A87">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12) жұмыс орнынан (педагог лауазымы бойынша), оқу орнынан </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>ұсыным хат.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidTr="003D54E6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2765" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>Уақытша бос лауазымының мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6858" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w:rsidR="003453C2" w:rsidRPr="00922F6E" w:rsidRDefault="003453C2" w:rsidP="003D54E6">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00922F6E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="kk-KZ"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w:rsidR="003453C2" w:rsidRDefault="003453C2" w:rsidP="003453C2"/>
+    <w:p w:rsidR="00922F6E" w:rsidRDefault="00922F6E" w:rsidP="003453C2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00091C09">
-[...18 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="003453C2" w:rsidRPr="00091C09" w:rsidRDefault="003453C2" w:rsidP="003453C2">
-[...2378 lines deleted...]
-    <w:sectPr w:rsidR="003453C2" w:rsidSect="006725A0">
+    <w:sectPr w:rsidR="00922F6E" w:rsidSect="006725A0">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2526,57 +3093,57 @@
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00555EAE"/>
     <w:rsid w:val="00091C09"/>
     <w:rsid w:val="0009455C"/>
     <w:rsid w:val="000B1C25"/>
     <w:rsid w:val="00225116"/>
     <w:rsid w:val="002A2C61"/>
     <w:rsid w:val="002F097C"/>
+    <w:rsid w:val="0032705C"/>
     <w:rsid w:val="003453C2"/>
     <w:rsid w:val="00555EAE"/>
     <w:rsid w:val="00571EFC"/>
     <w:rsid w:val="005B5825"/>
     <w:rsid w:val="00624996"/>
     <w:rsid w:val="006725A0"/>
-    <w:rsid w:val="006A29C6"/>
     <w:rsid w:val="006E2665"/>
     <w:rsid w:val="008F79B9"/>
     <w:rsid w:val="00922F6E"/>
     <w:rsid w:val="00930FC9"/>
     <w:rsid w:val="009B2A87"/>
     <w:rsid w:val="009F5201"/>
     <w:rsid w:val="00A22C60"/>
     <w:rsid w:val="00A2308B"/>
     <w:rsid w:val="00BC0990"/>
     <w:rsid w:val="00BE15F0"/>
     <w:rsid w:val="00D229AC"/>
     <w:rsid w:val="00FB23B2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
@@ -3334,69 +3901,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>608</Words>
-  <Characters>3472</Characters>
+  <Words>598</Words>
+  <Characters>3413</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4072</CharactersWithSpaces>
+  <CharactersWithSpaces>4003</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Делопроизводитель</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>