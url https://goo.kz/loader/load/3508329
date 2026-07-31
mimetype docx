--- v0 (2026-02-19)
+++ v1 (2026-07-31)
@@ -1,12285 +1,20957 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w14:paraId="313BE63D" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="001F4BA9" w:rsidRDefault="00364A69" w:rsidP="00364A69">
+    <w:p w14:paraId="7478502B" w14:textId="77777777" w:rsidR="00504B2E" w:rsidRPr="00B80E99" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001F4BA9">
+      <w:r w:rsidRPr="00B80E99">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:color w:val="000000"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">КГУ «Средняя общеобразовательная школа </w:t>
-[...94 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Павлодар облысының білім беру басқармасы, Павлодар қаласы білім беру бөлімінің</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61FC8B9F" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="001F4BA9" w:rsidRDefault="00364A69" w:rsidP="00364A69">
+    <w:p w14:paraId="0BC5E990" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRPr="00991C89" w:rsidRDefault="00504B2E" w:rsidP="00B34DBC">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:textAlignment w:val="baseline"/>
         <w:outlineLvl w:val="2"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="16"/>
-[...1 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00B80E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">«Павлодар қаласының </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> №6 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B80E99">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>жалпы орта білім беру мектебі»</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> КММ орыс тілінде оқытатын </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34DBC" w:rsidRPr="00991C89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">әлеуметтік педагог лауазымына </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="005DE0CC" w14:textId="429E007F" w:rsidR="00592352" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00991C89">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>( 1бос орын) конкурс жариялайды</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="a3"/>
-        <w:tblW w:w="10314" w:type="dxa"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="37" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="392"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7371"/>
+        <w:gridCol w:w="514"/>
+        <w:gridCol w:w="2715"/>
+        <w:gridCol w:w="6911"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00364A69" w:rsidRPr="0005306B" w14:paraId="1AB265DB" w14:textId="77777777" w:rsidTr="006B27A9">
+      <w:tr w:rsidR="00504B2E" w14:paraId="33378ACC" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="711"/>
+          <w:trHeight w:val="760"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w14:paraId="30854E52" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-            <w:pPr>
+          <w:p w14:paraId="73588361" w14:textId="77777777" w:rsidR="00504B2E" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...6 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...1 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:spacing w:val="-10"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="051A676D" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-[...19 lines deleted...]
-              <w:t>Наименование организации образования</w:t>
+          <w:p w14:paraId="25B512CE" w14:textId="77777777" w:rsidR="00504B2E" w:rsidRPr="00C207CA" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="95"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C207CA">
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:t xml:space="preserve">ұйымының </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60FE6696" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
+          <w:p w14:paraId="2D410A5E" w14:textId="51536200" w:rsidR="00504B2E" w:rsidRPr="00C207CA" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
-              <w:rPr>
-[...9 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-[...3 lines deleted...]
-              <w:t>Коммунальное государственное учреждение «Средняя общеобразовательная школа №6 города Павлодара» отдела образования города Павлодара, управления образования Павлодарской области</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Павлодар облысы білім беру басқармасының Павлодар қаласы білім беру бөлімінің «Павлодар қаласының  №6 жалпы орта білім беру мектебі» коммуналдық мемлекеттік мекемесі. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364A69" w:rsidRPr="0005306B" w14:paraId="562E536F" w14:textId="77777777" w:rsidTr="006B27A9">
+      <w:tr w:rsidR="00504B2E" w14:paraId="55E73B19" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="453"/>
+          <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48FA4279" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-[...10 lines deleted...]
-                <w:lang w:val="kk-KZ"/>
+          <w:p w14:paraId="74D474FF" w14:textId="77777777" w:rsidR="00504B2E" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43D4F379" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-[...18 lines deleted...]
-              <w:t>местонахождения, почтового адреса</w:t>
+          <w:p w14:paraId="15994005" w14:textId="77777777" w:rsidR="00504B2E" w:rsidRPr="00C207CA" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="246" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C207CA">
+              <w:t>орналасқан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>жері,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3339AA27" w14:textId="77777777" w:rsidR="00504B2E" w:rsidRPr="00C207CA" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C207CA">
+              <w:t>пошталық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> мекенжайы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B8D48CA" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
+          <w:p w14:paraId="464165B2" w14:textId="5E0DFA37" w:rsidR="00504B2E" w:rsidRPr="00C207CA" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-[...10 lines deleted...]
-              <w:t>140008, Республика Казахстан, Павлодарская область,                                город Павлодар, улица Генерала Смагулова, 78</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C207CA">
+              <w:t>140008, Қазақстан Республикасы, Павлодар облысы,                                 Павлодар қаласы, генерал Смагұлов көшесі,78</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364A69" w:rsidRPr="0005306B" w14:paraId="2ECD8461" w14:textId="77777777" w:rsidTr="006B27A9">
+      <w:tr w:rsidR="00504B2E" w14:paraId="5035E7BA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="264"/>
+          <w:trHeight w:val="328"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A43B24C" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-[...9 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="22D31B54" w14:textId="77777777" w:rsidR="00504B2E" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="221BF9CF" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-[...18 lines deleted...]
-              <w:t>номеров телефонов</w:t>
+          <w:p w14:paraId="17CC38EA" w14:textId="77777777" w:rsidR="00504B2E" w:rsidRPr="00C207CA" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="247" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C207CA">
+              <w:t>телефон</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>нөмірлері,</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="264B38C4" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
+          <w:p w14:paraId="10B022DB" w14:textId="489097FF" w:rsidR="00504B2E" w:rsidRPr="00C207CA" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
             <w:pPr>
               <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1692"/>
                 <w:tab w:val="left" w:pos="1872"/>
                 <w:tab w:val="left" w:pos="2052"/>
                 <w:tab w:val="left" w:pos="2592"/>
                 <w:tab w:val="left" w:pos="4397"/>
               </w:tabs>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:spacing w:val="-1"/>
-                <w:sz w:val="20"/>
-[...11 lines deleted...]
-              <w:t>8 (7182) 620158</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C207CA">
+              <w:t>8 7182620158</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364A69" w:rsidRPr="0005306B" w14:paraId="5A34F864" w14:textId="77777777" w:rsidTr="006B27A9">
+      <w:tr w:rsidR="00504B2E" w14:paraId="078D9ADA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="203"/>
+          <w:trHeight w:val="251"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
+            <w:tcW w:w="514" w:type="dxa"/>
             <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1D5C5A87" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-            <w:pPr>
+          <w:p w14:paraId="3F079EF1" w14:textId="77777777" w:rsidR="00504B2E" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22694B42" w14:textId="77777777" w:rsidR="00504B2E" w:rsidRPr="00C207CA" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="232" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C207CA">
+              <w:t>электрондық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>пошта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C78F64C" w14:textId="74F902E0" w:rsidR="00504B2E" w:rsidRPr="00C207CA" w:rsidRDefault="00504B2E" w:rsidP="00504B2E">
+            <w:r w:rsidRPr="00C207CA">
+              <w:t>sosh6@goo.edu.kz</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B34DBC" w14:paraId="71953B37" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="757"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E7A5D7B" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1761320B" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRPr="00C207CA" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="110" w:right="95"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C207CA">
+              <w:t>Бос</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:t>уақытша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C207CA">
+              <w:t>бос лауазымның атауы,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06C99B3A" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRPr="00C207CA" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="233" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00C207CA">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>жүктемесі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79A3DD22" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRPr="002B2348" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B2348">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Әлеуметтік педагог 1 мөлшерлеме</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F54C1A1" w14:textId="28FC7725" w:rsidR="00B34DBC" w:rsidRPr="00C207CA" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B34DBC" w14:paraId="34C84A66" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="1771"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="050DA565" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="778EC345" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110" w:right="414"/>
+            </w:pPr>
+            <w:r>
+              <w:t>негізгі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">функционалдық </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>міндеттері</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E67515F" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRPr="002B2348" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B2348">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- оқытылатын пәннің ерекшелігін және білім алушылардың жасын ескере отырып, білім алушыларды оқыту және тәрбиелеу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA97244" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRPr="002B2348" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B2348">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- білім алушылардың әлеуметтенуіне, олардың жалпы мәдениетін қалыптастыруға, олардың саналы түрде таңдауына және кейіннен кәсіптік білім беру бағдарламаларын меңгеруіне жәрдемдесу; </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38872CA3" w14:textId="0B9182DB" w:rsidR="00B34DBC" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002B2348">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- оқу процесінде қауіпсіздік техникасы нормалары мен қағидаларын сақтау режимін қамтамасыз ету</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B34DBC" w14:paraId="6485972D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="760"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="02DAF517" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="2"/>
+                <w:szCs w:val="2"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2715" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="24F91227" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110" w:right="95"/>
+            </w:pPr>
+            <w:r>
+              <w:t>еңбекке ақы төлеу мөлшері</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>шарттары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F576DDE" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRPr="002B2348" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B2348">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B2348">
+              <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>еңбек өтілі мен біліктілік санатына сәйкес төленеді</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B2348">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="181EC4D4" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRPr="002B2348" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B2348">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- орташа арнайы білім- 129,259 теңге</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="281C6619" w14:textId="6F71B10F" w:rsidR="00B34DBC" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="9"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="424"/>
+              </w:tabs>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:hanging="283"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002B2348">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- жоғары білім (min): 137 046  теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC2213" w14:paraId="2F749C16" w14:textId="77777777" w:rsidTr="00B34DBC">
+        <w:trPr>
+          <w:trHeight w:val="2580"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74057C96" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00BC2213">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B09A5FC" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-            <w:pPr>
+          <w:p w14:paraId="118989EB" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00BC2213">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110" w:right="533"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Педагогтердің</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">үлгілік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="647CC6EC" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00BC2213">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="252" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>сипаттамаларымен</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21E841AC" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00BC2213">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="110" w:right="521"/>
+            </w:pPr>
+            <w:r>
+              <w:t>бекітілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-14"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">кандидатқа қойылатын біліктілік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>талаптары</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71D9D909" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRPr="002B2348" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="kk-KZ"/>
-[...1 lines deleted...]
-              <w:t>адреса электронной почты</w:t>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B2348">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- тиісті бейін бойынша жоғары және (немесе) жоғары оқу орнынан кейінгі педагогикалық немесе техникалық және кәсіптік, орта білімнен кейінгі педагогикалық білім немесе тиісті бейін бойынша өзге де кәсіптік білім немесе жұмыс стажына талап қоймастан, педагогикалық қайта даярлығын растайтын құжат немесе біліктіліктің орташа деңгейіне жататын XI педагогикалық сыныбы бар 1995 жылға дейін орта мектепті бітіргені туралы құжат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4D68319E" w14:textId="77777777" w:rsidR="00B34DBC" w:rsidRPr="002B2348" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:textAlignment w:val="baseline"/>
+              <w:outlineLvl w:val="2"/>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B2348">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- және (немесе) біліктілігінің жоғары және орта деңгейі болған кезде педагогикалық жұмыс өтілі: педагог-модератор үшін-кемінде 2 жыл; педагог-сарапшы үшін-кемінде 3 жыл; педагог-зерттеуші үшін-кемінде 4 жыл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E034B83" w14:textId="31446446" w:rsidR="00BC2213" w:rsidRDefault="00B34DBC" w:rsidP="00B34DBC">
+            <w:pPr>
+              <w:pStyle w:val="a6"/>
+            </w:pPr>
+            <w:r w:rsidRPr="002B2348">
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>- және (немесе) біліктілігінің жоғары деңгейі болған жағдайда педагог-шебер үшін педагогикалық жұмыс өтілі – 5 жыл.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00754C8A" w14:paraId="20517BBC" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="505"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2794B403" w14:textId="77777777" w:rsidR="00754C8A" w:rsidRDefault="00754C8A" w:rsidP="00754C8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="10"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C31B68C" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-[...14 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="0ECA9D87" w14:textId="77777777" w:rsidR="00754C8A" w:rsidRDefault="00754C8A" w:rsidP="00754C8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="248" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Құжаттарды</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>қабылдау</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E09EDA2" w14:textId="77777777" w:rsidR="00754C8A" w:rsidRDefault="00754C8A" w:rsidP="00754C8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="238" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6911" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DEE0C10" w14:textId="3440195E" w:rsidR="00754C8A" w:rsidRDefault="00BA60E3" w:rsidP="00EB0848">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="92"/>
+              <w:ind w:left="107"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0580">
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.02.2026</w:t>
+            </w:r>
+            <w:r w:rsidR="00F802C3">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0580">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>.0</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0580">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0580">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>.202</w:t>
+            </w:r>
+            <w:r w:rsidR="004A0580">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidR="00F802C3">
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ж.</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364A69" w:rsidRPr="0005306B" w14:paraId="29A1F59C" w14:textId="77777777" w:rsidTr="006B27A9">
+      <w:tr w:rsidR="00754C8A" w14:paraId="70A137A3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="570"/>
+          <w:trHeight w:val="4762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D2A04DF" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-            <w:pPr>
+          <w:p w14:paraId="71049E6E" w14:textId="77777777" w:rsidR="00754C8A" w:rsidRDefault="00754C8A" w:rsidP="00754C8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="10"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...7 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-              <w:t>2</w:t>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1009B21C" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-[...17 lines deleted...]
-              <w:t>Наименование вакантной или временно вакантной должности, нагрузка</w:t>
+          <w:p w14:paraId="593ED892" w14:textId="77777777" w:rsidR="00754C8A" w:rsidRDefault="00754C8A" w:rsidP="00754C8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="249" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Қажетті</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>құжаттар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>тізбесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F02A081" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-[...5 lines deleted...]
-                <w:bCs/>
+          <w:p w14:paraId="5B07478F" w14:textId="77777777" w:rsidR="00754C8A" w:rsidRDefault="00754C8A" w:rsidP="00754C8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="456"/>
+              </w:tabs>
+              <w:ind w:right="96" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">осы Қағидаларға </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">3-қосымшаға </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">сәйкес нысан бойынша қоса берілетін құжаттардың тізбесін көрсете отырып, конкурсқа қатысу туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>өтініш</w:t>
+            </w:r>
+            <w:r>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41510FB7" w14:textId="77777777" w:rsidR="00754C8A" w:rsidRDefault="00754C8A" w:rsidP="00754C8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="470"/>
+              </w:tabs>
+              <w:ind w:right="96" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">жеке басын куәландыратын құжат </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">не цифрлық құжаттар сервисінен алынған электрондық құжат </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-                <w:bCs/>
+              </w:rPr>
+              <w:t>(сәйкестендіру үшін);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DD4C65B" w14:textId="77777777" w:rsidR="00754C8A" w:rsidRDefault="00754C8A" w:rsidP="00754C8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="350"/>
+              </w:tabs>
+              <w:ind w:right="98" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>кадрларды есепке алу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">бойынша толтырылған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">жеке іс парағы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...32 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>нақты тұрғылықты мекенжайы мен байланыс телефондары көрсетілген – бар болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46CA79F5" w14:textId="77777777" w:rsidR="00754C8A" w:rsidRDefault="00754C8A" w:rsidP="00754C8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="535"/>
+              </w:tabs>
+              <w:spacing w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="95" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Үлгілік біліктілік сипаттамаларымен бекітілген лауазымға қойылатын біліктілік талаптарына сәйкес </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>білімі туралы құжаттардың көшірмелері;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60B5913B" w14:textId="77777777" w:rsidR="00754C8A" w:rsidRDefault="00754C8A" w:rsidP="00754C8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="346"/>
+              </w:tabs>
+              <w:spacing w:line="245" w:lineRule="exact"/>
+              <w:ind w:left="346" w:hanging="239"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>қызметін</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>растайтын</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>құжаттың</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>көшірмесі</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(бар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>болса</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30916D7C" w14:textId="77777777" w:rsidR="00754C8A" w:rsidRDefault="00754C8A" w:rsidP="00754C8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="458"/>
+              </w:tabs>
+              <w:ind w:right="94" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:t>"Денсаулық сақтау саласындағы есепке алу құжаттамасының нысандарын, сондай-ақ оларды толтыру жөніндегі нұсқаулықтарды бекіту туралы" ҚР Денсаулық сақтау министрінің міндетін атқарушының 2020 жылғы 30 қазандағы № ҚР ДСМ-175/2020 бұйрығымен</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-8"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>бекітілген</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>075/у</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>нысаны</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>денсаулық</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>жағдайы туралы анықтама</w:t>
+            </w:r>
+            <w:r>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5621FAD9" w14:textId="77777777" w:rsidR="00754C8A" w:rsidRDefault="00754C8A" w:rsidP="00754C8A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="7"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="374"/>
+              </w:tabs>
+              <w:spacing w:line="254" w:lineRule="exact"/>
+              <w:ind w:right="94" w:firstLine="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>психикалық, мінез-құлықтық бұзылушылықтары б</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">ар аурудың динамикалық бақылауда жоқтығы туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>анықтама;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364A69" w:rsidRPr="0005306B" w14:paraId="24F35E0E" w14:textId="77777777" w:rsidTr="006B27A9">
+      <w:tr w:rsidR="00BC2213" w14:paraId="20B86C5A" w14:textId="77777777" w:rsidTr="00731BBC">
         <w:trPr>
-          <w:trHeight w:val="825"/>
+          <w:trHeight w:val="4762"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45583778" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-[...11 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="51CA02E5" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00731BBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6454C03F" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-[...18 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4DDDFAE9" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00731BBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22601FEF" w14:textId="77777777" w:rsidR="00BF552B" w:rsidRPr="0005306B" w:rsidRDefault="00BF552B" w:rsidP="00BF552B">
-            <w:pPr>
+          <w:p w14:paraId="57EF8FD0" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00731BBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="478"/>
+              </w:tabs>
+              <w:ind w:right="96" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-            <w:pPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">наркологиялық аурудың </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">динамикалық бақылауда жоқтығы туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>анықтама;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C6D103B" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00731BBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="491"/>
+              </w:tabs>
+              <w:ind w:right="94" w:firstLine="55"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...16 lines deleted...]
-            <w:pPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">сертификаттаудан өту нәтижелері туралы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">сертификат </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">немесе қолданыстағы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">біліктілік санатының болуы туралы куәлік </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(бар</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>болса);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F146FF7" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00731BBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="701"/>
+              </w:tabs>
+              <w:ind w:right="94" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-            <w:pPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">ағылшын тілі педагогтері лауазымына орналасуға кандидаттар үшін пән бойынша </w:t>
+            </w:r>
+            <w:r>
+              <w:t>сертификаттау нәтижелері туралы сертификат немесе педагог-модератор немесе педагог-сарапшы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>немесе педагог-зерттеуші немесе педагог-шебер біліктілік санатының болуы туралы куәлікті (бар болса) немесе CELTA (Certificate in</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="80"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>English Language Teaching to Adults. Cambridge) PASS A; DELTA (Diploma in English Language Teaching to Adults) Pass and above немесе IELTS (IELTS - айелтс) – 6,5 балл; немесе тойфл TOEFL (іnternet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="40"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve">Based Test (іBT)) – 60-65 балл көрсеткіші бар </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>сертификат;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E1829F9" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00731BBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="526"/>
+              </w:tabs>
+              <w:ind w:right="96" w:firstLine="0"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...18 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">осы Қағидаларға 12, 13-қосымшаларға сәйкес нысан бойынша педагогтің бос немесе уақытша бос лауазымына кандидаттың толтырылған </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>бағалау парағы</w:t>
+            </w:r>
+            <w:r>
+              <w:t>;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="300F2E18" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00731BBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="6"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="552"/>
+              </w:tabs>
+              <w:ind w:left="552" w:hanging="445"/>
               <w:jc w:val="both"/>
-              <w:rPr>
-[...18 lines deleted...]
-            <w:pPr>
+            </w:pPr>
+            <w:r>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="60"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>орнынан</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="62"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>(педагог</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="63"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>лауазымы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="62"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>бойынша),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="63"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t>оқу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="61"/>
+                <w:w w:val="150"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>орнынан</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51681347" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00731BBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="236" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...152 lines deleted...]
-            </w:pPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>ұсыным</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>хат.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00364A69" w:rsidRPr="0005306B" w14:paraId="0310C734" w14:textId="77777777" w:rsidTr="006B27A9">
+      <w:tr w:rsidR="00BC2213" w14:paraId="3B390258" w14:textId="77777777" w:rsidTr="00731BBC">
         <w:trPr>
-          <w:trHeight w:val="639"/>
+          <w:trHeight w:val="506"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="392" w:type="dxa"/>
-            <w:vMerge/>
+            <w:tcW w:w="514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="276BF795" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-            <w:pPr>
+          <w:p w14:paraId="5E217F34" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00731BBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="251" w:lineRule="exact"/>
+              <w:ind w:left="10"/>
               <w:jc w:val="center"/>
-              <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              <w:rPr>
                 <w:b/>
-                <w:bCs/>
-[...4 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2551" w:type="dxa"/>
+            <w:tcW w:w="2715" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7405E751" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-[...17 lines deleted...]
-              <w:t>размер и условия оплаты труда</w:t>
+          <w:p w14:paraId="4619C4CF" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00731BBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="246" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Уақытша</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t>бос</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65A007A6" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00731BBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="110"/>
+            </w:pPr>
+            <w:r>
+              <w:t>лауазымының</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-9"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>мерзімі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7371" w:type="dxa"/>
+            <w:tcW w:w="6911" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2188069D" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="006B27A9">
-[...223 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="47524BF6" w14:textId="77777777" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00731BBC">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:ind w:left="107"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
-                <w:sz w:val="20"/>
-[...805 lines deleted...]
-              <w:t>постоянно</w:t>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>тұрақты</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="364CB417" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="00364A69">
+    <w:p w14:paraId="0E034C4D" w14:textId="552765D0" w:rsidR="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00BC2213">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...4 lines deleted...]
-          <w:lang w:val="kk-KZ"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1935"/>
+        </w:tabs>
+        <w:rPr>
+          <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37A5B3B8" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="00364A69">
+    <w:p w14:paraId="73E05C20" w14:textId="2F92E6B6" w:rsidR="00BC2213" w:rsidRPr="00BC2213" w:rsidRDefault="00BC2213" w:rsidP="00BC2213">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1935"/>
+        </w:tabs>
+        <w:sectPr w:rsidR="00BC2213" w:rsidRPr="00BC2213">
+          <w:type w:val="continuous"/>
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="700" w:right="425" w:bottom="280" w:left="992" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
-      <w:r w:rsidRPr="0005306B">
-[...5 lines deleted...]
-        <w:t>     </w:t>
+      <w:r>
+        <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEC59C1" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="00364A69">
+    <w:p w14:paraId="7A8A0772" w14:textId="77777777" w:rsidR="00126E89" w:rsidRDefault="00126E89" w:rsidP="00660672">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="083C3EFF" w14:textId="77777777" w:rsidR="00364A69" w:rsidRPr="0005306B" w:rsidRDefault="00364A69" w:rsidP="00364A69">
+    <w:p w14:paraId="1C4CABEF" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...4 lines deleted...]
-          <w:szCs w:val="20"/>
+        <w:spacing w:before="75" w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="6363" w:right="724" w:firstLine="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...88 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="16"/>
         </w:rPr>
-      </w:pPr>
-[...40 lines deleted...]
-        <w:rPr>
+        <w:t>Мемлекеттік білім беру ұйымдарының бірінші басшылары мен педагогтерін лауазымға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>от</w:t>
-[...2 lines deleted...]
-        <w:rPr>
+        <w:t>тағайындау,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:spacing w:val="-11"/>
           <w:sz w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>должностей</w:t>
+        <w:t>лауазымнан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>босату қағидаларына 3-қосымша</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3372CA49" w14:textId="77777777" w:rsidR="0064260F" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="446CABB1" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:spacing w:before="3" w:line="242" w:lineRule="auto"/>
-        <w:ind w:left="6307" w:right="779" w:firstLine="1"/>
+        <w:spacing w:line="177" w:lineRule="exact"/>
+        <w:ind w:left="5675" w:right="38"/>
         <w:jc w:val="center"/>
         <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t>государственных организаций образования Форма</w:t>
+        <w:t>Нысан</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55C71DAC" w14:textId="77777777" w:rsidR="0064260F" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="1803842A" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a5"/>
         <w:spacing w:before="9"/>
         <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:noProof/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="29AE1DE0" wp14:editId="17BCE0A9">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64745851" wp14:editId="5E6D0200">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>719327</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>143216</wp:posOffset>
+                  <wp:posOffset>143301</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6352540" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="22" name="Graphic 22"/>
+                <wp:docPr id="1" name="Graphic 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6352540" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6352540">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6351922" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7968">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
-              <v:shape w14:anchorId="6CA3089F" id="Graphic 22" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:11.3pt;width:500.2pt;height:.1pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6352540,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBuRlVGFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068NW2NOMXQoMOA&#10;oivQDDsrshwbk0WNVOL070fJcZJ1t2E+CJT4RD7yUV7cHTor9gapBVfK2WQqhXEaqtZtS/l9/fDh&#10;RgoKylXKgjOlfDUk75bv3y16X5gcGrCVQcFBHBW9L2UTgi+yjHRjOkUT8MaxswbsVOAtbrMKVc/R&#10;O5vl0+k86wErj6ANEZ+uBqdcpvh1bXT4VtdkgrClZG4hrZjWTVyz5UIVW1S+afWRhvoHFp1qHSc9&#10;hVqpoMQO279Cda1GIKjDREOXQV232qQauJrZ9E01L43yJtXCzSF/ahP9v7D6af/inzFSJ/8I+idx&#10;R7LeU3HyxA0dMYcau4hl4uKQuvh66qI5BKH5cP7xKr/6xM3W7Jvl16nJmSrGu3pH4YuBFEftHykM&#10;GlSjpZrR0gc3mshKRg1t0jBIwRqiFKzhZtDQqxDvRXLRFP2ZSDzrYG/WkLzhDXOmdvZad4niUma3&#10;eS7FWCVjBwQbMQ33ajBSarYvi7Musri+nd+k0SCwbfXQWhtZEG439xbFXsXBTF+sgyP8AfNIYaWo&#10;GXDJdYRZd9RpkCaKtIHq9RlFz9NcSvq1U2iksF8dj0sc/dHA0diMBgZ7D+mBpAZxzvXhh0IvYvpS&#10;Blb2CcZhVMUoWiz9hI03HXzeBajbqGiaoYHRccMTnAo8vrb4RC73CXX+Jyx/AwAA//8DAFBLAwQU&#10;AAYACAAAACEA+3TCgd8AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjT&#10;FJUS4lQoElVBFRKhF25usiQR8dqy3Tb9ezYnOM7s0+xMvh7NIE7oQ29JwXyWgECqbdNTq2D/+XK3&#10;AhGipkYPllDBBQOsi+urXGeNPdMHnqrYCg6hkGkFXYwukzLUHRodZtYh8e3beqMjS9/Kxuszh5tB&#10;pkmylEb3xB867bDssP6pjkaB/9pt9m77vnks8e3+1ZYXt60qpW5vxucnEBHH+AfDVJ+rQ8GdDvZI&#10;TRAD6/liwaiCNF2CmAB2HkAcJmcFssjl/wnFLwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQBuRlVGFQIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQD7dMKB3wAAAAoBAAAPAAAAAAAAAAAAAAAAAG8EAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l6351922,e" filled="f" strokeweight=".22133mm">
+              <v:shape w14:anchorId="61EC4B2F" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:11.3pt;width:500.2pt;height:.1pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6352540,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAFo3VMJgIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L068NW2NOMXQoMWA&#10;oivQDDsrshwbk0WNUmzn70fJdpJ2t2E+CJT4RPLxUV7d9Y1mrUJXg8n5YjbnTBkJRW32Of+xffh0&#10;w5nzwhRCg1E5PyrH79YfP6w6m6kUKtCFQkZBjMs6m/PKe5sliZOVaoSbgVWGnCVgIzxtcZ8UKDqK&#10;3ugknc+XSQdYWASpnKPTzeDk6xi/LJX038vSKc90zqk2H1eM6y6syXolsj0KW9VyLEP8QxWNqA0l&#10;PYXaCC/YAeu/QjW1RHBQ+pmEJoGyrKWKHIjNYv6OzWslrIpcqDnOntrk/l9Y+dy+IKsL0o4zIxqS&#10;6HHsxiI0p7MuI8yrfcFAz9knkL8cOZI3nrBxI6YvsQlYIsf62OnjqdOq90zS4fLzVXr1hQSR5Fuk&#10;11GIRGTTXXlw/lFBjCPaJ+cHnYrJEtVkyd5MJpLaQWcddfackc7IGem8G3S2wod7obhgsu5cSDhr&#10;oFVbiF7/rnIq7ezV5hJFVBa3acrZxJKwA4KMkIZ6NRgxNdmX5LQJVVzfLm/i+DjQdfFQax2qcLjf&#10;3WtkrQjDG7/AgyK8gVl0fiNcNeCia4RpM+o0SBNE2kFxJME70jjn7vdBoOJMfzM0UuF5TAZOxm4y&#10;0Ot7iI8oNohybvufAi0L6XPuSdlnmAZWZJNogfoJG24a+HrwUNZB0ThDQ0XjhqY8EhxfZHhGl/uI&#10;Ov831n8AAAD//wMAUEsDBBQABgAIAAAAIQD7dMKB3wAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/BTsMwEETvSPyDtUjcqNMUlRLiVCgSVUEVEqEXbm6yJBHx2rLdNv17Nic4zuzT7Ey+Hs0gTuhD&#10;b0nBfJaAQKpt01OrYP/5crcCEaKmRg+WUMEFA6yL66tcZ4090weeqtgKDqGQaQVdjC6TMtQdGh1m&#10;1iHx7dt6oyNL38rG6zOHm0GmSbKURvfEHzrtsOyw/qmORoH/2m32bvu+eSzx7f7Vlhe3rSqlbm/G&#10;5ycQEcf4B8NUn6tDwZ0O9khNEAPr+WLBqII0XYKYAHYeQBwmZwWyyOX/CcUvAAAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAAWjdUwmAgAAfwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAPt0woHfAAAACgEAAA8AAAAAAAAAAAAAAAAAgAQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" path="m,l6351922,e" filled="f" strokeweight=".22133mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r>
-        <w:rPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:noProof/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
           <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="44037568" wp14:editId="53BBF198">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16F2AD64" wp14:editId="76F2A4AD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>719327</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>310856</wp:posOffset>
+                  <wp:posOffset>310941</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6358890" cy="1270"/>
+                <wp:extent cx="6360160" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="23" name="Graphic 23"/>
+                <wp:docPr id="2" name="Graphic 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6358890" cy="1270"/>
+                          <a:ext cx="6360160" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="6358890">
+                            <a:path w="6360160">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
-                                <a:pt x="6358697" y="0"/>
+                                <a:pt x="6359650" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7968">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
-              <v:shape w14:anchorId="2C33513C" id="Graphic 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:24.5pt;width:500.7pt;height:.1pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6358890,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDJAkYvFAIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFGP2jAMfp+0/xDlfRSYxkFFOU2Hbpp0&#10;up10THsOaUqrpXFmBwr/fk5Kgd3epvUhcuIv9md/Tpf3x9aKg0FqwBVyMhpLYZyGsnG7Qn7fPH6Y&#10;S0FBuVJZcKaQJ0PyfvX+3bLzuZlCDbY0KDiIo7zzhaxD8HmWka5Nq2gE3jh2VoCtCrzFXVai6jh6&#10;a7PpeDzLOsDSI2hDxKfr3ilXKX5VGR2+VRWZIGwhmVtIK6Z1G9dstVT5DpWvG32mof6BRasax0kv&#10;odYqKLHH5q9QbaMRCKow0tBmUFWNNqkGrmYyflPNa628SbVwc8hf2kT/L6x+Prz6F4zUyT+B/knc&#10;kazzlF88cUNnzLHCNmKZuDimLp4uXTTHIDQfzj5+ms8X3GzNvsn0LjU5U/lwV+8pfDGQ4qjDE4Ve&#10;g3KwVD1Y+ugGE1nJqKFNGgYpWEOUgjXc9hp6FeK9SC6aorsSiWctHMwGkje8Yc7Url7rblGxlNni&#10;ToqhSsb2CDZiGu5Vb6TUbN8WZ11kcbeYzdNoENimfGysjSwId9sHi+Kg4mCmL9bBEf6AeaSwVlT3&#10;uOQ6w6w769RLE0XaQnl6QdHxNBeSfu0VGinsV8fjEkd/MHAwtoOBwT5AeiCpQZxzc/yh0IuYvpCB&#10;lX2GYRhVPogWS79g400Hn/cBqiYqmmaoZ3Te8ASnAs+vLT6R231CXf8Jq98AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAeMgQ53QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUjcqJOm&#10;ohDiVAiJWwU08ABuvMRp7XUUOz/w9DincpzZT7MzxW62ho3Y+9aRgHSVAEOqnWqpEfD1+Xr3AMwH&#10;SUoaRyjgBz3syuurQubKTXTAsQoNiyHkcylAh9DlnPtao5V+5TqkePt2vZUhyr7hqpdTDLeGr5Pk&#10;nlvZUvygZYcvGutzNVgB22F+/9B7czpP+xMd3jJuf6tRiNub+fkJWMA5XGBY6sfqUMZORzeQ8sxE&#10;nWZZRAVsHuOmBUjTzRbYcXHWwMuC/59Q/gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDJ&#10;AkYvFAIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQAeMgQ53QAAAAoBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;" path="m,l6358697,e" filled="f" strokeweight=".22133mm">
+              <v:shape w14:anchorId="4AF743CE" id="Graphic 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:24.5pt;width:500.8pt;height:.1pt;z-index:-251656192;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBF0JHTJwIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3ZS1G2NOMXQoMWA&#10;oivQDDsrshwbk0VNVGLn70fJdpJ2t2E+CJT4RPLxUV7e961mB+WwAVPw+SzlTBkJZWN2Bf+xefxy&#10;yxl6YUqhwaiCHxXy+9XnT8vO5moBNehSOUZBDOadLXjtvc2TBGWtWoEzsMqQswLXCk9bt0tKJzqK&#10;3upkkaZZ0oErrQOpEOl0PTj5KsavKiX996pC5ZkuONXm4+riug1rslqKfOeErRs5liH+oYpWNIaS&#10;nkKthRds75q/QrWNdIBQ+ZmENoGqaqSKHIjNPP3A5q0WVkUu1By0pzbh/wsrXw6vjjVlwRecGdGS&#10;RE9jNxahOZ3FnDBv9tUFemifQf5CciTvPGGDI6avXBuwRI71sdPHU6dV75mkw+wqS+cZCSLJN1/c&#10;RCESkU935R79k4IYRxye0Q86lZMl6smSvZlMR2oHnXXU2XNGOjvOSOftoLMVPtwLxQWTdedCwlkL&#10;B7WB6PUfKqfSzl5tLlHZ1fVddk1UJpaEHRBkhDTUq8GIqcm+JKdNqOLmLruN44Ogm/Kx0TpUgW63&#10;fdCOHUQY3vgFHhThHcw69GuB9YCLrhGmzajTIE0QaQvlkQTvSOOC4++9cIoz/c3QSIXnMRluMraT&#10;4bx+gPiIYoMo56b/KZxlIX3BPSn7AtPAinwSLVA/YcNNA1/3HqomKBpnaKho3NCUR4LjiwzP6HIf&#10;Uef/xuoPAAAA//8DAFBLAwQUAAYACAAAACEA0v4fet8AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VI3KjjpqI0xKkC4kfqjZQeenPjbRJhr6PYbcPb45zKcWY/zc7k69EadsbB&#10;d44kiFkCDKl2uqNGwvf2/eEJmA+KtDKOUMIvelgXtze5yrS70Beeq9CwGEI+UxLaEPqMc1+3aJWf&#10;uR4p3o5usCpEOTRcD+oSw63h8yR55FZ1FD+0qsfXFuuf6mQllMM2pbLameT48rF8+9yo/VJspLy/&#10;G8tnYAHHcIVhqh+rQxE7HdyJtGcmapGmEZWwWMVNEyDEYgXsMDlz4EXO/08o/gAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBF0JHTJwIAAH8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDS/h963wAAAAoBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" path="m,l6359650,e" filled="f" strokeweight=".22133mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CA3071" w14:textId="77777777" w:rsidR="0064260F" w:rsidRPr="00EA3591" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="59F1F115" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="31B13A8A" w14:textId="77777777" w:rsidR="0064260F" w:rsidRPr="00EA3591" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="31BAAAD1" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="41"/>
+        <w:ind w:left="23" w:right="52"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA3591">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>(государственный</w:t>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>(конкурс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA3591">
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>конкурс)</w:t>
+        <w:t>жариялаған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>мемлекеттік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>орган)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771F91A7" w14:textId="77777777" w:rsidR="0064260F" w:rsidRPr="00EA3591" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="6137D4E3" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:before="2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA3591">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:noProof/>
           <w:sz w:val="17"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C3033C0" wp14:editId="103E3D4C">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251661312" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55A46866" wp14:editId="1F45EC18">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>719327</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>139061</wp:posOffset>
-[...289 lines deleted...]
-                  <wp:posOffset>138934</wp:posOffset>
+                  <wp:posOffset>139315</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6360160" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="26" name="Graphic 26"/>
+                <wp:docPr id="3" name="Graphic 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6360160" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6360160">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6359877" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7968">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
-              <v:shape w14:anchorId="2A54A9D9" id="Graphic 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:10.95pt;width:500.8pt;height:.1pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMOA&#10;oivQFDsrshwblUVNVGLn70fJdpJ1t6E+CJT4RD7yUV7ddY1mR+WwBpPz2WTKmTISitrsc/66ffiy&#10;5Ay9MIXQYFTOTwr53frzp1VrMzWHCnShHKMgBrPW5rzy3mZJgrJSjcAJWGXIWYJrhKet2yeFEy1F&#10;b3Qyn07TpAVXWAdSIdLppnfydYxflkr6n2WJyjOdc+Lm4+riugtrsl6JbO+ErWo50BD/waIRtaGk&#10;51Ab4QU7uPqfUE0tHSCUfiKhSaAsa6liDVTNbPqumpdKWBVroeagPbcJPy6sfDq+2GcXqKN9BPmG&#10;1JGktZidPWGDA6YrXROwRJx1sYuncxdV55mkw/Qmnc5SarYk32y+iE1ORDbelQf03xXEOOL4iL7X&#10;oBgtUY2W7MxoOlIyaKijhp4z0tBxRhrueg2t8OFeIBdM1l6IhLMGjmoL0evfMSdqF68216j05uvt&#10;crHgbKySsD2CjJCGetUbMTXZ18VpE1gsbtNlHA0EXRcPtdaBBbr97l47dhRhMOMX6qAIf8GsQ78R&#10;WPW46Bpg2gw69dIEkXZQnJ4da2mac46/D8IpzvQPQ+MSRn803GjsRsN5fQ/xgcQGUc5t90s4y0L6&#10;nHtS9gnGYRTZKFoo/YwNNw18O3go66BonKGe0bChCY4FDq8tPJHrfURd/gnrPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAIWZdorfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;4wRRCHGqgPiReiOFAzc3dpMIex3Zbhvenu2p3HZ2R7PfVKvZWXYwIY4eJYhFBsxg5/WIvYTPzevN&#10;PbCYFGplPRoJvybCqr68qFSp/RE/zKFNPaMQjKWSMKQ0lZzHbjBOxYWfDNJt54NTiWTouQ7qSOHO&#10;8jzL7rhTI9KHQU3meTDdT7t3EpqwKbBpv2y2e3pbvryv1fdSrKW8vpqbR2DJzOlshhM+oUNNTFu/&#10;Rx2ZJS2KgqwScvEA7GQQ4pamLW1yAbyu+P8K9R8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAiqjalxYCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAhZl2it8AAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+              <v:shape w14:anchorId="5FE4D046" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:10.95pt;width:500.8pt;height:.1pt;z-index:-251655168;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAvl196JwIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wPzGmNOMXQoMWA&#10;oivQFDsrshwbk0VNVGLn34+S7STtbsN8ECjxieTjo7y66xrNjsphDSbns8mUM2UkFLXZ5/xt+/Dl&#10;hjP0whRCg1E5Pynkd+vPn1atzdQcKtCFcoyCGMxam/PKe5slCcpKNQInYJUhZwmuEZ62bp8UTrQU&#10;vdHJfDpNkxZcYR1IhUinm97J1zF+WSrpf5QlKs90zqk2H1cX111Yk/VKZHsnbFXLoQzxD1U0ojaU&#10;9BxqI7xgB1f/FaqppQOE0k8kNAmUZS1V5EBsZtMPbF4rYVXkQs1Be24T/r+w8vn44lhd5HzBmREN&#10;SfQ4dGMRmtNazAjzal9coIf2CeQvJEfyzhM2OGC60jUBS+RYFzt9OndadZ5JOkwX6XSWkiCSfLP5&#10;MgqRiGy8Kw/oHxXEOOL4hL7XqRgtUY2W7MxoOlI76Kyjzp4z0tlxRjrvep2t8OFeKC6YrL0UEs4a&#10;OKotRK//UDmVdvFqc41KF19vb5ZLzkaWhO0RZIQ01KveiKnJvianTahieZvexPFB0HXxUGsdqkC3&#10;391rx44iDG/8Ag+K8A5mHfqNwKrHRdcA02bQqZcmiLSD4kSCt6RxzvH3QTjFmf5uaKTC8xgNNxq7&#10;0XBe30N8RLFBlHPb/RTOspA+556UfYZxYEU2ihaon7HhpoFvBw9lHRSNM9RXNGxoyiPB4UWGZ3S9&#10;j6jLf2P9BwAA//8DAFBLAwQUAAYACAAAACEAhZl2it8AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VI3KjjBFEIcaqA+JF6I4UDNzd2kwh7HdluG96e7ancdnZHs99Uq9lZdjAh&#10;jh4liEUGzGDn9Yi9hM/N6809sJgUamU9Ggm/JsKqvryoVKn9ET/MoU09oxCMpZIwpDSVnMduME7F&#10;hZ8M0m3ng1OJZOi5DupI4c7yPMvuuFMj0odBTeZ5MN1Pu3cSmrApsGm/bLZ7elu+vK/V91Kspby+&#10;mptHYMnM6WyGEz6hQ01MW79HHZklLYqCrBJy8QDsZBDilqYtbXIBvK74/wr1HwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQAvl196JwIAAH8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCFmXaK3wAAAAoBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00EA3591">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:noProof/>
           <w:sz w:val="17"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5B297230" wp14:editId="600E719A">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251662336" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="587F22CB" wp14:editId="2066A9ED">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>719327</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>285238</wp:posOffset>
+                  <wp:posOffset>285619</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6360160" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="27" name="Graphic 27"/>
+                <wp:docPr id="4" name="Graphic 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6360160" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6360160">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6359877" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7968">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
-              <v:shape w14:anchorId="17F2F524" id="Graphic 27" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:22.45pt;width:500.8pt;height:.1pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMOA&#10;oivQFDsrshwblUVNVGLn70fJdpJ1t6E+CJT4RD7yUV7ddY1mR+WwBpPz2WTKmTISitrsc/66ffiy&#10;5Ay9MIXQYFTOTwr53frzp1VrMzWHCnShHKMgBrPW5rzy3mZJgrJSjcAJWGXIWYJrhKet2yeFEy1F&#10;b3Qyn07TpAVXWAdSIdLppnfydYxflkr6n2WJyjOdc+Lm4+riugtrsl6JbO+ErWo50BD/waIRtaGk&#10;51Ab4QU7uPqfUE0tHSCUfiKhSaAsa6liDVTNbPqumpdKWBVroeagPbcJPy6sfDq+2GcXqKN9BPmG&#10;1JGktZidPWGDA6YrXROwRJx1sYuncxdV55mkw/Qmnc5SarYk32y+iE1ORDbelQf03xXEOOL4iL7X&#10;oBgtUY2W7MxoOlIyaKijhp4z0tBxRhrueg2t8OFeIBdM1l6IhLMGjmoL0evfMSdqF68216j05uvt&#10;crHgbKySsD2CjJCGetUbMTXZ18VpE1gsbtNlHA0EXRcPtdaBBbr97l47dhRhMOMX6qAIf8GsQ78R&#10;WPW46Bpg2gw69dIEkXZQnJ4da2mac46/D8IpzvQPQ+MSRn803GjsRsN5fQ/xgcQGUc5t90s4y0L6&#10;nHtS9gnGYRTZKFoo/YwNNw18O3go66BonKGe0bChCY4FDq8tPJHrfURd/gnrPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAM4FcDfeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;Y1IohDhVQPxIvZHCgZsbb5MIex3ZbhveHucEt53d0ew35Xqyhh3Rh8GRBLHIgCG1Tg/USfjYvlzd&#10;AQtRkVbGEUr4wQDr6vysVIV2J3rHYxM7lkIoFEpCH+NYcB7aHq0KCzcipdveeatikr7j2qtTCreG&#10;X2fZLbdqoPShVyM+9dh+NwcrofbbnOrm02T7x9fV89tGfa3ERsrLi6l+ABZxin9mmPETOlSJaecO&#10;pAMzSYs8T1YJy+U9sNkgxDzt0uZGAK9K/r9C9QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQDOBXA33gAAAAoBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+              <v:shape w14:anchorId="3B092BFC" id="Graphic 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:22.5pt;width:500.8pt;height:.1pt;z-index:-251654144;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbExL6KAIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SzkmNOMXQoMWA&#10;oivQFDsrshwbk0WNUmL370fJdpJ2t2E+CJT4RPLxUV7ddo1mR4WuBpPz2WTKmTISitrsc/66vf+y&#10;5Mx5YQqhwaicvynHb9efP61am6k5VKALhYyCGJe1NueV9zZLEicr1Qg3AasMOUvARnja4j4pULQU&#10;vdHJfDpNkxawsAhSOUenm97J1zF+WSrpf5SlU57pnFNtPq4Y111Yk/VKZHsUtqrlUIb4hyoaURtK&#10;egq1EV6wA9Z/hWpqieCg9BMJTQJlWUsVORCb2fQDm5dKWBW5UHOcPbXJ/b+w8un4jKwucn7NmREN&#10;SfQwdOM6NKe1LiPMi33GQM/ZR5C/HDmSd56wcQOmK7EJWCLHutjpt1OnVeeZpMP0Kp3OUhJEkm82&#10;X0QhEpGNd+XB+QcFMY44Pjrf61SMlqhGS3ZmNJHUDjrrqLPnjHRGzkjnXa+zFT7cC8UFk7XnQsJZ&#10;A0e1hej1Hyqn0s5ebS5R6dXXm+ViwdnIkrA9goyQhnrVGzE12ZfktAlVLG7SZRwfB7ou7mutQxUO&#10;97s7jewowvDGL/CgCO9gFp3fCFf1uOgaYNoMOvXSBJF2ULyR4C1pnHP3+yBQcaa/Gxqp8DxGA0dj&#10;Nxro9R3ERxQbRDm33U+BloX0Ofek7BOMAyuyUbRA/YQNNw18O3go66BonKG+omFDUx4JDi8yPKPL&#10;fUSd/xvrPwAAAP//AwBQSwMEFAAGAAgAAAAhAOTE+EXfAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyo46bQEuJUAQGVeiOlB25uvE0i7HUUu234e5wTHGf2aXYmX4/WsDMO&#10;vnMkQcwSYEi10x01Ej53b3crYD4o0so4Qgk/6GFdXF/lKtPuQh94rkLDYgj5TEloQ+gzzn3dolV+&#10;5nqkeDu6waoQ5dBwPahLDLeGz5PkgVvVUfzQqh5fWqy/q5OVUA67lMpqb5Lj8/vydbNVX0uxlfL2&#10;ZiyfgAUcwx8MU/1YHYrY6eBOpD0zUYs0jaiExX3cNAFCLB6BHSZnDrzI+f8JxS8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAWxMS+igCAAB/BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEA5MT4Rd8AAAAKAQAADwAAAAAAAAAAAAAAAACCBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3D39EA" w14:textId="77777777" w:rsidR="0064260F" w:rsidRPr="00EA3591" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="35EEF4D0" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="59E3AA1D" w14:textId="77777777" w:rsidR="0064260F" w:rsidRPr="00EA3591" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="2B329C11" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="5"/>
+        <w:ind w:left="61" w:right="38"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA3591">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>(должность,</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>(кандидаттың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA3591">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>место</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>Т.А.Ә.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(бар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA3591">
-[...2 lines deleted...]
-          <w:spacing w:val="-2"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>работы)</w:t>
+        <w:t>болса),</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ЖСН</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E01F62D" w14:textId="77777777" w:rsidR="0064260F" w:rsidRPr="00EA3591" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="4F99FD1C" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA3591">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:noProof/>
           <w:sz w:val="17"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="25291CCE" wp14:editId="3542C7FA">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251663360" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1D91BD52" wp14:editId="7B18AC8E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>719327</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>138934</wp:posOffset>
+                  <wp:posOffset>140839</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6360160" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="28" name="Graphic 28"/>
-[...458 lines deleted...]
-                <wp:docPr id="30" name="Graphic 30"/>
+                <wp:docPr id="5" name="Graphic 5"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6360160" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6360160">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6359877" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7968">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
-              <v:shape w14:anchorId="1DC51DF6" id="Graphic 30" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:9.9pt;width:500.8pt;height:.1pt;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMOA&#10;oivQFDsrshwblUVNVGLn70fJdpJ1t6E+CJT4RD7yUV7ddY1mR+WwBpPz2WTKmTISitrsc/66ffiy&#10;5Ay9MIXQYFTOTwr53frzp1VrMzWHCnShHKMgBrPW5rzy3mZJgrJSjcAJWGXIWYJrhKet2yeFEy1F&#10;b3Qyn07TpAVXWAdSIdLppnfydYxflkr6n2WJyjOdc+Lm4+riugtrsl6JbO+ErWo50BD/waIRtaGk&#10;51Ab4QU7uPqfUE0tHSCUfiKhSaAsa6liDVTNbPqumpdKWBVroeagPbcJPy6sfDq+2GcXqKN9BPmG&#10;1JGktZidPWGDA6YrXROwRJx1sYuncxdV55mkw/Qmnc5SarYk32y+iE1ORDbelQf03xXEOOL4iL7X&#10;oBgtUY2W7MxoOlIyaKijhp4z0tBxRhrueg2t8OFeIBdM1l6IhLMGjmoL0evfMSdqF68216j05uvt&#10;crHgbKySsD2CjJCGetUbMTXZ18VpE1gsbtNlHA0EXRcPtdaBBbr97l47dhRhMOMX6qAIf8GsQ78R&#10;WPW46Bpg2gw69dIEkXZQnJ4da2mac46/D8IpzvQPQ+MSRn803GjsRsN5fQ/xgcQGUc5t90s4y0L6&#10;nHtS9gnGYRTZKFoo/YwNNw18O3go66BonKGe0bChCY4FDq8tPJHrfURd/gnrPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhACOeUHPeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8tOwzAQRfdI/IM1SOyo&#10;Y4IoDXGqgHhI3ZHSRXdu7CYR9jiy3Tb8PdNV2c3VHN1HuZycZUcT4uBRgphlwAy2Xg/YSfhev989&#10;AYtJoVbWo5HwayIsq+urUhXan/DLHJvUMTLBWCgJfUpjwXlse+NUnPnRIP32PjiVSIaO66BOZO4s&#10;v8+yR+7UgJTQq9G89qb9aQ5OQh3WOdbNxmb7l4/52+dKbediJeXtzVQ/A0tmShcYzvWpOlTUaecP&#10;qCOzpEWeE0rHgiacASEeFsB2EigYeFXy/xOqPwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQAjnlBz3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+              <v:shape w14:anchorId="4135B307" id="Graphic 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:11.1pt;width:500.8pt;height:.1pt;z-index:-251653120;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8/sCJJwIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SxGmNOMXQoMWA&#10;oivQDDsrshwbk0VNVGLn70fJdpJ2t2E+CJT4RPLxUV7dd41mR+WwBpPz2WTKmTISitrsc/5j+/jl&#10;ljP0whRCg1E5Pynk9+vPn1atzdQcKtCFcoyCGMxam/PKe5slCcpKNQInYJUhZwmuEZ62bp8UTrQU&#10;vdHJfDpNkxZcYR1IhUinm97J1zF+WSrpv5clKs90zqk2H1cX111Yk/VKZHsnbFXLoQzxD1U0ojaU&#10;9BxqI7xgB1f/FaqppQOE0k8kNAmUZS1V5EBsZtMPbN4qYVXkQs1Be24T/r+w8uX46lhd5HzBmREN&#10;SfQ0dGMRmtNazAjzZl9doIf2GeQvJEfyzhM2OGC60jUBS+RYFzt9OndadZ5JOkxv0uksJUEk+Wbz&#10;ZRQiEdl4Vx7QPymIccTxGX2vUzFaohot2ZnRdKR20FlHnT1npLPjjHTe9Tpb4cO9UFwwWXspJJw1&#10;cFRbiF7/oXIq7eLV5hqV3izubpdLzkaWhO0RZIQ01KveiKnJvianTahieZfexvFB0HXxWGsdqkC3&#10;3z1ox44iDG/8Ag+K8A5mHfqNwKrHRdcA02bQqZcmiLSD4kSCt6RxzvH3QTjFmf5maKTC8xgNNxq7&#10;0XBeP0B8RLFBlHPb/RTOspA+556UfYFxYEU2ihaon7HhpoGvBw9lHRSNM9RXNGxoyiPB4UWGZ3S9&#10;j6jLf2P9BwAA//8DAFBLAwQUAAYACAAAACEARobTf98AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBBF90j8gzVI7KjjpKI0xKkC4iF1RwqL7tx4mkTE48h22/D3OCtY3pmjO2eKzWQGdkbn&#10;e0sSxCIBhtRY3VMr4XP3evcAzAdFWg2WUMIPetiU11eFyrW90Aee69CyWEI+VxK6EMacc990aJRf&#10;2BEp7o7WGRVidC3XTl1iuRl4miT33Kie4oVOjfjcYfNdn4yEyu0yquqvITk+va1e3rdqvxJbKW9v&#10;puoRWMAp/MEw60d1KKPTwZ5IezbELLIsohLSNAU2A0Is18AO82QJvCz4/xfKXwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA8/sCJJwIAAH8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBGhtN/3wAAAAoBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00EA3591">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:noProof/>
-          <w:sz w:val="15"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="55D09BFF" wp14:editId="3EFD71FC">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251664384" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CA0C582" wp14:editId="3EC60B3B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>719327</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>271889</wp:posOffset>
+                  <wp:posOffset>285619</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6360160" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="31" name="Graphic 31"/>
+                <wp:docPr id="6" name="Graphic 6"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6360160" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6360160">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6359877" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7968">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
-              <v:shape w14:anchorId="23F672DC" id="Graphic 31" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:21.4pt;width:500.8pt;height:.1pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMOA&#10;oivQFDsrshwblUVNVGLn70fJdpJ1t6E+CJT4RD7yUV7ddY1mR+WwBpPz2WTKmTISitrsc/66ffiy&#10;5Ay9MIXQYFTOTwr53frzp1VrMzWHCnShHKMgBrPW5rzy3mZJgrJSjcAJWGXIWYJrhKet2yeFEy1F&#10;b3Qyn07TpAVXWAdSIdLppnfydYxflkr6n2WJyjOdc+Lm4+riugtrsl6JbO+ErWo50BD/waIRtaGk&#10;51Ab4QU7uPqfUE0tHSCUfiKhSaAsa6liDVTNbPqumpdKWBVroeagPbcJPy6sfDq+2GcXqKN9BPmG&#10;1JGktZidPWGDA6YrXROwRJx1sYuncxdV55mkw/Qmnc5SarYk32y+iE1ORDbelQf03xXEOOL4iL7X&#10;oBgtUY2W7MxoOlIyaKijhp4z0tBxRhrueg2t8OFeIBdM1l6IhLMGjmoL0evfMSdqF68216j05uvt&#10;crHgbKySsD2CjJCGetUbMTXZ18VpE1gsbtNlHA0EXRcPtdaBBbr97l47dhRhMOMX6qAIf8GsQ78R&#10;WPW46Bpg2gw69dIEkXZQnJ4da2mac46/D8IpzvQPQ+MSRn803GjsRsN5fQ/xgcQGUc5t90s4y0L6&#10;nHtS9gnGYRTZKFoo/YwNNw18O3go66BonKGe0bChCY4FDq8tPJHrfURd/gnrPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAJIPkX/fAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;7aaiEOJUAfEj9UbaHri5sZtExOvIdtvw9mxPcJzZT7MzxWpyAzvZEHuPCuRMALPYeNNjq2C7ebt7&#10;ABaTRqMHj1bBj42wKq+vCp0bf8ZPe6pTyygEY64VdCmNOeex6azTceZHi3Q7+OB0IhlaboI+U7gb&#10;+FyIe+50j/Sh06N96WzzXR+dgipsMqzq3SAOz+/L14+1/lrKtVK3N1P1BCzZKf3BcKlP1aGkTnt/&#10;RBPZQFpmGaEKFnOacAGkXDwC25OTCeBlwf9PKH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAiqjalxYCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAkg+Rf98AAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+              <v:shape w14:anchorId="00ABB207" id="Graphic 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:22.5pt;width:500.8pt;height:.1pt;z-index:-251652096;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCVybcdJwIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMWA&#10;oivQFDsrshwbk0WNUmLn70fJdpJ2t2E+CJT4RPLxUV7ddY1mR4WuBpPz2WTKmTISitrsc/62ffiy&#10;5Mx5YQqhwaicn5Tjd+vPn1atzdQcKtCFQkZBjMtam/PKe5sliZOVaoSbgFWGnCVgIzxtcZ8UKFqK&#10;3uhkPp2mSQtYWASpnKPTTe/k6xi/LJX0P8rSKc90zqk2H1eM6y6syXolsj0KW9VyKEP8QxWNqA0l&#10;PYfaCC/YAeu/QjW1RHBQ+omEJoGyrKWKHIjNbPqBzWslrIpcqDnOntvk/l9Y+Xx8QVYXOU85M6Ih&#10;iR6HbqShOa11GWFe7QsGes4+gfzlyJG884SNGzBdiU3AEjnWxU6fzp1WnWeSDtObdDpLSRBJvtl8&#10;EYVIRDbelQfnHxXEOOL45HyvUzFaohot2ZnRRFI76Kyjzp4z0hk5I513vc5W+HAvFBdM1l4KCWcN&#10;HNUWotd/qJxKu3i1uUalN19vl4sFZyNLwvYIMkIa6lVvxNRkX5PTJlSxuE2XcXwc6Lp4qLUOVTjc&#10;7+41sqMIwxu/wIMivINZdH4jXNXjomuAaTPo1EsTRNpBcSLBW9I45+73QaDiTH83NFLheYwGjsZu&#10;NNDre4iPKDaIcm67nwItC+lz7knZZxgHVmSjaIH6GRtuGvh28FDWQdE4Q31Fw4amPBIcXmR4Rtf7&#10;iLr8N9Z/AAAA//8DAFBLAwQUAAYACAAAACEA5MT4Rd8AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPwU7DMBBE70j8g7VI3KjjptAS4lQBAZV6I6UHbm68TSLsdRS7bfh7nBMcZ/ZpdiZfj9awMw6+&#10;cyRBzBJgSLXTHTUSPndvdytgPijSyjhCCT/oYV1cX+Uq0+5CH3iuQsNiCPlMSWhD6DPOfd2iVX7m&#10;eqR4O7rBqhDl0HA9qEsMt4bPk+SBW9VR/NCqHl9arL+rk5VQDruUympvkuPz+/J1s1VfS7GV8vZm&#10;LJ+ABRzDHwxT/Vgditjp4E6kPTNRizSNqITFfdw0AUIsHoEdJmcOvMj5/wnFLwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCVybcdJwIAAH8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQDkxPhF3wAAAAoBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8866E6" w14:textId="77777777" w:rsidR="0064260F" w:rsidRPr="00EA3591" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="618FF935" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2DE04BB0" w14:textId="77777777" w:rsidR="0064260F" w:rsidRPr="00EA3591" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="6B583E84" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
+        <w:spacing w:before="8"/>
+        <w:ind w:left="23" w:right="54"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA3591">
-[...91 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>город/село)</w:t>
+        <w:t>(лауазымы,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>орны)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C47961" w14:textId="77777777" w:rsidR="0064260F" w:rsidRPr="00EA3591" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="33634D1C" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...2 lines deleted...]
-          <w:sz w:val="24"/>
+        <w:spacing w:before="4"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA3591">
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:noProof/>
           <w:sz w:val="17"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1C0A9D0D" wp14:editId="5E37C0A8">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251665408" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4EA9ABC7" wp14:editId="5E2FC6DC">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>719327</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>141830</wp:posOffset>
+                  <wp:posOffset>140458</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6360160" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="32" name="Graphic 32"/>
+                <wp:docPr id="7" name="Graphic 7"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6360160" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6360160">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6359877" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7968">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
-              <v:shape w14:anchorId="6ACD1F98" id="Graphic 32" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:11.15pt;width:500.8pt;height:.1pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMOA&#10;oivQFDsrshwblUVNVGLn70fJdpJ1t6E+CJT4RD7yUV7ddY1mR+WwBpPz2WTKmTISitrsc/66ffiy&#10;5Ay9MIXQYFTOTwr53frzp1VrMzWHCnShHKMgBrPW5rzy3mZJgrJSjcAJWGXIWYJrhKet2yeFEy1F&#10;b3Qyn07TpAVXWAdSIdLppnfydYxflkr6n2WJyjOdc+Lm4+riugtrsl6JbO+ErWo50BD/waIRtaGk&#10;51Ab4QU7uPqfUE0tHSCUfiKhSaAsa6liDVTNbPqumpdKWBVroeagPbcJPy6sfDq+2GcXqKN9BPmG&#10;1JGktZidPWGDA6YrXROwRJx1sYuncxdV55mkw/Qmnc5SarYk32y+iE1ORDbelQf03xXEOOL4iL7X&#10;oBgtUY2W7MxoOlIyaKijhp4z0tBxRhrueg2t8OFeIBdM1l6IhLMGjmoL0evfMSdqF68216j05uvt&#10;crHgbKySsD2CjJCGetUbMTXZ18VpE1gsbtNlHA0EXRcPtdaBBbr97l47dhRhMOMX6qAIf8GsQ78R&#10;WPW46Bpg2gw69dIEkXZQnJ4da2mac46/D8IpzvQPQ+MSRn803GjsRsN5fQ/xgcQGUc5t90s4y0L6&#10;nHtS9gnGYRTZKFoo/YwNNw18O3go66BonKGe0bChCY4FDq8tPJHrfURd/gnrPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAAERwSjfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;4wQohDhVQPxIvZHSQ29u4iYR9jqy3Ta8PZsTnFazO5r9plhN1rCT9mFwKEEsEmAaG9cO2En42rzd&#10;PAALUWGrjEMt4UcHWJWXF4XKW3fGT32qY8coBEOuJPQxjjnnoem1VWHhRo10OzhvVSTpO956daZw&#10;a3iaJPfcqgHpQ69G/dLr5rs+WgmV32RY1VuTHJ7fl68fa7VbirWU11dT9QQs6in+mWHGJ3QoiWnv&#10;jtgGZkiLLCOrhDSlORuEuH0Etp83d8DLgv+vUP4CAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAiqjalxYCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAARHBKN8AAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+              <v:shape w14:anchorId="1E5C5676" id="Graphic 7" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:11.05pt;width:500.8pt;height:.1pt;z-index:-251651072;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyJGVuJwIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMWA&#10;oivQFDsrshwbk0VNVGLn70fJdpJ2t2E+CJT4RPLxUV7ddY1mR+WwBpPz2WTKmTISitrsc/62ffiy&#10;5Ay9MIXQYFTOTwr53frzp1VrMzWHCnShHKMgBrPW5rzy3mZJgrJSjcAJWGXIWYJrhKet2yeFEy1F&#10;b3Qyn07TpAVXWAdSIdLppnfydYxflkr6H2WJyjOdc6rNx9XFdRfWZL0S2d4JW9VyKEP8QxWNqA0l&#10;PYfaCC/YwdV/hWpq6QCh9BMJTQJlWUsVORCb2fQDm9dKWBW5UHPQntuE/y+sfD6+OFYXOV9wZkRD&#10;Ej0O3ViE5rQWM8K82hcX6KF9AvkLyZG884QNDpiudE3AEjnWxU6fzp1WnWeSDtObdDpLSRBJvtl8&#10;EYVIRDbelQf0jwpiHHF8Qt/rVIyWqEZLdmY0HakddNZRZ88Z6ew4I513vc5W+HAvFBdM1l4KCWcN&#10;HNUWotd/qJxKu3i1uUalN19vlwvq3siSsD2CjJCGetUbMTXZ1+S0CVUsbtNlHB8EXRcPtdahCnT7&#10;3b127CjC8MYv8KAI72DWod8IrHpcdA0wbQademmCSDsoTiR4SxrnHH8fhFOc6e+GRio8j9Fwo7Eb&#10;Def1PcRHFBtEObfdT+EsC+lz7knZZxgHVmSjaIH6GRtuGvh28FDWQdE4Q31Fw4amPBIcXmR4Rtf7&#10;iLr8N9Z/AAAA//8DAFBLAwQUAAYACAAAACEAbTKMb94AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBBF90j8gzVI7KjjBFEa4lQB8ZC6I6ULdtPYTSLicWS7bfh7nFVZ3pmjO2eK9WQGdtLO&#10;95YkiEUCTFNjVU+thK/t290jMB+QFA6WtIRf7WFdXl8VmCt7pk99qkPLYgn5HCV0IYw5577ptEG/&#10;sKOmuDtYZzDE6FquHJ5juRl4miQP3GBP8UKHo37pdPNTH42Eym0zqurdkBye35evHxv8XoqNlLc3&#10;U/UELOgpXGCY9aM6lNFpb4+kPBtiFlkWUQlpKoDNgBD3K2D7eZIBLwv+/4XyDwAA//8DAFBLAQIt&#10;ABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10u&#10;eG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5y&#10;ZWxzUEsBAi0AFAAGAAgAAAAhAPIkZW4nAgAAfwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9E&#10;b2MueG1sUEsBAi0AFAAGAAgAAAAhAG0yjG/eAAAACgEAAA8AAAAAAAAAAAAAAAAAgQQAAGRycy9k&#10;b3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAACMBQAAAAA=&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00EA3591">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="0391E818" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:ind w:left="23" w:right="56"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>(нақты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>тұрғылықты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>жері, тіркелген мекенжайы, байланыс телефоны)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F8187AF" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:noProof/>
           <w:sz w:val="17"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BE6CB12" wp14:editId="00092372">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251666432" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="69ECD065" wp14:editId="3D0390CD">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>719327</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>288134</wp:posOffset>
+                  <wp:posOffset>140839</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6360160" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="33" name="Graphic 33"/>
+                <wp:docPr id="8" name="Graphic 8"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6360160" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6360160">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6359877" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7968">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
-              <v:shape w14:anchorId="4BA764D6" id="Graphic 33" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:22.7pt;width:500.8pt;height:.1pt;z-index:-251645952;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMOA&#10;oivQFDsrshwblUVNVGLn70fJdpJ1t6E+CJT4RD7yUV7ddY1mR+WwBpPz2WTKmTISitrsc/66ffiy&#10;5Ay9MIXQYFTOTwr53frzp1VrMzWHCnShHKMgBrPW5rzy3mZJgrJSjcAJWGXIWYJrhKet2yeFEy1F&#10;b3Qyn07TpAVXWAdSIdLppnfydYxflkr6n2WJyjOdc+Lm4+riugtrsl6JbO+ErWo50BD/waIRtaGk&#10;51Ab4QU7uPqfUE0tHSCUfiKhSaAsa6liDVTNbPqumpdKWBVroeagPbcJPy6sfDq+2GcXqKN9BPmG&#10;1JGktZidPWGDA6YrXROwRJx1sYuncxdV55mkw/Qmnc5SarYk32y+iE1ORDbelQf03xXEOOL4iL7X&#10;oBgtUY2W7MxoOlIyaKijhp4z0tBxRhrueg2t8OFeIBdM1l6IhLMGjmoL0evfMSdqF68216j05uvt&#10;crHgbKySsD2CjJCGetUbMTXZ18VpE1gsbtNlHA0EXRcPtdaBBbr97l47dhRhMOMX6qAIf8GsQ78R&#10;WPW46Bpg2gw69dIEkXZQnJ4da2mac46/D8IpzvQPQ+MSRn803GjsRsN5fQ/xgcQGUc5t90s4y0L6&#10;nHtS9gnGYRTZKFoo/YwNNw18O3go66BonKGe0bChCY4FDq8tPJHrfURd/gnrPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhALmfw8LeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s&#10;DS0blKZTQcCk3ejgwC1rvLYicaom28rbk57g+Nuffn8u1pM17ISj7x1JEIsEGFLjdE+thI/d6809&#10;MB8UaWUcoYQf9LAuLy8KlWt3pnc81aFlsYR8riR0IQw5577p0Cq/cANS3B3caFWIcWy5HtU5llvD&#10;b5Nkya3qKV7o1IDPHTbf9dFKqMZdSlX9aZLD09vqZbNVXyuxlfL6aqoegQWcwh8Ms35UhzI67d2R&#10;tGcmZpGmEZWQ3WXAZkCI7AHYfp4sgZcF//9C+QsAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQC5n8PC3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+              <v:shape w14:anchorId="3FD68792" id="Graphic 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:11.1pt;width:500.8pt;height:.1pt;z-index:-251650048;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA8x13GJwIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMWA&#10;oivQFDsrshwbk0VNVGLn70fJdpJ2t2E+CJT4RPLxUV7ddY1mR+WwBpPz2WTKmTISitrsc/62ffiy&#10;5Ay9MIXQYFTOTwr53frzp1VrMzWHCnShHKMgBrPW5rzy3mZJgrJSjcAJWGXIWYJrhKet2yeFEy1F&#10;b3Qyn07TpAVXWAdSIdLppnfydYxflkr6H2WJyjOdc6rNx9XFdRfWZL0S2d4JW9VyKEP8QxWNqA0l&#10;PYfaCC/YwdV/hWpq6QCh9BMJTQJlWUsVORCb2fQDm9dKWBW5UHPQntuE/y+sfD6+OFYXOSehjGhI&#10;osehG8vQnNZiRphX++ICPbRPIH8hOZJ3nrDBAdOVrglYIse62OnTudOq80zSYXqTTmcpCSLJN5sv&#10;ohCJyMa78oD+UUGMI45P6HuditES1WjJzoymI7WDzjrq7DkjnR1npPOu19kKH+6F4oLJ2ksh4ayB&#10;o9pC9PoPlVNpF68216j05uvtcrHgbGRJ2B5BRkhDveqNmJrsa3LahCoWt+kyjg+CrouHWutQBbr9&#10;7l47dhRheOMXeFCEdzDr0G8EVj0uugaYNoNOvTRBpB0UJxK8JY1zjr8PwinO9HdDIxWex2i40diN&#10;hvP6HuIjig2inNvup3CWhfQ596TsM4wDK7JRtED9jA03DXw7eCjroGicob6iYUNTHgkOLzI8o+t9&#10;RF3+G+s/AAAA//8DAFBLAwQUAAYACAAAACEARobTf98AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPy07DMBBF90j8gzVI7KjjpKI0xKkC4iF1RwqL7tx4mkTE48h22/D3OCtY3pmjO2eKzWQGdkbn&#10;e0sSxCIBhtRY3VMr4XP3evcAzAdFWg2WUMIPetiU11eFyrW90Aee69CyWEI+VxK6EMacc990aJRf&#10;2BEp7o7WGRVidC3XTl1iuRl4miT33Kie4oVOjfjcYfNdn4yEyu0yquqvITk+va1e3rdqvxJbKW9v&#10;puoRWMAp/MEw60d1KKPTwZ5IezbELLIsohLSNAU2A0Is18AO82QJvCz4/xfKXwAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA8x13GJwIAAH8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBGhtN/3wAAAAoBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EEE9B3E" w14:textId="77777777" w:rsidR="0064260F" w:rsidRPr="00EA3591" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="773F096E" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...2 lines deleted...]
-          <w:sz w:val="17"/>
+        <w:spacing w:before="215"/>
+        <w:ind w:left="23" w:right="54"/>
+        <w:jc w:val="center"/>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...155 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Өтініш</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4859BE64" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="9383"/>
+        </w:tabs>
+        <w:spacing w:before="88"/>
+        <w:ind w:right="113"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Мені</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="134"/>
+          <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA3591">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E9DEDE" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="24"/>
+        <w:ind w:right="171"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>бос/уақытша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>бос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="54"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>лауазымға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="56"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>орналасуға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>арналған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="58"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>конкурсқа</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="57"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>жіберуіңізді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="54"/>
+          <w:w w:val="150"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сведения:</w:t>
+        <w:t>сұраймын</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D66007D" w14:textId="77777777" w:rsidR="0064260F" w:rsidRPr="00EA3591" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="6817AAA3" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA3591">
-[...437 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:noProof/>
           <w:sz w:val="17"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="79A17ED6" wp14:editId="438BE150">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251667456" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CD6E7B5" wp14:editId="6B83DF6C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>719327</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>137934</wp:posOffset>
+                  <wp:posOffset>141775</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6360160" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="34" name="Graphic 34"/>
+                <wp:docPr id="9" name="Graphic 9"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6360160" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6360160">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6359877" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7968">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
-              <v:shape w14:anchorId="311D00C5" id="Graphic 34" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:10.85pt;width:500.8pt;height:.1pt;z-index:-251644928;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMOA&#10;oivQFDsrshwblUVNVGLn70fJdpJ1t6E+CJT4RD7yUV7ddY1mR+WwBpPz2WTKmTISitrsc/66ffiy&#10;5Ay9MIXQYFTOTwr53frzp1VrMzWHCnShHKMgBrPW5rzy3mZJgrJSjcAJWGXIWYJrhKet2yeFEy1F&#10;b3Qyn07TpAVXWAdSIdLppnfydYxflkr6n2WJyjOdc+Lm4+riugtrsl6JbO+ErWo50BD/waIRtaGk&#10;51Ab4QU7uPqfUE0tHSCUfiKhSaAsa6liDVTNbPqumpdKWBVroeagPbcJPy6sfDq+2GcXqKN9BPmG&#10;1JGktZidPWGDA6YrXROwRJx1sYuncxdV55mkw/Qmnc5SarYk32y+iE1ORDbelQf03xXEOOL4iL7X&#10;oBgtUY2W7MxoOlIyaKijhp4z0tBxRhrueg2t8OFeIBdM1l6IhLMGjmoL0evfMSdqF68216j05uvt&#10;crHgbKySsD2CjJCGetUbMTXZ18VpE1gsbtNlHA0EXRcPtdaBBbr97l47dhRhMOMX6qAIf8GsQ78R&#10;WPW46Bpg2gw69dIEkXZQnJ4da2mac46/D8IpzvQPQ+MSRn803GjsRsN5fQ/xgcQGUc5t90s4y0L6&#10;nHtS9gnGYRTZKFoo/YwNNw18O3go66BonKGe0bChCY4FDq8tPJHrfURd/gnrPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAHQaGkTeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s&#10;zYooK02ngmBIu9HBgZvXZG1F41RJtpW3X3qC429/+v25WE9mYCftfG9JglgkwDQ1VvXUSvjcvd09&#10;AvMBSeFgSUv41R7W5fVVgbmyZ/rQpzq0LJaQz1FCF8KYc+6bThv0CztqiruDdQZDjK7lyuE5lpuB&#10;L5PkgRvsKV7ocNQvnW5+6qORULldSlX9NSSH5032+r7F70xspby9maonYEFP4Q+GWT+qQxmd9vZI&#10;yrMhZpGmEZWwFBmwGRDifgVsP09WwMuC/3+hvAAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQB0GhpE3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+              <v:shape w14:anchorId="3C85FB9A" id="Graphic 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:11.15pt;width:500.8pt;height:.1pt;z-index:-251649024;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbKo+1JwIAAH8EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzGmMOMXQoMWA&#10;oivQFDsrshwbkyWNVGLn70fJdpJ2t2E+CJT4RPLxUV7ddY1mRwVYW5Pz2WTKmTLSFrXZ5/xt+/Dl&#10;ljP0whRCW6NyflLI79afP61al6m5rawuFDAKYjBrXc4r712WJCgr1QicWKcMOUsLjfC0hX1SgGgp&#10;eqOT+XSaJq2FwoGVCpFON72Tr2P8slTS/yhLVJ7pnFNtPq4Q111Yk/VKZHsQrqrlUIb4hyoaURtK&#10;eg61EV6wA9R/hWpqCRZt6SfSNokty1qqyIHYzKYf2LxWwqnIhZqD7twm/H9h5fPxBVhd5HzJmREN&#10;SfQ4dGMZmtM6zAjz6l4g0EP3ZOUvJEfyzhM2OGC6EpqAJXKsi50+nTutOs8kHaY36XSWkiCSfLP5&#10;IgqRiGy8Kw/oH5WNccTxCX2vUzFaohot2ZnRBFI76Kyjzp4z0hk4I513vc5O+HAvFBdM1l4KCWeN&#10;PaqtjV7/oXIq7eLV5hqV3nxd3i4WnI0sCdsjyAhpqFe9EVOTfU1Om1DFYpnexvFBq+viodY6VIGw&#10;391rYEcRhjd+gQdFeAdzgH4jsOpx0TXAtBl06qUJIu1scSLBW9I45/j7IEBxpr8bGqnwPEYDRmM3&#10;GuD1vY2PKDaIcm67nwIcC+lz7knZZzsOrMhG0QL1MzbcNPbbwduyDorGGeorGjY05ZHg8CLDM7re&#10;R9Tlv7H+AwAA//8DAFBLAwQUAAYACAAAACEAARHBKN8AAAAKAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPzU7DMBCE70i8g7VI3KjjBCiEOFVA/Ei9kdJDb27iJhH2OrLdNrw9mxOcVrM7mv2mWE3WsJP2&#10;YXAoQSwSYBob1w7YSfjavN08AAtRYauMQy3hRwdYlZcXhcpbd8ZPfapjxygEQ64k9DGOOeeh6bVV&#10;YeFGjXQ7OG9VJOk73np1pnBreJok99yqAelDr0b90uvmuz5aCZXfZFjVW5Mcnt+Xrx9rtVuKtZTX&#10;V1P1BCzqKf6ZYcYndCiJae+O2AZmSIssI6uENKU5G4S4fQS2nzd3wMuC/69Q/gIAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBbKo+1JwIAAH8EAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQABEcEo3wAAAAoBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...579 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:noProof/>
           <w:sz w:val="17"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="684F8E34" wp14:editId="4F0F606B">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251668480" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D1F15D1" wp14:editId="6C94B5D6">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>719327</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>141684</wp:posOffset>
-[...414 lines deleted...]
-                  <wp:posOffset>137908</wp:posOffset>
+                  <wp:posOffset>288078</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6360160" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="38" name="Graphic 38"/>
+                <wp:docPr id="10" name="Graphic 10"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6360160" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6360160">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6359877" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7968">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
-              <v:shape w14:anchorId="1FEE2296" id="Graphic 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:10.85pt;width:500.8pt;height:.1pt;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMOA&#10;oivQFDsrshwblUVNVGLn70fJdpJ1t6E+CJT4RD7yUV7ddY1mR+WwBpPz2WTKmTISitrsc/66ffiy&#10;5Ay9MIXQYFTOTwr53frzp1VrMzWHCnShHKMgBrPW5rzy3mZJgrJSjcAJWGXIWYJrhKet2yeFEy1F&#10;b3Qyn07TpAVXWAdSIdLppnfydYxflkr6n2WJyjOdc+Lm4+riugtrsl6JbO+ErWo50BD/waIRtaGk&#10;51Ab4QU7uPqfUE0tHSCUfiKhSaAsa6liDVTNbPqumpdKWBVroeagPbcJPy6sfDq+2GcXqKN9BPmG&#10;1JGktZidPWGDA6YrXROwRJx1sYuncxdV55mkw/Qmnc5SarYk32y+iE1ORDbelQf03xXEOOL4iL7X&#10;oBgtUY2W7MxoOlIyaKijhp4z0tBxRhrueg2t8OFeIBdM1l6IhLMGjmoL0evfMSdqF68216j05uvt&#10;crHgbKySsD2CjJCGetUbMTXZ18VpE1gsbtNlHA0EXRcPtdaBBbr97l47dhRhMOMX6qAIf8GsQ78R&#10;WPW46Bpg2gw69dIEkXZQnJ4da2mac46/D8IpzvQPQ+MSRn803GjsRsN5fQ/xgcQGUc5t90s4y0L6&#10;nHtS9gnGYRTZKFoo/YwNNw18O3go66BonKGe0bChCY4FDq8tPJHrfURd/gnrPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAHQaGkTeAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJG4s&#10;zYooK02ngmBIu9HBgZvXZG1F41RJtpW3X3qC429/+v25WE9mYCftfG9JglgkwDQ1VvXUSvjcvd09&#10;AvMBSeFgSUv41R7W5fVVgbmyZ/rQpzq0LJaQz1FCF8KYc+6bThv0CztqiruDdQZDjK7lyuE5lpuB&#10;L5PkgRvsKV7ocNQvnW5+6qORULldSlX9NSSH5032+r7F70xspby9maonYEFP4Q+GWT+qQxmd9vZI&#10;yrMhZpGmEZWwFBmwGRDifgVsP09WwMuC/3+hvAAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQB0GhpE3gAAAAoBAAAPAAAAAAAAAAAAAAAAAHAEAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAewUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+              <v:shape w14:anchorId="39B6659D" id="Graphic 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:22.7pt;width:500.8pt;height:.1pt;z-index:-251648000;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD7A/ElKAIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMWA&#10;oivQFDsrshwbkyWNVGLn70fJdpJ2t2E+CJT4RPLxUV7ddY1mRwVYW5Pz2WTKmTLSFrXZ5/xt+/Bl&#10;yRl6YQqhrVE5Pynkd+vPn1aty9TcVlYXChgFMZi1LueV9y5LEpSVagROrFOGnKWFRnjawj4pQLQU&#10;vdHJfDpNk9ZC4cBKhUinm97J1zF+WSrpf5QlKs90zqk2H1eI6y6syXolsj0IV9VyKEP8QxWNqA0l&#10;PYfaCC/YAeq/QjW1BIu29BNpm8SWZS1V5EBsZtMPbF4r4VTkQs1Bd24T/r+w8vn4AqwuSDtqjxEN&#10;afQ4tINOqD2tw4xQr+4FAkF0T1b+QnIk7zxhgwOmK6EJWKLHutjr07nXqvNM0mF6k05nKeWU5JvN&#10;FzFXIrLxrjygf1Q2xhHHJ/S9UsVoiWq0ZGdGE0jvoLSOSnvOSGngjJTe9Uo74cO9UFwwWXspJJw1&#10;9qi2Nnr9h8qptItXm2tUevP1drlYcDayJGyPICOkoV71RkxN9jU5bUIVi9t0GQcIra6Lh1rrUAXC&#10;fnevgR1FGN/4BR4U4R3MAfqNwKrHRdcA02bQqZcmiLSzxYkkb0nknOPvgwDFmf5uaKjCAxkNGI3d&#10;aIDX9zY+o9ggyrntfgpwLKTPuSdln+04siIbRQvUz9hw09hvB2/LOigaZ6ivaNjQnEeCw5sMD+l6&#10;H1GXP8f6DwAAAP//AwBQSwMEFAAGAAgAAAAhALmfw8LeAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4sDS0blKZTQcCk3ejgwC1rvLYicaom28rbk57g+Nuffn8u1pM17ISj&#10;7x1JEIsEGFLjdE+thI/d6809MB8UaWUcoYQf9LAuLy8KlWt3pnc81aFlsYR8riR0IQw5577p0Cq/&#10;cANS3B3caFWIcWy5HtU5llvDb5Nkya3qKV7o1IDPHTbf9dFKqMZdSlX9aZLD09vqZbNVXyuxlfL6&#10;aqoegQWcwh8Ms35UhzI67d2RtGcmZpGmEZWQ3WXAZkCI7AHYfp4sgZcF//9C+QsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQD7A/ElKAIAAIEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQC5n8PC3gAAAAoBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00EA3591">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:p>
+    <w:p w14:paraId="6EFA0DB2" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09EC67BE" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="6"/>
+        <w:ind w:left="23" w:right="61"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ұйымының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>атауы,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>мекен-жайы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(облыс,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>аудан,қала/ауыл)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D54A416" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="118"/>
+        <w:ind w:left="849"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Қазіргі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>кезде</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>жұмыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>істеймін:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4327C572" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:noProof/>
           <w:sz w:val="17"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="32294BD9" wp14:editId="754FA0BD">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251669504" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2010B473" wp14:editId="3BE77439">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>719327</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>284212</wp:posOffset>
+                  <wp:posOffset>142060</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6360160" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="39" name="Graphic 39"/>
+                <wp:docPr id="11" name="Graphic 11"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6360160" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6360160">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6359877" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7968">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
-              <v:shape w14:anchorId="62DCF2AA" id="Graphic 39" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:22.4pt;width:500.8pt;height:.1pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMOA&#10;oivQFDsrshwblUVNVGLn70fJdpJ1t6E+CJT4RD7yUV7ddY1mR+WwBpPz2WTKmTISitrsc/66ffiy&#10;5Ay9MIXQYFTOTwr53frzp1VrMzWHCnShHKMgBrPW5rzy3mZJgrJSjcAJWGXIWYJrhKet2yeFEy1F&#10;b3Qyn07TpAVXWAdSIdLppnfydYxflkr6n2WJyjOdc+Lm4+riugtrsl6JbO+ErWo50BD/waIRtaGk&#10;51Ab4QU7uPqfUE0tHSCUfiKhSaAsa6liDVTNbPqumpdKWBVroeagPbcJPy6sfDq+2GcXqKN9BPmG&#10;1JGktZidPWGDA6YrXROwRJx1sYuncxdV55mkw/Qmnc5SarYk32y+iE1ORDbelQf03xXEOOL4iL7X&#10;oBgtUY2W7MxoOlIyaKijhp4z0tBxRhrueg2t8OFeIBdM1l6IhLMGjmoL0evfMSdqF68216j05uvt&#10;crHgbKySsD2CjJCGetUbMTXZ18VpE1gsbtNlHA0EXRcPtdaBBbr97l47dhRhMOMX6qAIf8GsQ78R&#10;WPW46Bpg2gw69dIEkXZQnJ4da2mac46/D8IpzvQPQ+MSRn803GjsRsN5fQ/xgcQGUc5t90s4y0L6&#10;nHtS9gnGYRTZKFoo/YwNNw18O3go66BonKGe0bChCY4FDq8tPJHrfURd/gnrPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAImSYmDfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;HRIohDhVQPxIvZHCgZsbu0mEvY5stw1vz/YEx5n9NDtTrWZn2cGEOHqUkC0EMIOd1yP2Ej42L1d3&#10;wGJSqJX1aCT8mAir+vysUqX2R3w3hzb1jEIwlkrCkNJUch67wTgVF34ySLedD04lkqHnOqgjhTvL&#10;r4W45U6NSB8GNZmnwXTf7d5JaMImx6b9tGL3+Lp8flurr2W2lvLyYm4egCUzpz8YTvWpOtTUaev3&#10;qCOzpLM8J1RCUdCEE5BlxT2wLTk3Anhd8f8T6l8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAiqjalxYCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAiZJiYN8AAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+              <v:shape w14:anchorId="29D63C4A" id="Graphic 11" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:11.2pt;width:500.8pt;height:.1pt;z-index:-251646976;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdojIKKAIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMWA&#10;oivQFDsrshwbk0WNUmLn70fJdpJ2t2E+CJT4RPLxUV7ddY1mR4WuBpPz2WTKmTISitrsc/62ffiy&#10;5Mx5YQqhwaicn5Tjd+vPn1atzdQcKtCFQkZBjMtam/PKe5sliZOVaoSbgFWGnCVgIzxtcZ8UKFqK&#10;3uhkPp2mSQtYWASpnKPTTe/k6xi/LJX0P8rSKc90zqk2H1eM6y6syXolsj0KW9VyKEP8QxWNqA0l&#10;PYfaCC/YAeu/QjW1RHBQ+omEJoGyrKWKHIjNbPqBzWslrIpcqDnOntvk/l9Y+Xx8QVYXpN2MMyMa&#10;0uhxaAedUHta6zJCvdoXDASdfQL5y5EjeecJGzdguhKbgCV6rIu9Pp17rTrPJB2mN+l0lpIkknyz&#10;+SJKkYhsvCsPzj8qiHHE8cn5XqlitEQ1WrIzo4mkd1BaR6U9Z6Q0ckZK73qlrfDhXigumKy9FBLO&#10;GjiqLUSv/1A5lXbxanONSm++3i4XC85GloTtEWSENNSr3oipyb4mp02oYnGbLuMAOdB18VBrHapw&#10;uN/da2RHEcY3foEHRXgHs+j8Rriqx0XXANNm0KmXJoi0g+JEkrckcs7d74NAxZn+bmiowgMZDRyN&#10;3Wig1/cQn1FsEOXcdj8FWhbS59yTss8wjqzIRtEC9TM23DTw7eChrIOicYb6ioYNzXkkOLzJ8JCu&#10;9xF1+XOs/wAAAP//AwBQSwMEFAAGAAgAAAAhAHf+pb/fAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tOwzAQRfdI/IM1SOyo46RqIcSpAuIhdUcKC3bTxE0i7HFku234e5xVWd6Zoztnis1kNDsp&#10;5wdLEsQiAaaose1AnYTP3evdPTAfkFrUlpSEX+VhU15fFZi39kwf6lSHjsUS8jlK6EMYc8590yuD&#10;fmFHRXF3sM5giNF1vHV4juVG8zRJVtzgQPFCj6N67lXzUx+NhMrtMqrqL50cnt7WL+9b/F6LrZS3&#10;N1P1CCyoKVxgmPWjOpTRaW+P1HqmYxZZFlEJaboENgNCLB+A7efJCnhZ8P8vlH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAHaIyCigCAACBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAd/6lv98AAAAKAQAADwAAAAAAAAAAAAAAAACCBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00EA3591">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:noProof/>
           <w:sz w:val="17"/>
-          <w:lang w:eastAsia="ru-RU"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0AD67BDC" wp14:editId="615A4A83">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251670528" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="39627D62" wp14:editId="1270E7CE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>719327</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>430516</wp:posOffset>
+                  <wp:posOffset>286840</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6360160" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
-                <wp:docPr id="40" name="Graphic 40"/>
+                <wp:docPr id="12" name="Graphic 12"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6360160" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
                             <a:path w="6360160">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="6359877" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="7968">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex">
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
             <w:pict>
-              <v:shape w14:anchorId="53660AE1" id="Graphic 40" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:33.9pt;width:500.8pt;height:.1pt;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKqNqXFgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMOA&#10;oivQFDsrshwblUVNVGLn70fJdpJ1t6E+CJT4RD7yUV7ddY1mR+WwBpPz2WTKmTISitrsc/66ffiy&#10;5Ay9MIXQYFTOTwr53frzp1VrMzWHCnShHKMgBrPW5rzy3mZJgrJSjcAJWGXIWYJrhKet2yeFEy1F&#10;b3Qyn07TpAVXWAdSIdLppnfydYxflkr6n2WJyjOdc+Lm4+riugtrsl6JbO+ErWo50BD/waIRtaGk&#10;51Ab4QU7uPqfUE0tHSCUfiKhSaAsa6liDVTNbPqumpdKWBVroeagPbcJPy6sfDq+2GcXqKN9BPmG&#10;1JGktZidPWGDA6YrXROwRJx1sYuncxdV55mkw/Qmnc5SarYk32y+iE1ORDbelQf03xXEOOL4iL7X&#10;oBgtUY2W7MxoOlIyaKijhp4z0tBxRhrueg2t8OFeIBdM1l6IhLMGjmoL0evfMSdqF68216j05uvt&#10;crHgbKySsD2CjJCGetUbMTXZ18VpE1gsbtNlHA0EXRcPtdaBBbr97l47dhRhMOMX6qAIf8GsQ78R&#10;WPW46Bpg2gw69dIEkXZQnJ4da2mac46/D8IpzvQPQ+MSRn803GjsRsN5fQ/xgcQGUc5t90s4y0L6&#10;nHtS9gnGYRTZKFoo/YwNNw18O3go66BonKGe0bChCY4FDq8tPJHrfURd/gnrPwAAAP//AwBQSwME&#10;FAAGAAgAAAAhAGyCDeLfAAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyo&#10;bYKaEuJUAfEj9UYKB25u7CYR9jqK3Ta8PdsTHGf20+xMuZ69Y0c7xSGgArkQwCy2wQzYKfjYvtys&#10;gMWk0WgX0Cr4sRHW1eVFqQsTTvhuj03qGIVgLLSCPqWx4Dy2vfU6LsJokW77MHmdSE4dN5M+Ubh3&#10;/FaIJfd6QPrQ69E+9bb9bg5eQT1tM6ybTyf2j6/589tGf+Vyo9T11Vw/AEt2Tn8wnOtTdaio0y4c&#10;0ETmSMssI1TBMqcJZ0DKu3tgO3JWAnhV8v8Tql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEAiqjalxYCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEAbIIN4t8AAAAKAQAADwAAAAAAAAAAAAAAAABwBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+              <v:shape w14:anchorId="1FF598B4" id="Graphic 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:22.6pt;width:500.8pt;height:.1pt;z-index:-251645952;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3QHZ6KAIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMWA&#10;oivQFDsrshwbk0VNVGLn70fJdpJ2t2E+CJT4RPLxUV7ddY1mR+WwBpPz2WTKmTISitrsc/62ffiy&#10;5Ay9MIXQYFTOTwr53frzp1VrMzWHCnShHKMgBrPW5rzy3mZJgrJSjcAJWGXIWYJrhKet2yeFEy1F&#10;b3Qyn07TpAVXWAdSIdLppnfydYxflkr6H2WJyjOdc6rNx9XFdRfWZL0S2d4JW9VyKEP8QxWNqA0l&#10;PYfaCC/YwdV/hWpq6QCh9BMJTQJlWUsVORCb2fQDm9dKWBW5UHPQntuE/y+sfD6+OFYXpN2cMyMa&#10;0uhxaAedUHtaixmhXu2LCwTRPoH8heRI3nnCBgdMV7omYIke62KvT+deq84zSYfpTTqdpSSJJN9s&#10;vohSJCIb78oD+kcFMY44PqHvlSpGS1SjJTszmo70DkrrqLTnjJR2nJHSu15pK3y4F4oLJmsvhYSz&#10;Bo5qC9HrP1ROpV282lyj0puvt8vFgrORJWF7BBkhDfWqN2Jqsq/JaROqWNymyzhACLouHmqtQxXo&#10;9rt77dhRhPGNX+BBEd7BrEO/EVj1uOgaYNoMOvXSBJF2UJxI8pZEzjn+PginONPfDQ1VeCCj4UZj&#10;NxrO63uIzyg2iHJuu5/CWRbS59yTss8wjqzIRtEC9TM23DTw7eChrIOicYb6ioYNzXkkOLzJ8JCu&#10;9xF1+XOs/wAAAP//AwBQSwMEFAAGAAgAAAAhAIjntQLeAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4szVoYlKZTQcCk3ejgwC1rvLYicaom28rbk57g+Nuffn8u1pM17ISj&#10;7x1JEIsEGFLjdE+thI/d6809MB8UaWUcoYQf9LAuLy8KlWt3pnc81aFlsYR8riR0IQw5577p0Cq/&#10;cANS3B3caFWIcWy5HtU5llvDl0lyx63qKV7o1IDPHTbf9dFKqMZdSlX9aZLD09vqZbNVXyuxlfL6&#10;aqoegQWcwh8Ms35UhzI67d2RtGcmZpGmEZWQ3S6BzYAQ2QOw/TzJgJcF//9C+QsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQA3QHZ6KAIAAIEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQCI57UC3gAAAAoBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
                 <v:path arrowok="t"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63C45C30" w14:textId="77777777" w:rsidR="0064260F" w:rsidRPr="00EA3591" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="67CE7E01" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F117673" w14:textId="77777777" w:rsidR="0064260F" w:rsidRPr="00EA3591" w:rsidRDefault="0064260F" w:rsidP="0064260F">
+    <w:p w14:paraId="77C4D329" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
       <w:pPr>
-        <w:pStyle w:val="a4"/>
-[...208 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:spacing w:before="6"/>
+        <w:ind w:left="1871"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="z349"/>
-[...3 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Приложение 12</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>(лауазымы,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>к Правилам назначения</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>білім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>на должности, освобождения</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>беру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-14"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>от должностей первых</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>ұйымның</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>атауы,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>государственных организаций</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t>мекенжайы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>образования</w:t>
-[...8 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>(облыс,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>аудан,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Оценочный лист кандидата со стажем на вакантную</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:br/>
-[...6 lines deleted...]
-          <w:sz w:val="20"/>
+        <w:t>қала/ауыл)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E5D430" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="121"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Ӛзім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>келесі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>мәліметтерді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>хабарлаймын:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="100A1EDD" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="45"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Білімі:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>жоғары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-9"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>оқу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>орнынан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>кейінгі,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>техникалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>кәсіптік</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F4ECD90" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="14"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>или временно вакантную должность педагога</w:t>
-[...36 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9671" w:type="dxa"/>
-        <w:tblInd w:w="-432" w:type="dxa"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="145" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="446"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3260"/>
+        <w:gridCol w:w="2271"/>
+        <w:gridCol w:w="4537"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="1B3880A2" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="00E642DE" w:rsidRPr="00E642DE" w14:paraId="4483042A" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="304"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3260" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="25"/>
-[...18 lines deleted...]
-              <w:t>№</w:t>
+          <w:p w14:paraId="3D30FFE1" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="609"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>орнының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> атауы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5DFF98EE" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Критерии</w:t>
+          <w:p w14:paraId="1BD52A3D" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="609"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>кезеңі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="4537" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="319AC452" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="5BC23548" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="739"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>Диплом</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+              <w:t>мамандығы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E642DE" w:rsidRPr="00E642DE" w14:paraId="0614B542" w14:textId="77777777" w:rsidTr="00882841">
+        <w:trPr>
+          <w:trHeight w:val="278"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7143A682" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...10 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2271" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="196A39CF" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="4B57AE9B" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4537" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DD24101" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...2 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="39677525" w14:textId="77777777" w:rsidTr="00AE5146">
+    </w:tbl>
+    <w:p w14:paraId="637A5C0C" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="112"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Біліктілік</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>санатының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>болуы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-13"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(болған</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>жағдайда</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-12"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>берілген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-14"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>(расталған)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-15"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>күні):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="682A259A" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251671552" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="10797D17" wp14:editId="1FC09820">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>719327</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>142065</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6360160" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="13" name="Graphic 13"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6360160" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6360160">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6359877" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7968">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+            <w:pict>
+              <v:shape w14:anchorId="1AB839D3" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:11.2pt;width:500.8pt;height:.1pt;z-index:-251644928;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDR4bVVKAIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5wPzGmNOMXQoMWA&#10;oivQFDsrshwbkyWNVGLn34+S7STtbsN8ECjxieTjo7y66xrNjgqwtibns8mUM2WkLWqzz/nb9uHL&#10;DWfohSmEtkbl/KSQ360/f1q1LlNzW1ldKGAUxGDWupxX3rssSVBWqhE4sU4ZcpYWGuFpC/ukANFS&#10;9EYn8+k0TVoLhQMrFSKdbnonX8f4Zamk/1GWqDzTOafafFwhrruwJuuVyPYgXFXLoQzxD1U0ojaU&#10;9BxqI7xgB6j/CtXUEiza0k+kbRJblrVUkQOxmU0/sHmthFORCzUH3blN+P/CyufjC7C6IO0WnBnR&#10;kEaPQzvohNrTOswI9epeIBBE92TlLyRH8s4TNjhguhKagCV6rIu9Pp17rTrPJB2mi3Q6S0kSSb7Z&#10;fBmlSEQ23pUH9I/Kxjji+IS+V6oYLVGNluzMaALpHZTWUWnPGSkNnJHSu15pJ3y4F4oLJmsvhYSz&#10;xh7V1kav/1A5lXbxanONShdfb2+WS85GloTtEWSENNSr3oipyb4mp02oYnmb3sQBQqvr4qHWOlSB&#10;sN/da2BHEcY3foEHRXgHc4B+I7DqcdE1wLQZdOqlCSLtbHEiyVsSOef4+yBAcaa/Gxqq8EBGA0Zj&#10;Nxrg9b2Nzyg2iHJuu58CHAvpc+5J2Wc7jqzIRtEC9TM23DT228Hbsg6KxhnqKxo2NOeR4PAmw0O6&#10;3kfU5c+x/gMAAP//AwBQSwMEFAAGAAgAAAAhAHf+pb/fAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tOwzAQRfdI/IM1SOyo46RqIcSpAuIhdUcKC3bTxE0i7HFku234e5xVWd6Zoztnis1kNDsp&#10;5wdLEsQiAaaose1AnYTP3evdPTAfkFrUlpSEX+VhU15fFZi39kwf6lSHjsUS8jlK6EMYc8590yuD&#10;fmFHRXF3sM5giNF1vHV4juVG8zRJVtzgQPFCj6N67lXzUx+NhMrtMqrqL50cnt7WL+9b/F6LrZS3&#10;N1P1CCyoKVxgmPWjOpTRaW+P1HqmYxZZFlEJaboENgNCLB+A7efJCnhZ8P8vlH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEA0eG1VSgCAACBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAd/6lv98AAAAKAQAADwAAAAAAAAAAAAAAAACCBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F17EB4" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Жұмыс</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ӛтілі:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52969F99" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="6"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="85" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1196"/>
+        <w:gridCol w:w="1561"/>
+        <w:gridCol w:w="1558"/>
+        <w:gridCol w:w="3119"/>
+        <w:gridCol w:w="2725"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E642DE" w:rsidRPr="00E642DE" w14:paraId="0B71C670" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="719"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61AB96CC" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="7775931C" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:spacing w:before="14"/>
+              <w:ind w:left="266"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>1.</w:t>
+              </w:rPr>
+              <w:t>Жалпы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EC5090C" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="749993E7" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:spacing w:before="14"/>
+              <w:ind w:left="78"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Уровень образования</w:t>
+              </w:rPr>
+              <w:t>Педагогикалық</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37F8CB48" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="42CBF323" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:spacing w:before="14" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="212" w:right="190" w:hanging="12"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Копии диплома об образовании и приложения к диплому</w:t>
+              </w:rPr>
+              <w:t xml:space="preserve">Мемлекеттік </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>қызмет</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ӛтілі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E9B4C4A" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="253B670C" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:spacing w:before="9" w:line="230" w:lineRule="atLeast"/>
+              <w:ind w:left="281" w:right="272" w:hanging="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Мамандығы бойынша </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>(кәсіпкерлік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...10 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t xml:space="preserve">субъектілерінің </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...1 lines deleted...]
-              <w:t>Высшее с отличием - 3 балла</w:t>
+              </w:rPr>
+              <w:t>мамандары үшін)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72ED0F53" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:spacing w:before="9" w:line="230" w:lineRule="atLeast"/>
+              <w:ind w:left="115" w:right="108"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Осы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-14"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ұйымында, оның ішінде атқаратын </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00E642DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>лауазымында</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="53F899A4" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="00E642DE" w:rsidRPr="00E642DE" w14:paraId="280FB37F" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1196" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5105D113" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="26D65DBA" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...10 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1561" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6732AE6D" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="08D67467" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...10 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1558" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5A745A" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="263C4001" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...10 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F2E51A0" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:p w14:paraId="70701CC2" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...5 lines deleted...]
-                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2725" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="180C39BD" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...44 lines deleted...]
-            </w:r>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="61D4D798" w14:textId="77777777" w:rsidTr="00AE5146">
+    </w:tbl>
+    <w:p w14:paraId="7D65CC93" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Мынадай</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>жұмыс нәтижелерім</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>бар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45662182" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="6"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251672576" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3A98C304" wp14:editId="117E3D8F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>719327</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>141562</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6360160" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="14" name="Graphic 14"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6360160" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6360160">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6359877" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7968">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+            <w:pict>
+              <v:shape w14:anchorId="22BAADF0" id="Graphic 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:11.15pt;width:500.8pt;height:.1pt;z-index:-251643904;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBjhP+aKAIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L07SzUmNOMXQoMWA&#10;oivQDDsrshwbk0WNUmLn70fJdpJ2t2E+CJT4RPLxUV7ddY1mR4WuBpPz2WTKmTISitrsc/5j+/Bp&#10;yZnzwhRCg1E5PynH79YfP6xam6k5VKALhYyCGJe1NueV9zZLEicr1Qg3AasMOUvARnja4j4pULQU&#10;vdHJfDpNkxawsAhSOUenm97J1zF+WSrpv5elU57pnFNtPq4Y111Yk/VKZHsUtqrlUIb4hyoaURtK&#10;eg61EV6wA9Z/hWpqieCg9BMJTQJlWUsVORCb2fQdm9dKWBW5UHOcPbfJ/b+w8vn4gqwuSLvPnBnR&#10;kEaPQzvohNrTWpcR6tW+YCDo7BPIX44cyRtP2LgB05XYBCzRY13s9enca9V5JukwvUmns5QkkeSb&#10;zRdRikRk4115cP5RQYwjjk/O90oVoyWq0ZKdGU0kvYPSOirtOSOlkTNSetcrbYUP90JxwWTtpZBw&#10;1sBRbSF6/bvKqbSLV5trVHrz5Xa5WHA2siRsjyAjpKFe9UZMTfY1OW1CFYvbdBkHyIGui4da61CF&#10;w/3uXiM7ijC+8Qs8KMIbmEXnN8JVPS66Bpg2g069NEGkHRQnkrwlkXPufh8EKs70N0NDFR7IaOBo&#10;7EYDvb6H+Ixigyjntvsp0LKQPueelH2GcWRFNooWqJ+x4aaBrwcPZR0UjTPUVzRsaM4jweFNhod0&#10;vY+oy59j/QcAAP//AwBQSwMEFAAGAAgAAAAhAAERwSjfAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj81OwzAQhO9IvIO1SNyo4wQohDhVQPxIvZHSQ29u4iYR9jqy3Ta8PZsTnFazO5r9plhN1rCT&#10;9mFwKEEsEmAaG9cO2En42rzdPAALUWGrjEMt4UcHWJWXF4XKW3fGT32qY8coBEOuJPQxjjnnoem1&#10;VWHhRo10OzhvVSTpO956daZwa3iaJPfcqgHpQ69G/dLr5rs+WgmV32RY1VuTHJ7fl68fa7VbirWU&#10;11dT9QQs6in+mWHGJ3QoiWnvjtgGZkiLLCOrhDSlORuEuH0Etp83d8DLgv+vUP4CAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAY4T/migCAACBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAARHBKN8AAAAKAQAADwAAAAAAAAAAAAAAAACCBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="330C46E8" wp14:editId="7908EF58">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>719327</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>287867</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6360160" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="15" name="Graphic 15"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6360160" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6360160">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6359877" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7968">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+            <w:pict>
+              <v:shape w14:anchorId="2D4638D0" id="Graphic 15" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:22.65pt;width:500.8pt;height:.1pt;z-index:-251642880;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFJTy1KAIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05S1EmNOMXQoMWA&#10;oivQDDsrshwbkyWNVGLn70fJdpJ2t2E+CJT4RPLxUV7dd41mRwVYW5Pz2WTKmTLSFrXZ5/zH9vHL&#10;kjP0whRCW6NyflLI79efP61al6m5rawuFDAKYjBrXc4r712WJCgr1QicWKcMOUsLjfC0hX1SgGgp&#10;eqOT+XSaJq2FwoGVCpFON72Tr2P8slTSfy9LVJ7pnFNtPq4Q111Yk/VKZHsQrqrlUIb4hyoaURtK&#10;eg61EV6wA9R/hWpqCRZt6SfSNokty1qqyIHYzKYf2LxVwqnIhZqD7twm/H9h5cvxFVhdkHa3nBnR&#10;kEZPQzvohNrTOswI9eZeIRBE92zlLyRH8s4TNjhguhKagCV6rIu9Pp17rTrPJB2mN+l0lpIkknyz&#10;+SJKkYhsvCsP6J+UjXHE8Rl9r1QxWqIaLdmZ0QTSOyito9KeM1IaOCOld73STvhwLxQXTNZeCgln&#10;jT2qrY1e/6FyKu3i1eYald7c3i0XC85GloTtEWSENNSr3oipyb4mp02oYnGXLuMAodV18VhrHapA&#10;2O8eNLCjCOMbv8CDIryDOUC/EVj1uOgaYNoMOvXSBJF2tjiR5C2JnHP8fRCgONPfDA1VeCCjAaOx&#10;Gw3w+sHGZxQbRDm33U8BjoX0Ofek7IsdR1Zko2iB+hkbbhr79eBtWQdF4wz1FQ0bmvNIcHiT4SFd&#10;7yPq8udY/wEAAP//AwBQSwMEFAAGAAgAAAAhAM9wp1XfAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyoY9LSEuJUAQGVeiOlB25uvE0i7HUUu234e5wTnFazO5p9k69Ha9gZ&#10;B985kiBmCTCk2umOGgmfu7e7FTAfFGllHKGEH/SwLq6vcpVpd6EPPFehYTGEfKYktCH0Gee+btEq&#10;P3M9Urwd3WBViHJouB7UJYZbw++T5IFb1VH80KoeX1qsv6uTlVAOu5TKam+S4/P78nWzVV9LsZXy&#10;9mYsn4AFHMOfGSb8iA5FZDq4E2nPTNQiTaNVwnwR52QQYv4I7DBtFsCLnP+vUPwCAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAhSU8tSgCAACBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEAz3CnVd8AAAAKAQAADwAAAAAAAAAAAAAAAACCBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251674624" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66D30498" wp14:editId="48641E59">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>719327</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>434170</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6360160" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="16" name="Graphic 16"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6360160" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6360160">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6359877" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7968">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+            <w:pict>
+              <v:shape w14:anchorId="5DC875FB" id="Graphic 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:34.2pt;width:500.8pt;height:.1pt;z-index:-251641856;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCvx3jFKAIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMWA&#10;oivQFDsrshwbk0WNUmLn70fJdpJ2t2E+CJT4RPLxUV7ddY1mR4WuBpPz2WTKmTISitrsc/62ffiy&#10;5Mx5YQqhwaicn5Tjd+vPn1atzdQcKtCFQkZBjMtam/PKe5sliZOVaoSbgFWGnCVgIzxtcZ8UKFqK&#10;3uhkPp2mSQtYWASpnKPTTe/k6xi/LJX0P8rSKc90zqk2H1eM6y6syXolsj0KW9VyKEP8QxWNqA0l&#10;PYfaCC/YAeu/QjW1RHBQ+omEJoGyrKWKHIjNbPqBzWslrIpcqDnOntvk/l9Y+Xx8QVYXpF3KmREN&#10;afQ4tINOqD2tdRmhXu0LBoLOPoH85ciRvPOEjRswXYlNwBI91sVen869Vp1nkg7Tm3Q6S0kSSb7Z&#10;fBGlSEQ23pUH5x8VxDji+OR8r1QxWqIaLdmZ0UTSOyito9KeM1IaOSOld73SVvhwLxQXTNZeCgln&#10;DRzVFqLXf6icSrt4tblGpTdfb5eLBWcjS8L2CDJCGupVb8TUZF+T0yZUsbhNl3GAHOi6eKi1DlU4&#10;3O/uNbKjCOMbv8CDIryDWXR+I1zV46JrgGkz6NRLE0TaQXEiyVsSOefu90Gg4kx/NzRU4YGMBo7G&#10;bjTQ63uIzyg2iHJuu58CLQvpc+5J2WcYR1Zko2iB+hkbbhr4dvBQ1kHROEN9RcOG5jwSHN5keEjX&#10;+4i6/DnWfwAAAP//AwBQSwMEFAAGAAgAAAAhAAR1HWzfAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8tOwzAQRfdI/IM1SOyoY1KlJcSpAuIhdUcKC3bT2E0i4nFku234e5xVWd6Zoztnis1kBnbS&#10;zveWJIhFAkxTY1VPrYTP3evdGpgPSAoHS1rCr/awKa+vCsyVPdOHPtWhZbGEfI4SuhDGnHPfdNqg&#10;X9hRU9wdrDMYYnQtVw7PsdwM/D5JMm6wp3ihw1E/d7r5qY9GQuV2KVX115Acnt5WL+9b/F6JrZS3&#10;N1P1CCzoKVxgmPWjOpTRaW+PpDwbYhZpGlEJ2XoJbAaEWD4A28+TDHhZ8P8vlH8AAAD//wMAUEsB&#10;Ai0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVz&#10;XS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMv&#10;LnJlbHNQSwECLQAUAAYACAAAACEAr8d4xSgCAACBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uy&#10;b0RvYy54bWxQSwECLQAUAAYACAAAACEABHUdbN8AAAAKAQAADwAAAAAAAAAAAAAAAACCBAAAZHJz&#10;L2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAI4FAAAAAA==&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A2046AC" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="43443B81" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2BABA9FE" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="121" w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="140"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Марапаттары,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>атақтары,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>дәрежесі,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>дәрежесі,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>атағы,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>сондай-ақ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>қосымша мәліметтер (бар болса):</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73A53EDA" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="43ED2216" wp14:editId="7B417317">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>719327</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>137654</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6360160" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="17" name="Graphic 17"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6360160" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6360160">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6359877" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7968">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+            <w:pict>
+              <v:shape w14:anchorId="18B9C0E3" id="Graphic 17" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:10.85pt;width:500.8pt;height:.1pt;z-index:-251640832;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBJZrvqKAIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMWA&#10;oivQFDsrshwbkyWNVGLn70fJdpJ2t2E+CJT4RPLxUV7ddY1mRwVYW5Pz2WTKmTLSFrXZ5/xt+/Bl&#10;yRl6YQqhrVE5Pynkd+vPn1aty9TcVlYXChgFMZi1LueV9y5LEpSVagROrFOGnKWFRnjawj4pQLQU&#10;vdHJfDpNk9ZC4cBKhUinm97J1zF+WSrpf5QlKs90zqk2H1eI6y6syXolsj0IV9VyKEP8QxWNqA0l&#10;PYfaCC/YAeq/QjW1BIu29BNpm8SWZS1V5EBsZtMPbF4r4VTkQs1Bd24T/r+w8vn4AqwuSLsFZ0Y0&#10;pNHj0A46ofa0DjNCvboXCATRPVn5C8mRvPOEDQ6YroQmYIke62KvT+deq84zSYfpTTqdpSSJJN9s&#10;vohSJCIb78oD+kdlYxxxfELfK1WMlqhGS3ZmNIH0DkrrqLTnjJQGzkjpXa+0Ez7cC8UFk7WXQsJZ&#10;Y49qa6PXf6icSrt4tblGpTdfb5cLat/IkrA9goyQhnrVGzE12dfktAlVLG7TZRwgtLouHmqtQxUI&#10;+929BnYUYXzjF3hQhHcwB+g3AqseF10DTJtBp16aINLOFieSvCWRc46/DwIUZ/q7oaEKD2Q0YDR2&#10;owFe39v4jGKDKOe2+ynAsZA+556UfbbjyIpsFC1QP2PDTWO/Hbwt66BonKG+omFDcx4JDm8yPKTr&#10;fURd/hzrPwAAAP//AwBQSwMEFAAGAAgAAAAhAHQaGkTeAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAMhu9IvENkJG4szYooK02ngmBIu9HBgZvXZG1F41RJtpW3X3qC429/+v25WE9mYCft&#10;fG9JglgkwDQ1VvXUSvjcvd09AvMBSeFgSUv41R7W5fVVgbmyZ/rQpzq0LJaQz1FCF8KYc+6bThv0&#10;CztqiruDdQZDjK7lyuE5lpuBL5PkgRvsKV7ocNQvnW5+6qORULldSlX9NSSH5032+r7F70xspby9&#10;maonYEFP4Q+GWT+qQxmd9vZIyrMhZpGmEZWwFBmwGRDifgVsP09WwMuC/3+hvAAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQBJZrvqKAIAAIEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQB0GhpE3gAAAAoBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251676672" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="18E9360A" wp14:editId="45CADAB3">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>719327</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>282434</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6360160" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="18" name="Graphic 18"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6360160" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6360160">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6359877" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7968">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+            <w:pict>
+              <v:shape w14:anchorId="0610CADE" id="Graphic 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:22.25pt;width:500.8pt;height:.1pt;z-index:-251639808;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6360160,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKCp2AKAIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L05SzEmNOMXQoMWA&#10;oivQFDsrshwbkyWNVGLn70fJdpJ2t2E+CJT4RPLxUV7ddY1mRwVYW5Pz2WTKmTLSFrXZ5/xt+/Bl&#10;yRl6YQqhrVE5Pynkd+vPn1aty9TcVlYXChgFMZi1LueV9y5LEpSVagROrFOGnKWFRnjawj4pQLQU&#10;vdHJfDpNk9ZC4cBKhUinm97J1zF+WSrpf5QlKs90zqk2H1eI6y6syXolsj0IV9VyKEP8QxWNqA0l&#10;PYfaCC/YAeq/QjW1BIu29BNpm8SWZS1V5EBsZtMPbF4r4VTkQs1Bd24T/r+w8vn4AqwuSDtSyoiG&#10;NHoc2kEn1J7WYUaoV/cCgSC6Jyt/ITmSd56wwQHTldAELNFjXez16dxr1Xkm6TC9SaezlCSR5JvN&#10;F1GKRGTjXXlA/6hsjCOOT+h7pYrREtVoyc6MJpDeQWkdlfackdLAGSm965V2wod7obhgsvZSSDhr&#10;7FFtbfT6D5VTaRevNteo9Obr7XKx4GxkSdgeQUZIQ73qjZia7Gty2oQqFrfpMg4QWl0XD7XWoQqE&#10;/e5eAzuKML7xCzwowjuYA/QbgVWPi64Bps2gUy9NEGlnixNJ3pLIOcffBwGKM/3d0FCFBzIaMBq7&#10;0QCv7218RrFBlHPb/RTgWEifc0/KPttxZEU2ihaon7HhprHfDt6WdVA0zlBf0bChOY8EhzcZHtL1&#10;PqIuf471HwAAAP//AwBQSwMEFAAGAAgAAAAhAFrOPn3eAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01PhDAQhu8m/odmTLy5pYKiSNmg8SPZm6wevHXpLBDbKaHdXfz3lpMe35kn7zxTrmdr2BEn&#10;PziSIFYJMKTW6YE6CR/bl6s7YD4o0so4Qgk/6GFdnZ+VqtDuRO94bELHYgn5QknoQxgLzn3bo1V+&#10;5UakuNu7yaoQ49RxPalTLLeGXyfJLbdqoHihVyM+9dh+NwcroZ62KdXNp0n2j6/589tGfeViI+Xl&#10;xVw/AAs4hz8YFv2oDlV02rkDac9MzCJNIyohy26ALYAQ2T2w3TLJgVcl//9C9QsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCKCp2AKAIAAIEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQBazj593gAAAAoBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" path="m,l6359877,e" filled="f" strokeweight=".22133mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:noProof/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251677696" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1234E04B" wp14:editId="118D59DE">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>719327</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>428738</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6358890" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="19" name="Graphic 19"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6358890" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6358890">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6358669" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7968">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+            <w:pict>
+              <v:shape w14:anchorId="11FE71D1" id="Graphic 19" o:spid="_x0000_s1026" style="position:absolute;margin-left:56.65pt;margin-top:33.75pt;width:500.7pt;height:.1pt;z-index:-251638784;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6358890,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD08fH+JgIAAIEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L04yLE2MOMXQoMWA&#10;oivQDDsrshwLkyWNVGL370fJdpJ2t2E+CJT4RPLxUV7fdo1hJwWonS34bDLlTFnpSm0PBf+xu/+0&#10;5AyDsKUwzqqCvyrkt5uPH9atz9Xc1c6UChgFsZi3vuB1CD7PMpS1agROnFeWnJWDRgTawiErQbQU&#10;vTHZfDpdZK2D0oOTCpFOt72Tb1L8qlIyfK8qVIGZglNtIa2Q1n1cs81a5AcQvtZyKEP8QxWN0JaS&#10;nkNtRRDsCPqvUI2W4NBVYSJdk7mq0lIlDsRmNn3H5qUWXiUu1Bz05zbh/wsrn07PwHRJ2q04s6Ih&#10;jR6GdtAJtaf1mBPqxT9DJIj+0clfSI7sjSducMB0FTQRS/RYl3r9eu616gKTdLj4/GW5XJEkknyz&#10;+U2SIhP5eFceMTwol+KI0yOGXqlytEQ9WrKzowmkd1TaJKUDZ6Q0cEZK73ulvQjxXiwumqy9FBLP&#10;GndSO5e84V3lVNrFa+w1KlJZLKh9I0vC9ggyYhrqVW+k1GRfkzM2VnGzWizTAKEzurzXxsQqEA77&#10;OwPsJOL4pi/yoAhvYB4wbAXWPS65Bpixg069NFGkvStfSfKWRC44/j4KUJyZb5aGKj6Q0YDR2I8G&#10;BHPn0jNKDaKcu+6nAM9i+oIHUvbJjSMr8lG0SP2MjTet+3oMrtJR0TRDfUXDhuY8ERzeZHxI1/uE&#10;uvw5Nn8AAAD//wMAUEsDBBQABgAIAAAAIQAUWbKl3QAAAAoBAAAPAAAAZHJzL2Rvd25yZXYueG1s&#10;TI/LTsMwEEX3SPyDNUjsqBMCDQpxKoTErgIa+AA3HuK09jiKnQd8Pc4Klnfm6M6ZcrdYwyYcfOdI&#10;QLpJgCE1TnXUCvj8eLl5AOaDJCWNIxTwjR521eVFKQvlZjrgVIeWxRLyhRSgQ+gLzn2j0Uq/cT1S&#10;3H25wcoQ49ByNcg5llvDb5Nky63sKF7Qssdnjc25Hq2AfFze3vXenM7z/kSH14zbn3oS4vpqeXoE&#10;FnAJfzCs+lEdquh0dCMpz0zMaZZFVMA2vwe2Aml6lwM7rpMceFXy/y9UvwAAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQD08fH+JgIAAIEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQAUWbKl3QAAAAoBAAAPAAAAAAAAAAAAAAAAAIAEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" path="m,l6358669,e" filled="f" strokeweight=".22133mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="25691946" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BFB5172" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="17"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0370530A" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="121" w:line="242" w:lineRule="auto"/>
+        <w:ind w:left="140" w:right="173"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>«Дербес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>деректер</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>және</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>оларды</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>қорғау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>туралы»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ҚР</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Заңының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8-бабының</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1-тармағына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>сәйкес</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>менің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>дербес деректерімді</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>дербес деректерді ӛңдеу</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>мақсаттарына сәйкес келетін кез келген заңды тәсілдермен (фото, видео, оның ішінде автоматтандыру құралдарын пайдалана отырып немесе мұндай құралдарды пайдаланбай дербес деректердің ақпараттық жүйелерінде пайдалану</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>үшін) ӛңдеуге келісім беремін.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="072E6B32" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10109"/>
+        </w:tabs>
+        <w:spacing w:before="189"/>
+        <w:ind w:left="140"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Мен келісемін </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AD3185C" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:ind w:left="4610"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(ТАӘ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(бар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>болса))</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F5A47EE" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35864C61" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1054"/>
+          <w:tab w:val="left" w:pos="2642"/>
+          <w:tab w:val="left" w:pos="4651"/>
+        </w:tabs>
+        <w:ind w:left="140"/>
+        <w:outlineLvl w:val="1"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="80"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+        <w:t>жылғы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="80"/>
+          <w:w w:val="150"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C2CF3AF" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:line="20" w:lineRule="exact"/>
+        <w:ind w:left="7489"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:noProof/>
+          <w:sz w:val="2"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76BD4B19" wp14:editId="56F6F9CA">
+                <wp:extent cx="1708785" cy="8890"/>
+                <wp:effectExtent l="9525" t="0" r="0" b="635"/>
+                <wp:docPr id="20" name="Group 20"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="1708785" cy="8890"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="1708785" cy="8890"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <wps:wsp>
+                        <wps:cNvPr id="21" name="Graphic 21"/>
+                        <wps:cNvSpPr/>
+                        <wps:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="4416"/>
+                            <a:ext cx="1708785" cy="1270"/>
+                          </a:xfrm>
+                          <a:custGeom>
+                            <a:avLst/>
+                            <a:gdLst/>
+                            <a:ahLst/>
+                            <a:cxnLst/>
+                            <a:rect l="l" t="t" r="r" b="b"/>
+                            <a:pathLst>
+                              <a:path w="1708785">
+                                <a:moveTo>
+                                  <a:pt x="0" y="0"/>
+                                </a:moveTo>
+                                <a:lnTo>
+                                  <a:pt x="1708659" y="0"/>
+                                </a:lnTo>
+                              </a:path>
+                            </a:pathLst>
+                          </a:custGeom>
+                          <a:ln w="8833">
+                            <a:solidFill>
+                              <a:srgbClr val="000000"/>
+                            </a:solidFill>
+                            <a:prstDash val="solid"/>
+                          </a:ln>
+                        </wps:spPr>
+                        <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                          <a:prstTxWarp prst="textNoShape">
+                            <a:avLst/>
+                          </a:prstTxWarp>
+                          <a:noAutofit/>
+                        </wps:bodyPr>
+                      </wps:wsp>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:inline>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+            <w:pict>
+              <v:group w14:anchorId="769F8332" id="Group 20" o:spid="_x0000_s1026" style="width:134.55pt;height:.7pt;mso-position-horizontal-relative:char;mso-position-vertical-relative:line" coordsize="17087,88" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQASQ+9wewIAALYFAAAOAAAAZHJzL2Uyb0RvYy54bWykVEtv2zAMvg/YfxB0Xx2nL9eIUwzNWgwo&#10;ugLNsLMiyw9MljRKidN/P4qOkzYtduh8MCiR4uP7SM6ut51mGwW+tabg6cmEM2WkLVtTF/zn8vZL&#10;xpkPwpRCW6MK/qw8v55//jTrXa6mtrG6VMDQifF57wrehODyJPGyUZ3wJ9Ypg8rKQicCHqFOShA9&#10;eu90Mp1MLpLeQunASuU93i4GJZ+T/6pSMvyoKq8C0wXH3AL9gf6r+E/mM5HXIFzTyl0a4gNZdKI1&#10;GHTvaiGCYGto37jqWgnW2yqcSNsltqpaqagGrCadHFVzB3btqJY672u3hwmhPcLpw27lw+YRWFsW&#10;fIrwGNEhRxSW4RnB6V2do80duCf3CEOFKN5b+dujOjnWx3N9MN5W0MVHWCjbEurPe9TVNjCJl+nl&#10;JLvMzjmTqMuyqx0pskHm3jySzbd/PUtEPoSkxPaJ9A67yx8A9P8H4FMjnCJefARnBDA9ADj00zQd&#10;ICSriB8B6nO/g/JddM7O0ouhLd8FKJ1eEkD7SkUu1z7cKUtAi829D0NTl6MkmlGSWzOKgKMRh0LT&#10;UATOcCiAMxyK1RDdiRDfRfaiyPoDU/Gusxu1tKQNRyxhagetNi+tItcX51ecjW2AtoMFCjEMttQg&#10;UGiUXxanTcwiy05Pada81W1522ods/BQr240sI2Ik05frAM9vDJz4MNC+GawI9XOTBtq55Gd2DIr&#10;Wz4juT2uh4L7P2sBijP93WD7xF0yCjAKq1GAoG8sbRwCCGMut78EOBbDFzwgsw927CKRj6TF0ve2&#10;8aWxX9fBVm1kFDt6zGh3wI4miZYDSq+2z8szWR3W7fwvAAAA//8DAFBLAwQUAAYACAAAACEAhpJj&#10;utoAAAADAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm92katGYTSlFPRXBVhBv&#10;0+w0Cc3Ohuw2Sf+9oxe9PBje471v8uXkWjVQHxrPBtJZAoq49LbhysDH7uXmAVSIyBZbz2TgTAGW&#10;xeVFjpn1I7/TsI2VkhIOGRqoY+wyrUNZk8Mw8x2xeAffO4xy9pW2PY5S7lo9T5KFdtiwLNTY0bqm&#10;8rg9OQOvI46r2/R52BwP6/PX7v7tc5OSMddX0+oJVKQp/oXhB1/QoRCmvT+xDao1II/EXxVvvnhM&#10;Qe0ldAe6yPV/9uIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAEkPvcHsCAAC2BQAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAhpJjutoAAAADAQAA&#10;DwAAAAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;">
+                <v:shape id="Graphic 21" o:spid="_x0000_s1027" style="position:absolute;top:44;width:17087;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="1708785,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAnCV9IwgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BawIx&#10;FITvBf9DeEJv3axLu5StUYog7dGqeH5unsnSzcu6ibr+eyMIHoeZ+YaZzgfXijP1ofGsYJLlIIhr&#10;rxs2Crab5dsniBCRNbaeScGVAsxno5cpVtpf+I/O62hEgnCoUIGNsaukDLUlhyHzHXHyDr53GJPs&#10;jdQ9XhLctbLI81I6bDgtWOxoYan+X5+cgqa97g8/e7ezR/Nh/Oq9PJXFUanX8fD9BSLSEJ/hR/tX&#10;KygmcP+SfoCc3QAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAA&#10;AAAAAAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnCV9IwgAAANsAAAAPAAAA&#10;AAAAAAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA9gIAAAAA&#10;" path="m,l1708659,e" filled="f" strokeweight=".24536mm">
+                  <v:path arrowok="t"/>
+                </v:shape>
+                <w10:anchorlock/>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="638D8798" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:ind w:left="8643"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E642DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(қолы)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4797B859" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00E642DE">
+      <w:pPr>
+        <w:spacing w:before="7"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00E642DE" w:rsidRPr="00E642DE" w:rsidSect="00E642DE">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="700" w:right="566" w:bottom="280" w:left="992" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2287F7EA" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:before="68" w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="6735" w:right="776" w:firstLine="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Мемлекеттік білім беру ұйымдарының бірінші басшылары мен педагогтерін лауазымға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>тағайындау,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>лауазымнан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>босату қағидаларына 12-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="553E8DB8" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:line="179" w:lineRule="exact"/>
+        <w:ind w:left="6481" w:right="523"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BCFB125" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:before="221"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49CBC875" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:before="1"/>
+        <w:ind w:left="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Педагогтің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>уақытша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>лауазымына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>өтілі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>кандидатты</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бағалау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29D61F8D" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:before="8"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251679744" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BD99006" wp14:editId="4477279F">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>541019</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>166807</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6571615" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="22" name="Graphic 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6571615" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6571615">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6571244" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7968">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+            <w:pict>
+              <v:shape w14:anchorId="538844B4" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:42.6pt;margin-top:13.15pt;width:517.45pt;height:.1pt;z-index:-251636736;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6571615,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA2pBXzJwIAAIAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L46NNm2NOMXQoMWA&#10;oivQDDsrshwbkyVNVGLn70fKdpJ2t2E+CJT4RPLxUV7e961mB+Whsabg6WzOmTLSlo3ZFfzH5vHL&#10;LWcQhCmFtkYV/KiA368+f1p2LleZra0ulWcYxEDeuYLXIbg8SUDWqhUws04ZdFbWtyLg1u+S0osO&#10;o7c6yebzRdJZXzpvpQLA0/Xg5KsYv6qUDN+rClRguuBYW4irj+uW1mS1FPnOC1c3cixD/EMVrWgM&#10;Jj2FWosg2N43f4VqG+kt2CrMpG0TW1WNVJEDsknnH9i81cKpyAWbA+7UJvh/YeXL4dWzpix4lnFm&#10;RIsaPY3tSKk7nYMcQW/u1RM/cM9W/gJ0JO88tIER01e+JSyyY31s9fHUatUHJvFwcX2TLtJrziT6&#10;0uwmKpGIfLor9xCelI1xxOEZwiBUOVminizZm8n0KDcJraPQgTMU2nOGQm8HoZ0IdI+KI5N150Lo&#10;rLUHtbHRGz5UjqWdvdpcoohKdnXF2cQSsQMCDUqDvRqMmBrtS3LaUBU3d4vbOD9gdVM+NlpTFeB3&#10;2wft2UHQ9MaPeGCEdzDnIawF1AMuukaYNqNOgzQk0taWR1S8Q40LDr/3wivO9DeDM0XvYzL8ZGwn&#10;wwf9YOMrig3CnJv+p/COUfqCB1T2xU4TK/JJNKJ+wtJNY7/ug60aUjTO0FDRuMExjwTHJ0nv6HIf&#10;Uecfx+oPAAAA//8DAFBLAwQUAAYACAAAACEA8FckGdwAAAAJAQAADwAAAGRycy9kb3ducmV2Lnht&#10;bEyPQU+EMBCF7yb+h2ZMvLkFlA1BysYYPXiE3Ri9zdIRiHTK0rKL/95y0uOb9/LeN8VuMYM40+R6&#10;ywriTQSCuLG651bBYf96l4FwHlnjYJkU/JCDXXl9VWCu7YUrOte+FaGEXY4KOu/HXErXdGTQbexI&#10;HLwvOxn0QU6t1BNeQrkZZBJFW2mw57DQ4UjPHTXf9WwUvHyk9LavPkfzkA3zCeuKT++LUrc3y9Mj&#10;CE+L/wvDih/QoQxMRzuzdmJQkKVJSCpItvcgVj9OohjEcb2kIMtC/v+g/AUAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQA2pBXzJwIAAIAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQDwVyQZ3AAAAAkBAAAPAAAAAAAAAAAAAAAAAIEEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAAigUAAAAA&#10;" path="m,l6571244,e" filled="f" strokeweight=".22133mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16851F0B" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:before="41"/>
+        <w:ind w:left="268" w:right="376"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>(Т.Ә.А.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>(бар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>болса))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C04B307" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:before="39" w:after="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="149" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="3970"/>
+        <w:gridCol w:w="3687"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="140737BD" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="410"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="032B0006" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>3.</w:t>
+          <w:p w14:paraId="2B54D8B4" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="92"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23AC98AF" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Квалификационная категория </w:t>
+          <w:p w14:paraId="710A3DF7" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="92"/>
+              <w:ind w:left="410"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2F6A3563" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Удостоверение, иной документ</w:t>
+          <w:p w14:paraId="30F81EFF" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="92"/>
+              <w:ind w:left="1187"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Растайтын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="188EF035" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...164 lines deleted...]
-              <w:t>"Заместитель руководителя первой квалификационной категории" - 7 баллов</w:t>
+          <w:p w14:paraId="39C9F6A0" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="92"/>
+              <w:ind w:left="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>сандары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(1-ден</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>30-ға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="620D8F41" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="4E4905AA" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="779"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D5FD575" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>4.</w:t>
+          <w:p w14:paraId="73F1F871" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="208CD148" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Опыт административной и методической деятельности </w:t>
+          <w:p w14:paraId="24D4FC64" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>деңгейі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="55458096" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Трудовая книжка/документ, заменяющий трудовую деятельность</w:t>
+          <w:p w14:paraId="19E34D31" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="19" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>дипломның</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>дипломға қосымшаның көшірмелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6662D4A1" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...122 lines deleted...]
-              <w:t>Директор стаж в должности более четырех лет - 5 баллов</w:t>
+          <w:p w14:paraId="40150181" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="19" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Техникалық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">балл </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жоғары </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>2 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00E78E41" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>үздік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="4C3D71A1" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="3C920271" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="1123"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3D3DAEA5" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>5.</w:t>
+          <w:p w14:paraId="626B317C" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0261B75A" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Рекомендательное письмо с предыдущего места работы (по должности педагога) </w:t>
+          <w:p w14:paraId="45564879" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16" w:line="247" w:lineRule="auto"/>
+              <w:ind w:left="33" w:right="145"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Ғылыми</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>атағы/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ғылыми дәрежесі/ дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79C3AF24" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Рекомендательное письмо (по должности педагога c предыдущего места работы) </w:t>
+          <w:p w14:paraId="1A272F6A" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Білімі туралы дипломның және дипломға </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>қосымшаның</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>көшірмелері/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">атағын/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>дәрежесін/дәрежесін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">туралы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>аттестат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6322E1CD" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Наличие положительного рекомендательного письма - 3 балла</w:t>
+          <w:p w14:paraId="6C52A6BC" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>PhD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>докторы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39D36119" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="6" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Ғылым докторы, Ғылым кандидаты, профиль</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>докторы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-29"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл Педагогикалық бағыты бойынша</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D40DE03" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="208" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>магистрі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="14"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="5A844DD4" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="17A469AE" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="2433"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C3D0680" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>6.*</w:t>
+          <w:p w14:paraId="48746B83" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C2F549B" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Показатели профессиональных достижений (за последние 3 года)</w:t>
+          <w:p w14:paraId="354D5EDA" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Біліктілік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>санаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3ECDC51B" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...59 lines deleted...]
-              <w:t>- государственная награда</w:t>
+          <w:p w14:paraId="743C9800" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Куәлік, басқа</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0783480C" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...111 lines deleted...]
-              <w:t>4) призер конкурса "Лучший педагог" - 5 баллов</w:t>
+          <w:p w14:paraId="53A02ACA" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Педагог</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42966BB6" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="1107"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Педагог-модератор – 3 балл </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Педагог-сарапшы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="145"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-21"/>
+                <w:w w:val="145"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">балл </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Педагог-зерттеуші – 7 балл </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Педагог-шебер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-29"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FAF0747" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="456"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Басшының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>үшінші</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">санатты </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">орынбасары </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-26"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B6E053" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Басшының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>екінші</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">санатты </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">орынбасары </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-26"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-1"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AC8861A" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Басшының бірінші</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>біліктілік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>санатты</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39CD64E5" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="210" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>орынбасары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="16"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="14"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="1A7B0669" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="75B825AE" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="3088"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20AAB275" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...18 lines deleted...]
-              <w:t>7.</w:t>
+          <w:p w14:paraId="1976EC70" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F8CF052" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Общественно-педагогическая деятельность</w:t>
+          <w:p w14:paraId="02594F52" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Әкімшілік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3744ACF8" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>әдістемелік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметтегі </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жұмыс тәжірибесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6CEC4E02" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Документ, подтверждающий общественно-педагогическую деятельность </w:t>
+          <w:p w14:paraId="60AC7811" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="985"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Еңбек</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>кітапшасы/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>еңбек</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметін </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>алмастыратын басқа да құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="407982DC" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...38 lines deleted...]
-              <w:t>Руководитель методического объединения - 2 балла</w:t>
+          <w:p w14:paraId="53870A14" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Әдіскер,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>лауазымдағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өтілі </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-29"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E9A7C4D" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Әдіскер,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>лауазымдағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">төрт </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>көп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-29"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="079F8A6A" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Директордың</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>орынбасары,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E8DC27A" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="3" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="9"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>лауазымдағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жыл </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>3 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F6A7E1C" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Директордың</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>орынбасары,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6374F66D" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="3" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>лауазымдағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>өтілі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>төрт</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жылдан </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">көп </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>4 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="191E8FFD" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Директор,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>лауазымдағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">өтілі </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>кемінде</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жыл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-29"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44868EF6" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Директор,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>лауазымдағы жұмыс өтілі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79275A17" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="1" w:line="210" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>көп</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="05450CB2" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="0A6CBBEF" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="969"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB1AD5A" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>8**.</w:t>
+          <w:p w14:paraId="348A71D5" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47545346" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Курсовая подготовка</w:t>
+          <w:p w14:paraId="3E3DC854" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="19" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="33" w:right="145" w:firstLine="52"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Бұрынғы жұмыс орнынан (педагог </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>лауазымы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бойынша) </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ұсыным хат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="090B8EC2" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...812 lines deleted...]
-              <w:t>"Developing expertise in teaching chemistry"</w:t>
+          <w:p w14:paraId="633B1116" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="19" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="253"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Ұсыным</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>хат</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(педагог</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>лауазымы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>бойынша соңғы жұмыс орнынан)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66DB4724" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...18 lines deleted...]
-              <w:t>Курсы повышения квалификации по программам, согласованным с уполномоченным органом в области образования, реализуемым организациями повышения квалификации - 0,5 балла (каждый отдельно)</w:t>
+          <w:p w14:paraId="6C0B5946" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Оң</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ұсыным</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>хаттың</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="6BF47FCF" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="1D3A647A" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="2651"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="446" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4504A942" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...21 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="087269B6" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="28" w:right="3"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>6*</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0AFE9CB2" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Итого:</w:t>
+          <w:p w14:paraId="284E3333" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Соңғы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жылдағы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">кәсіби </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жетістіктерінің</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B0EFB53" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>көрсеткіштері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64CE1534" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...2 lines deleted...]
-              <w:ind w:left="20"/>
+          <w:p w14:paraId="68CC8A26" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="146"/>
+              </w:tabs>
+              <w:spacing w:before="16" w:line="244" w:lineRule="auto"/>
+              <w:ind w:right="1082" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>конкурстар жеңімпаздарының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>дипломдары,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09DCBC55" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>грамоталары,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>алушылардың</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ғылыми </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жобалары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7431CB43" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="146"/>
+              </w:tabs>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:right="1082" w:firstLine="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...15 lines deleted...]
-            </w:pPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>мен</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">байқаулар </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жеңімпаздарының</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>дипломдары, грамоталары</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3687" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB6B5E8" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...21 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="354FC6FF" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="253"/>
+              </w:tabs>
+              <w:spacing w:before="16" w:line="244" w:lineRule="auto"/>
+              <w:ind w:right="29" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>қалалық/аудандық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>олимпиадалар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">мен </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>конкурстардың</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жеңімпаздары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">балл </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>облыстық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-29"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>республикалық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-29"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 балл, халықаралық </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-20"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>3 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5091EFA4" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="253"/>
+              </w:tabs>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:right="161" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жобалар:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қалалық/аудандық </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>0,5 балл,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09A3399A" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">облыстық – 1 балл, республикалық – 2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>халықаралық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-23"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55E58650" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+              </w:tabs>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:right="43" w:firstLine="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>«Үздік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>педагог»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>конкурсына</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қатысушы </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="105"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>1 балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="615E7BD5" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="252"/>
+              </w:tabs>
+              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:ind w:left="252" w:hanging="220"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>«Үздік педагог»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>конкурсының</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00C1933E" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жеңімпазы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл;</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="4BD09F34" w14:textId="77777777" w:rsidTr="00882841">
+        <w:trPr>
+          <w:trHeight w:val="904"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="567" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="642D6394" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2269" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C520024" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Қоғамдық-педагогикалық </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>қызметі</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30DC3F4B" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="253"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Қоғамдық-педагогикалық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қызметін </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>растайтын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>құжат (бұрыңғы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жұмыс)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3687" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C74EE66" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Тәлімгер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CEA83D6" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Әдістемелік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>бірлестігінің</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>басшысы –</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл;</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1DD821E3" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00215183">
+    <w:p w14:paraId="1D786E7A" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...5 lines deleted...]
-        </w:rPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="32"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidSect="003145D7">
+          <w:pgSz w:w="11910" w:h="16840"/>
+          <w:pgMar w:top="920" w:right="425" w:bottom="787" w:left="708" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="z401"/>
-[...89 lines deleted...]
-      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblInd w:w="149" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6149"/>
-        <w:gridCol w:w="3944"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="2269"/>
+        <w:gridCol w:w="3970"/>
+        <w:gridCol w:w="3687"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="25C1A159" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="020ED6B6" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
+          <w:trHeight w:val="436"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3E664380" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="3032F6F8" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="107"/>
+              <w:ind w:left="28"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-              <w:t> </w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74385CDD" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...448 lines deleted...]
-              <w:t>организаций образования</w:t>
+          <w:p w14:paraId="2E3947DC" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="107"/>
+              <w:ind w:left="410"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="66868C80" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="107"/>
+              <w:ind w:left="1187"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Растайтын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3687" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52C8F293" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="107"/>
+              <w:ind w:left="284"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>сандары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(1-ден</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>30-ға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="48C0B734" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="75E34998" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
-          <w:tblCellSpacing w:w="0" w:type="auto"/>
+          <w:trHeight w:val="9644"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1057913A" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...1 lines deleted...]
-              <w:spacing w:after="0"/>
+          <w:p w14:paraId="0E4FA769" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="28" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...12 lines deleted...]
-              <w:t> </w:t>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>8**</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2269" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6B12E6" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="20D62FD4" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Курсқа</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>дайындық</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3970" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F5A9D6" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="19"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>пәндік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>даярлық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>сертификаттары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12815E12" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="199"/>
+              </w:tabs>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="199" w:hanging="114"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>цифрлық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>сауаттылық сертификаты,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08029E87" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="146"/>
+              </w:tabs>
+              <w:spacing w:before="4"/>
+              <w:ind w:left="146" w:hanging="114"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ҚАЗТЕСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>немесе QAZAQ RESMI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>TEST;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6788472E" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="146"/>
+              </w:tabs>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="146" w:hanging="114"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>IELTS;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>TOEFL;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>DELF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>сертификаттары;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="721F9B01" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="146"/>
+              </w:tabs>
+              <w:spacing w:before="4"/>
+              <w:ind w:left="146" w:hanging="114"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Goethe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Zertifikat,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>«Python</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>тілінде</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="418A79C3" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="3" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бағдарламалау негіздері» бағдарламалары </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>бойынша оқыту, «Microsoft»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="786E062D" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="985"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Курсера</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жұмыстарына</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">оқыту </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Халықаралық курстар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FEFF278" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>TEFL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Cambridge</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2335C4D4" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="1"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>«CELTA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60CCCDAF" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="4" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(Certificate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Speakers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>of Other Languages)»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BFB9628" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>CELT-P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(Certificate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teaching </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-20"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Primary)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DBC3F5D" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>DELTA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(Diploma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>to Speakers of Other Languages)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="69D7D3E2" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>CELT-S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(Certificate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-28"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Secondary)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17E8841C" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="214" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>«TKT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E20D514" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Knowledge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Test»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C9B2EDD" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="1" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="13"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Certificate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>EMI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Medium of Instruction)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4861C2E1" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Teacher</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Speakers</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Other Languages (TESOL)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="697E0F79" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>«TESOL»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="242477B7" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="1" w:line="247" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Certificate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>teaching</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">young </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>learners</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26116A65" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="253"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>International</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>House</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Certificate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Teaching English as a Foreign Language (IHC) IHCYLT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>International</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>House</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Certificate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>In Teaching Young Learners and Teenagers Becoming a Better Teacher: Exploring Professional Development</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="052B600A" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Assessment for Learning: Formative Assessment in Science and Maths Teaching Online</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>for</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Educators:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Development and Delivery</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C100DB6" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="211" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Educational</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Management</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EEAF428" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Key</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Ideas</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Mentoring</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Mathematics</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Teachers Курсы на платформе Coursera, Futute learn Teaching Mathematics with Technology Special Educational Needs</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56A571E1" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="206" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>«Developing</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>expertise</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>teaching</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>chemistry»</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3687" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="240EAC4B" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="19" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="580"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>біліктілікті</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>арттыру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>ұйымдары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>іске асыратын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>саласындағы уәкілетті органмен келісілген</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F46DC5" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="32" w:right="451"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve">бағдарламалар бойынша біліктілікті </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>арттыру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>курстары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-29"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>0,5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79240511" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="213" w:lineRule="exact"/>
+              <w:ind w:left="32"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>(әрқайсысы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>жеке)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="4F1B6ABA" w14:textId="77777777" w:rsidTr="00882841">
+        <w:trPr>
+          <w:trHeight w:val="467"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2836" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B8B4621" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="13"/>
+              <w:ind w:left="1874"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="19"/>
+              </w:rPr>
+              <w:t>Барлығы:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7657" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="190E27D9" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="244121D4" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00215183">
+    <w:p w14:paraId="69DA3291" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:spacing w:before="18"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72D2CC13" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:ind w:left="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>ЕСКЕРТПЕ:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BEBE838" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:before="5"/>
+        <w:ind w:left="144"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>6-тармақта</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>жеңімпаздар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>санына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>қарамастан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>соңғы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>(үш)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>жылдағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="443874CD" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="283"/>
+        </w:tabs>
+        <w:spacing w:line="247" w:lineRule="auto"/>
+        <w:ind w:right="252" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">олимпиадалар мен конкурстардың </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>әрбір деңгей</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>і (қалалық/аудандық) бойынша – 0,5 балл ескеріледі, облыстық олимпиадалар мен конкурстардың жүлдегерлері – 1 балл, республикалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="40"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>– 2 балл, халықаралық – 3 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44E5A8C0" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="283"/>
+        </w:tabs>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:right="252" w:firstLine="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>ғылыми</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-14"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>жобалар:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-13"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>қалалық/аудандық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="160"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-21"/>
+          <w:w w:val="160"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>балл,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>облыстық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="160"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-21"/>
+          <w:w w:val="160"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>балл,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>республикалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="160"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> –</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-21"/>
+          <w:w w:val="160"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-1"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>балл,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-3"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>халықаралық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="160"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>тиісінше 3 балл;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3987A425" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="258"/>
+        </w:tabs>
+        <w:spacing w:line="212" w:lineRule="exact"/>
+        <w:ind w:left="258" w:hanging="114"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>республикалық</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>олимпиадалар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>мен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>конкурстардың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-7"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>жүлдегерлері</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="37"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-8"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="19"/>
+        </w:rPr>
+        <w:t>балл.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23B0E37A" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="144" w:right="251"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">** 8-тармақта соңғы 3 (үш) жылдағы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">біліктілікті арттыру ұйымдары іске асыратын білім беру саласындағы </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>уәкілетті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>органмен</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>келісілген</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>бағдарламалар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>бойынша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>біліктілікті</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>арттыру</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>курстары</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-3"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>0,5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>балл</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>(әрқайсысы</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">бойынша </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:w w:val="105"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t>жеке).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54139676" w14:textId="77777777" w:rsidR="00E642DE" w:rsidRDefault="00E642DE" w:rsidP="00660672">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E80103A" w14:textId="77777777" w:rsidR="003145D7" w:rsidRDefault="003145D7" w:rsidP="00660672">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61FB2F00" w14:textId="77777777" w:rsidR="003145D7" w:rsidRDefault="003145D7" w:rsidP="00660672">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C46FA19" w14:textId="77777777" w:rsidR="003145D7" w:rsidRDefault="003145D7" w:rsidP="00660672">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F58EE3" w14:textId="77777777" w:rsidR="003145D7" w:rsidRDefault="003145D7" w:rsidP="00660672">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6C777367" w14:textId="77777777" w:rsidR="003145D7" w:rsidRDefault="003145D7" w:rsidP="00660672">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D93278F" w14:textId="77777777" w:rsidR="003145D7" w:rsidRDefault="003145D7" w:rsidP="00660672">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51617D94" w14:textId="77777777" w:rsidR="003145D7" w:rsidRDefault="003145D7" w:rsidP="00660672">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="241B6E6F" w14:textId="77777777" w:rsidR="003145D7" w:rsidRDefault="003145D7" w:rsidP="00660672">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B685FBB" w14:textId="77777777" w:rsidR="003145D7" w:rsidRDefault="003145D7" w:rsidP="00660672">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D018FC2" w14:textId="3FF50621" w:rsidR="00504B2E" w:rsidRPr="00C207CA" w:rsidRDefault="00504B2E" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:before="84" w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="6433" w:right="1221" w:firstLine="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+        </w:rPr>
+        <w:t>Мемлекеттік білім беру ұйымдарының</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E2D66BE" w14:textId="34821237" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:before="84" w:line="244" w:lineRule="auto"/>
+        <w:ind w:left="6433" w:right="1221" w:firstLine="2"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>бірінші басшылары мен педагогтерін лауазымға</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>тағайындау,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-11"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>лауазымнан</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-10"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>босату қағидаларына 13-қосымша</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2ECB70C0" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:line="179" w:lineRule="exact"/>
+        <w:ind w:left="5216"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Нысан</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB1349D" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="223C5416" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F729CCA" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:before="40"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AF5F88D" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:ind w:left="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Педагогтің</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>немесе</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>уақытша</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бос</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>лауазымына</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>өтілі</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>жоқ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>кандидаттың</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>бағалау</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-10"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>парағы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794D2D22" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:before="11"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:b/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="z404"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:b/>
-          <w:color w:val="000000"/>
+          <w:noProof/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251681792" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A37D8C1" wp14:editId="3B831D5C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="page">
+                  <wp:posOffset>690372</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>168663</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6290310" cy="1270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapTopAndBottom/>
+                <wp:docPr id="23" name="Graphic 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6290310" cy="1270"/>
+                        </a:xfrm>
+                        <a:custGeom>
+                          <a:avLst/>
+                          <a:gdLst/>
+                          <a:ahLst/>
+                          <a:cxnLst/>
+                          <a:rect l="l" t="t" r="r" b="b"/>
+                          <a:pathLst>
+                            <a:path w="6290310">
+                              <a:moveTo>
+                                <a:pt x="0" y="0"/>
+                              </a:moveTo>
+                              <a:lnTo>
+                                <a:pt x="6289773" y="0"/>
+                              </a:lnTo>
+                            </a:path>
+                          </a:pathLst>
+                        </a:custGeom>
+                        <a:ln w="7968">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:prstDash val="solid"/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex">
+            <w:pict>
+              <v:shape w14:anchorId="65AE6D6E" id="Graphic 1" o:spid="_x0000_s1026" style="position:absolute;margin-left:54.35pt;margin-top:13.3pt;width:495.3pt;height:.1pt;z-index:-251634688;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="6290310,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCfZkOTKAIAAIAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X5y4QD6MOMXQoMWA&#10;oivQDDsrshwbk0WNUmLn34+S7STtbsN8ECjxieTjo7y+7xrNTgpdDSbns8mUM2UkFLU55PzH7vHL&#10;kjPnhSmEBqNyflaO328+f1q3NlMpVKALhYyCGJe1NueV9zZLEicr1Qg3AasMOUvARnja4iEpULQU&#10;vdFJOp3OkxawsAhSOUen297JNzF+WSrpv5elU57pnFNtPq4Y131Yk81aZAcUtqrlUIb4hyoaURtK&#10;egm1FV6wI9Z/hWpqieCg9BMJTQJlWUsVORCb2fQDm7dKWBW5UHOcvbTJ/b+w8uX0iqwucp7ecWZE&#10;Qxo9De2Yhe601mUEerOvGPg5+wzylyNH8s4TNm7AdCU2AUvsWBdbfb60WnWeSTqcp6vp3YwUkeSb&#10;pYuoRCKy8a48Ov+kIMYRp2fne6GK0RLVaMnOjCaS3EFoHYX2nJHQyBkJve+FtsKHe6G4YLL2Wkg4&#10;a+CkdhC9/kPlVNrVq80tap4uV4sFdW9kSdgeQUZIQ73qjZia7Fty2oQqFqv5Ms6PA10Xj7XWoQqH&#10;h/2DRnYSYXrjF3hQhHcwi85vhat6XHQNMG0GnXppgkh7KM6keEsa59z9PgpUnOlvhmYqvI/RwNHY&#10;jwZ6/QDxFcUGUc5d91OgZSF9zj0p+wLjxIpsFC1Qv2DDTQNfjx7KOigaZ6ivaNjQmEeCw5MM7+h2&#10;H1HXH8fmDwAAAP//AwBQSwMEFAAGAAgAAAAhABhOVHHeAAAACgEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj01PwzAMhu9I/IfISNxYwpC6rjSd0PiQuLExCY5ZY9pqjVM1WVv49bgnOL72o9eP883kWjFg&#10;HxpPGm4XCgRS6W1DlYbD+/NNCiJEQ9a0nlDDNwbYFJcXucmsH2mHwz5WgksoZEZDHWOXSRnKGp0J&#10;C98h8e7L985Ejn0lbW9GLnetXCqVSGca4gu16XBbY3nan52Gp9fxZ2Xf8HMrd+VQPb4cPqw9aX19&#10;NT3cg4g4xT8YZn1Wh4Kdjv5MNoiWs0pXjGpYJgmIGVDr9R2I4zxJQRa5/P9C8QsAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCfZkOTKAIAAIAEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQAYTlRx3gAAAAoBAAAPAAAAAAAAAAAAAAAAAIIEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAjQUAAAAA&#10;" path="m,l6289773,e" filled="f" strokeweight=".22133mm">
+                <v:path arrowok="t"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20C9718E" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:before="40"/>
+        <w:ind w:left="343" w:right="590"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(Т.Ә.А.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>(бар</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...7 lines deleted...]
-          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003145D7">
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
-          <w:szCs w:val="20"/>
-[...2 lines deleted...]
-      </w:r>
+        </w:rPr>
+        <w:t>болса))</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B162655" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+      <w:pPr>
+        <w:spacing w:before="72"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9934" w:type="dxa"/>
-        <w:tblInd w:w="-573" w:type="dxa"/>
+        <w:tblStyle w:val="TableNormal"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="149" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="567"/>
+        <w:gridCol w:w="3545"/>
+        <w:gridCol w:w="2551"/>
+        <w:gridCol w:w="3970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="19AF660A" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="0187626E" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="27"/>
-[...16 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="4BC96B3C" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="97"/>
+              <w:ind w:left="28" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="449C1AA3" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Критерии</w:t>
+          <w:p w14:paraId="0923CD6B" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="97"/>
+              <w:ind w:left="1086"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Өлшемшарттар</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33B6B802" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Подтверждающий документ </w:t>
+          <w:p w14:paraId="3D8C3592" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="97"/>
+              <w:ind w:left="520"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Растайтын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>құжат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03BDE193" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...38 lines deleted...]
-              <w:t>(от 1 до 30)</w:t>
+          <w:p w14:paraId="46F0089E" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="97"/>
+              <w:ind w:left="509"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>сандары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(1-ден</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>30-ға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> дейін)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="48ACC9EF" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="04DF09D1" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="856"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="78EA3DF5" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>1.</w:t>
+          <w:p w14:paraId="41D7BEF2" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="28" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D57E646" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Уровень образования</w:t>
+          <w:p w14:paraId="0CC53178" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Білім</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>деңгейі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4029F873" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Копии диплома об образовании и приложения к диплому</w:t>
+          <w:p w14:paraId="04078896" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Білімі туралы дипломның </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>дипломға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>қосымшаның көшірмелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="252D38A2" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...80 lines deleted...]
-              <w:t>Высшее с отличием – 4 балла</w:t>
+          <w:p w14:paraId="300F9A9D" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="34" w:right="92"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Техникалық және кәсіптік –1 балл Техникалық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>кәсіптік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>үздік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">балл </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Жоғары </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="115"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">–3 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61AB54BF" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="197" w:lineRule="exact"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Жоғары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>үздік–4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="65A1B6D3" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="2FAB5A05" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="1065"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27CBA387" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>2.</w:t>
+          <w:p w14:paraId="7B885603" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="28" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4D3361" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Ученое звание/ученая степень/степень </w:t>
+          <w:p w14:paraId="3858AF0C" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ғылыми</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>атағы/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дәрежесі/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>дәрежесі</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EB8F911" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Копии диплома об образовании и приложения к диплому/аттестат о присвоении ученого звания/ученой степени/степени</w:t>
+          <w:p w14:paraId="3D401FE0" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Білімі туралы дипломның және</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>дипломға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">қосымшаның </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>көшірмелері/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">атағын/ </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ғылыми</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>дәрежесін/дәрежесін</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="601396E9" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="6" w:line="199" w:lineRule="exact"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>беру</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>аттестат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6937B912" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...59 lines deleted...]
-              <w:t>Магистр по педагогическому направлению – 5 баллов</w:t>
+          <w:p w14:paraId="6A914DDF" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>PhD</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>докторы–15</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="16"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63654D0F" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="3" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ғылым</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>докторы,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ғылым</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>кандидаты,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>профиль бойынша докторы– 10 балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="404A2B9D" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="202" w:lineRule="exact"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Педагогикалық</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>бағыты</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>магистрі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="787806D7" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="5" w:line="199" w:lineRule="exact"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="13ADA7E2" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="5B1BEBA7" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="738"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07EF9ED0" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>3.</w:t>
+          <w:p w14:paraId="5BA94BA7" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="28" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0EAC4318" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> Результаты прохождения сертификации </w:t>
+          <w:p w14:paraId="08C83DB5" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Сертификаттаудан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>өту</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0196A5AC" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...15 lines deleted...]
-                <w:szCs w:val="20"/>
+          <w:p w14:paraId="04F3FBC9" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Сертификат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B5E6292" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...59 lines deleted...]
-              <w:t>80-100% – 6 баллов</w:t>
+          <w:p w14:paraId="1F0EF5E2" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>50%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-29"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BFBAADB" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>60-80%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="6"/>
+                <w:w w:val="125"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="125"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-15"/>
+                <w:w w:val="125"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20D65F8A" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>80-100%</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="15"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="14"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="14"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="5CB95B7A" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="488790F9" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="693"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="080E505D" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>4.</w:t>
+          <w:p w14:paraId="592C3A30" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="28" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="282DA94C" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Результаты педагогической/ профессиональной практики</w:t>
+          <w:p w14:paraId="10C11915" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="33" w:right="782" w:firstLine="50"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Педагогикалық/</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>кәсіби</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>практика нәтижелері</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AC49435" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Приложение к диплому об образовании</w:t>
+          <w:p w14:paraId="5AEC05B5" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="33" w:right="532"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Білімі</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>туралы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">дипломға </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>қосымша</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6276C005" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...59 lines deleted...]
-              <w:t>"5" – 4 балла</w:t>
+          <w:p w14:paraId="2BA3CABF" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>«3»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-24"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45A5BAA2" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>«4»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-24"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01F5AA01" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>«5»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-14"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-24"/>
+                <w:w w:val="150"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="6770278A" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="0F1367DE" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="419"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DF730BF" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>5.</w:t>
+          <w:p w14:paraId="13D18B89" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="28" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F15F43E" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">  Рекомендательное письмо с места учебы </w:t>
+          <w:p w14:paraId="68E2C089" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>орнынан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ұсыным</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>хат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2847B4BC" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Рекомендательное письмо</w:t>
+          <w:p w14:paraId="5E0149B2" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Ұсыным</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>хат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61ED4B57" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Наличие положительного рекомендательного письма - 3 балла</w:t>
+          <w:p w14:paraId="72750A27" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Оң</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ұсыным</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>хаттың</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>болуы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="101D562F" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="6DB648FE" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="282"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="54A9B84A" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>6.</w:t>
+          <w:p w14:paraId="76846020" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="28" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E0FE2F3" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Участие в волонтерской работе</w:t>
+          <w:p w14:paraId="4F689978" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Волонтерлік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>жұмысқа</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1282459E" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Документ участия</w:t>
+          <w:p w14:paraId="7AD47585" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Қатысу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>құжаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB580DD" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>1 балл</w:t>
+          <w:p w14:paraId="43AD62DB" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="21B2C9BD" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="4AD8CEDC" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="1156"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50800FE1" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>7.</w:t>
+          <w:p w14:paraId="051B2586" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="28" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5BEE1D87" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Ведение странички интернета, социальных сетей с публикацией о педагогической деятельности (публикации авторских научных проектов, уроки, семинары)</w:t>
+          <w:p w14:paraId="7D7B32DC" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Педагогикалық қызмет туралы жарияланымы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>бар</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>интернет</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>бетін,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A5B1010" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="2" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>әлеуметтік</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>желіде</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>парақшаларын</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">жүргізу </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(авторлық ғылыми жобалар, сабақтар, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>семинарлар)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58EFA85F" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Ссылки</w:t>
+          <w:p w14:paraId="1284369E" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Сілтемелер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D1B26AA" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...59 lines deleted...]
-              <w:t>от 3 лет -3 балла</w:t>
+          <w:p w14:paraId="7530082A" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>жылға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB61903" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="22"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>жылға</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>дейін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AEA5557" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="25"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>жылдан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>жоғары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="7C5E0E9B" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="1F4FDE8B" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62F21806" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>8.</w:t>
+          <w:p w14:paraId="7A84A91B" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="28" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C907924" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Участие в работе летних лагерей</w:t>
+          <w:p w14:paraId="4E58732F" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Жазғы</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>лагерьлердің</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>жұмысына</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>қатысу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D84478C" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Документ участия</w:t>
+          <w:p w14:paraId="3247AE03" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Қатысу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>құжаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66B9AE3C" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>2 балла</w:t>
+          <w:p w14:paraId="02EB7E10" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="18"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="6AB9FEE4" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="3D90BB36" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="671"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F635635" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>9.</w:t>
+          <w:p w14:paraId="56192CD9" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="28" w:right="1"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="60EEF982" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Участие в конкурсах по месту учебы (научных проектов, творческих и др.)</w:t>
+          <w:p w14:paraId="1EDA7413" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Оқу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>орындары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">конкурстарға </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>қатысу (ғылыми жобалар,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DA3BE51" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="203" w:lineRule="exact"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>шығармашылык</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>және</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>т.б.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4AE6CA4A" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>Документ участия</w:t>
+          <w:p w14:paraId="4DC8F2DB" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Қатысу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>құжаты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12EB5F76" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>За каждое участие 1 балл, но не более 4 баллов</w:t>
+          <w:p w14:paraId="311995B3" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16" w:line="244" w:lineRule="auto"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Әрбір</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>қатысқаны</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>үшін</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>бірақ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="31"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">балдан </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>аспайды</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00215183" w:rsidRPr="00215183" w14:paraId="73BA3C63" w14:textId="77777777" w:rsidTr="00AE5146">
+      <w:tr w:rsidR="003145D7" w:rsidRPr="003145D7" w14:paraId="178C5E0E" w14:textId="77777777" w:rsidTr="00882841">
         <w:trPr>
-          <w:trHeight w:val="30"/>
+          <w:trHeight w:val="4576"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="709" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="567" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C746689" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:t>10.</w:t>
+          <w:p w14:paraId="746ACF85" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="28"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3545" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="188EA3B0" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...2 lines deleted...]
-              <w:ind w:left="20"/>
+          <w:p w14:paraId="40A81767" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ҚАЗТЕСТ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>немесе</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>QAZAQ</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>RESMI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>TEST;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B96AE73" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="3" w:line="202" w:lineRule="exact"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>IELTS; TOEFL; DELF; Goethe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Zertifikat</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EAF3810" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="206" w:lineRule="exact"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>сертификаттары,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13067FD4" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="26"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>«Python</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>бағдарламаның</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>негіздері»,</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B629C76" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="3" w:line="249" w:lineRule="auto"/>
+              <w:ind w:left="33" w:right="476"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...359 lines deleted...]
-              <w:t>Teacher of English to Speakers of Other Languages (TESOL)"TESOL"</w:t>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>«Microsoft-та</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>жұмыс</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>істеуге</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">үйрету» </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>бағдарламалары</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-15"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>бойынша</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Arial" w:cs="Microsoft Sans Serif"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>оқыту Халықаралық курстар:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="111960C4" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="20" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>TEFL</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Cambridge</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>«CELTA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(Certificate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in Teaching English to Speakers of Other </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Languages)»</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15A20976" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="24" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>CELT-P</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(Certificate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Teaching </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-13"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Primary)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0451A792" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="23" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>DELTA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(Diploma</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>to Speakers of Other Languages)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B964C41" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="22" w:line="242" w:lineRule="auto"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>CELT-S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(Certificate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-9"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-4"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-26"/>
+                <w:w w:val="160"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:w w:val="110"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Secondary)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FF826A3" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="21" w:line="268" w:lineRule="auto"/>
+              <w:ind w:left="33" w:right="190"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>TKT»Teaching Knowledge Test Certificate</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-8"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>EMI</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-5"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(English</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>as</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DEF30ED" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:line="182" w:lineRule="exact"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Medium</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Instruction)»</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Teacher</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> English</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C34DBA5" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="3"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Speakers of</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Languages </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(TESOL)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42DB4A31" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="24"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>«TESOL»</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2551" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="30D3AB56" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...17 lines deleted...]
-              <w:lastRenderedPageBreak/>
+          <w:p w14:paraId="71BA2060" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="33"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t>Сертификат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...6 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="3970" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4360CD8C" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00AE5146">
-[...164 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0C78F645" w14:textId="77777777" w:rsidR="003145D7" w:rsidRPr="003145D7" w:rsidRDefault="003145D7" w:rsidP="003145D7">
+            <w:pPr>
+              <w:spacing w:before="16"/>
+              <w:ind w:left="34"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>балл</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(әрқайсына</w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-7"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="003145D7">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>бөлек)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="35E3B82F" w14:textId="77777777" w:rsidR="00215183" w:rsidRPr="00215183" w:rsidRDefault="00215183" w:rsidP="00215183">
+    <w:p w14:paraId="7F010045" w14:textId="77777777" w:rsidR="003145D7" w:rsidRDefault="003145D7" w:rsidP="00660672">
       <w:pPr>
-        <w:spacing w:after="0"/>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:jc w:val="center"/>
+        <w:textAlignment w:val="baseline"/>
+        <w:outlineLvl w:val="2"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00215183" w:rsidRPr="00215183" w:rsidSect="0064260F">
-[...3 lines deleted...]
-      <w:docGrid w:linePitch="360"/>
+    <w:sectPr w:rsidR="003145D7" w:rsidSect="00660672">
+      <w:pgSz w:w="11910" w:h="16840"/>
+      <w:pgMar w:top="960" w:right="425" w:bottom="280" w:left="992" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Microsoft Sans Serif">
+    <w:altName w:val="Microsoft Sans Serif"/>
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Microsoft Sans Serif">
-[...1 lines deleted...]
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="1AA723D0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4C3ACB46"/>
+    <w:lvl w:ilvl="0" w:tplc="F880E71A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="200" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="77A6A202">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="576" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="9B685CF6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="952" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="E192426C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1328" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="A6F802B8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1704" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C11CD584">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2080" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="D6F4EF2E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2456" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="605E91F8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2832" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="4AFE7622">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3208" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="2D170E57"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C358C3E0"/>
+    <w:lvl w:ilvl="0" w:tplc="21F8B202">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="141" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="A7C80ED4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="816" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3D9620A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1492" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="1826B20E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2168" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="77EE56FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2844" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="641284FE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="7BA6FB3E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4196" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="161C776E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4872" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="396A22BA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5548" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="3A133359"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="39247BC4"/>
+    <w:lvl w:ilvl="0" w:tplc="6B90D1D4">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="682" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="2794B42E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1319" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F2EA92B8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1959" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="2B385968">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2599" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3D7AF7CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3239" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C92AC96E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3879" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="2D602DEE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4519" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="7FD6B716">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5159" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6BEE1658">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5799" w:hanging="576"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="410518B5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A90733C"/>
+    <w:lvl w:ilvl="0" w:tplc="3E245F08">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="32" w:hanging="222"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="22128AE2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="403" w:hanging="222"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="810291CC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="767" w:hanging="222"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="AB9269D6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1131" w:hanging="222"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="D45E9338">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1494" w:hanging="222"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="53543024">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1858" w:hanging="222"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="558C4426">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2222" w:hanging="222"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="B77A4234">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2585" w:hanging="222"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="1304C5E6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2949" w:hanging="222"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="44095C5A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="51D24FCC"/>
+    <w:lvl w:ilvl="0" w:tplc="C34811F2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="32" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="19"/>
+        <w:szCs w:val="19"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="C2B29B28">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="432" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="DA8A6B54">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="824" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="D9C60658">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1216" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="9F7268E4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1608" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="51A23E34">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2000" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="B964A84C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2392" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="E56E4E7C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2784" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="78E6A1FC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3176" w:hanging="116"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="46834F66"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6DD02FB0"/>
+    <w:lvl w:ilvl="0" w:tplc="C3484F7C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="140" w:hanging="339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="E11A58A6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="5CFE04D4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1527" w:hanging="339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="9342BC2A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2221" w:hanging="339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="20282250">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2915" w:hanging="339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="AB3CA86E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3609" w:hanging="339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="F05A64D0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4303" w:hanging="339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="F886C9F6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4997" w:hanging="339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="632C187E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5691" w:hanging="339"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="48AB0917"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E72AD680"/>
+    <w:lvl w:ilvl="0" w:tplc="9384ADFC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="106" w:hanging="262"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="18A23E54">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="797" w:hanging="262"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="90D24C92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1495" w:hanging="262"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="07DE261A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2193" w:hanging="262"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2A0EA95A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2891" w:hanging="262"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9670F0A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3589" w:hanging="262"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="05FE542A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4287" w:hanging="262"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="6826F68E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4985" w:hanging="262"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2A86B61A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5683" w:hanging="262"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="5191688D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8780B80A"/>
+    <w:lvl w:ilvl="0" w:tplc="E896899E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="424" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FEDE354A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E35CF4C4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1716" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="B3BE32D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2364" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0BF88BE0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3012" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="A9FA910E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3660" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="63DECAA2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4308" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="56348E20">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4956" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C6EAA3F0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5604" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="56083126"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6CE03D0C"/>
+    <w:lvl w:ilvl="0" w:tplc="751C0D74">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="144" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif" w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6B68FC92">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1203" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="2304B4E6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2266" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="83222EC8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3330" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="31F4DB68">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4393" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="BFD6E732">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5456" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="17A6C518">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6520" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="AC12B418">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7583" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="6B4CAFF0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="8646" w:hanging="140"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="57330932"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="C5AC0A62"/>
+    <w:lvl w:ilvl="0" w:tplc="C7383C80">
+      <w:start w:val="8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="107" w:hanging="372"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="78862DE4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="372"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F62C7BC4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1460" w:hanging="372"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="8154FB3E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="372"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="37F645D8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2820" w:hanging="372"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="CDB4EA18">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3500" w:hanging="372"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="366661D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4180" w:hanging="372"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="3C1A0FC6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="372"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="812A959A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5540" w:hanging="372"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="5CA15F2E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="70144FE2"/>
+    <w:lvl w:ilvl="0" w:tplc="2674796A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="140" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="7E808904">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="F308165A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1527" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FB86F7DA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2221" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="064A8BA2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2915" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="54F4723A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3609" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="964691A6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4303" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="382A34B8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4997" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="EAE613C4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5691" w:hanging="425"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="5F9F2011"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E33E401C"/>
+    <w:lvl w:ilvl="0" w:tplc="FEF6C336">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="107" w:hanging="350"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="9EB2A0D2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="780" w:hanging="350"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="27EC0DE6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1460" w:hanging="350"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="744E5F74">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2140" w:hanging="350"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="38E61BE0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2820" w:hanging="350"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="E2046110">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3500" w:hanging="350"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="146CEA7E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4180" w:hanging="350"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="790EA796">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4860" w:hanging="350"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C1522212">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5540" w:hanging="350"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="61703E1A"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="36885204"/>
+    <w:lvl w:ilvl="0" w:tplc="BE543C62">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="141" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="CC72B334">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="816" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="511E5D78">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1492" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="3AAA06B6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2168" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="BC94E9A2">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2844" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="9CA4DCBE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="05B8DDD0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4196" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="09264150">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4872" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="2ACEA57E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5548" w:hanging="284"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="72447118"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="01009512"/>
+    <w:lvl w:ilvl="0" w:tplc="52EC853A">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="140" w:hanging="310"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="100"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="8984317E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="833" w:hanging="310"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FD0E99EC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1527" w:hanging="310"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="98BC0EFE">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2221" w:hanging="310"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="60E81E08">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2915" w:hanging="310"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="633EA8A8">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3609" w:hanging="310"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C5CEE742">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4303" w:hanging="310"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="5128FFF4">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4997" w:hanging="310"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="C98CAA46">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5691" w:hanging="310"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="kk-KZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+</w:numbering>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:drawingGridHorizontalSpacing w:val="110"/>
+  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
+    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="007974AD"/>
-[...22 lines deleted...]
-    <w:rsid w:val="00FA0F7F"/>
+    <w:rsidRoot w:val="00592352"/>
+    <w:rsid w:val="00023E48"/>
+    <w:rsid w:val="00126E89"/>
+    <w:rsid w:val="001C444B"/>
+    <w:rsid w:val="0025310E"/>
+    <w:rsid w:val="003145D7"/>
+    <w:rsid w:val="003B0E1B"/>
+    <w:rsid w:val="004A0580"/>
+    <w:rsid w:val="00504B2E"/>
+    <w:rsid w:val="005921CE"/>
+    <w:rsid w:val="00592352"/>
+    <w:rsid w:val="00611D66"/>
+    <w:rsid w:val="00660672"/>
+    <w:rsid w:val="006E4B59"/>
+    <w:rsid w:val="00754C8A"/>
+    <w:rsid w:val="007C6A4C"/>
+    <w:rsid w:val="008A5CBF"/>
+    <w:rsid w:val="0097176E"/>
+    <w:rsid w:val="00A55694"/>
+    <w:rsid w:val="00A747EF"/>
+    <w:rsid w:val="00B26CF8"/>
+    <w:rsid w:val="00B34DBC"/>
+    <w:rsid w:val="00BA60E3"/>
+    <w:rsid w:val="00BC2213"/>
+    <w:rsid w:val="00C207CA"/>
+    <w:rsid w:val="00E642DE"/>
+    <w:rsid w:val="00EB0848"/>
+    <w:rsid w:val="00F70644"/>
+    <w:rsid w:val="00F802C3"/>
+    <w:rsid w:val="00FC0BB5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="49E2AD70"/>
+  <w14:docId w14:val="59991963"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -12354,226 +21026,199 @@
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00364A69"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="kk-KZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...37 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0064260F"/>
-[...8 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0064260F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="106"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC2213"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
-[...2 lines deleted...]
-      <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...2 lines deleted...]
-    <w:link w:val="a5"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="0064260F"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC2213"/>
     <w:rPr>
-      <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="kk-KZ"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:widowControl w:val="0"/>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-    <w:lsdException w:name="Body Text" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="39" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
@@ -12648,311 +21293,321 @@
     <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="00364A69"/>
     <w:rPr>
-      <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:lang w:eastAsia="ru-RU"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:lang w:val="kk-KZ"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a3">
-[...37 lines deleted...]
-  </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0064260F"/>
-[...8 lines deleted...]
-    </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0064260F"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="0"/>
-[...2 lines deleted...]
-      <w:spacing w:before="7" w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="106"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a5">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="a"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00BC2213"/>
+    <w:pPr>
+      <w:widowControl/>
+      <w:autoSpaceDE/>
+      <w:autoSpaceDN/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
-[...2 lines deleted...]
-      <w:lang w:val="kk-KZ" w:eastAsia="en-US"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w:lang w:val="ru-RU" w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...2 lines deleted...]
-    <w:link w:val="a5"/>
+  <w:style w:type="paragraph" w:styleId="a6">
+    <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="0064260F"/>
+    <w:qFormat/>
+    <w:rsid w:val="00BC2213"/>
     <w:rPr>
-      <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
-[...1 lines deleted...]
-      <w:szCs w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:val="kk-KZ"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:optimizeForBrowser/>
+  <w:divs>
+    <w:div w:id="1689939789">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1753357688">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1963078153">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Стандартная">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Стандартная">
+    <a:fontScheme name="Office">
       <a:majorFont>
         <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
-        <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Стандартная">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13085,54 +21740,82 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>2243</Words>
-  <Characters>12786</Characters>
+  <Words>1929</Words>
+  <Characters>10996</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>106</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Название</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>Grizli777</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15000</CharactersWithSpaces>
+  <CharactersWithSpaces>12900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Gulnar;Асаинова Шынар Бакибаевна</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
+    <vt:filetime>2025-05-28T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
+    <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
+    <vt:filetime>2025-07-15T00:00:00Z</vt:filetime>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
+    <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
+  </property>
+</Properties>
+</file>