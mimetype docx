--- v0 (2026-03-02)
+++ v1 (2026-04-15)
@@ -1,49 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00E91273" w:rsidRDefault="009803B6" w:rsidP="009803B6">
       <w:pPr>
         <w:spacing w:before="71"/>
         <w:ind w:left="1071" w:right="1086" w:hanging="289"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">КГУ «Средняя общеобразовательная школа № 27 города Павлодара» </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="009803B6">
       <w:pPr>
         <w:spacing w:before="71"/>
@@ -809,57 +808,57 @@
                 <w:spacing w:val="-51"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009803B6" w:rsidRDefault="000B4F72" w:rsidP="00F558E2">
+          <w:p w:rsidR="009803B6" w:rsidRDefault="00692AFF" w:rsidP="00F558E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="109"/>
             </w:pPr>
-            <w:hyperlink r:id="rId6" w:history="1">
+            <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidR="009803B6">
                 <w:rPr>
                   <w:rStyle w:val="a4"/>
                   <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 </w:rPr>
                 <w:t>sosh27@goo.edu.kz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009803B6" w:rsidTr="00F558E2">
         <w:trPr>
           <w:trHeight w:val="921"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
@@ -1140,869 +1139,261 @@
                 <w:spacing w:val="-51"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обязанности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
+          <w:p w:rsidR="00692AFF" w:rsidRPr="00692AFF" w:rsidRDefault="00692AFF" w:rsidP="00692AFF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:spacing w:before="2" w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="270" w:firstLine="0"/>
+              <w:ind w:right="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00692AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>способствует</w:t>
-[...281 lines deleted...]
-          <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
+              <w:t>изучает возрастные и психологические особенности, интересы и потребности обучающихся, воспитанников организаций образования и по месту жительства, создает условия для их реализации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00692AFF" w:rsidRPr="00692AFF" w:rsidRDefault="00692AFF" w:rsidP="00692AFF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
-              <w:spacing w:before="1" w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="790" w:firstLine="0"/>
+              <w:spacing w:before="2" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00692AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организует</w:t>
-[...122 lines deleted...]
-          <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
+              <w:t xml:space="preserve">      содействует развитию талантов, умственных и физических способностей, формированию общей культуры личности;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00692AFF" w:rsidRPr="00692AFF" w:rsidRDefault="00692AFF" w:rsidP="00692AFF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
-              <w:spacing w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="478" w:firstLine="0"/>
+              <w:spacing w:before="2" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00692AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>создает в школе благоприятные условия, позволяющие обучающимся</w:t>
-[...62 lines deleted...]
-          <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
+              <w:t xml:space="preserve">      организует работу клубов, кружков, секций, детских объединений, разнообразную совместную деятельность детей и взрослых, индивидуальную работу с обучающимися, воспитанниками, дебаты, школьный парламент;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00692AFF" w:rsidRPr="00692AFF" w:rsidRDefault="00692AFF" w:rsidP="00692AFF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
-              <w:spacing w:line="225" w:lineRule="exact"/>
-              <w:ind w:left="233"/>
+              <w:spacing w:before="2" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00692AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>организует</w:t>
-[...47 lines deleted...]
-          <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
+              <w:t xml:space="preserve">      руководит одним из направлений: научно-техническим, художественно-творческим, спортивно-туристическим и иное;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00692AFF" w:rsidRPr="00692AFF" w:rsidRDefault="00692AFF" w:rsidP="00692AFF">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
+              <w:spacing w:before="2" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      способствует реализации прав ребенка на участие в ассоциациях, общественных организациях в соответствии с действующим законодательством;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00692AFF" w:rsidRPr="00692AFF" w:rsidRDefault="00692AFF" w:rsidP="00692AFF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:spacing w:before="2" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      организует вечера, праздники, походы, экскурсии, каникулярный отдых обучающихся, воспитанников, поддерживает социально значимые инициативы обучающихся, воспитанников;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00692AFF" w:rsidRPr="00692AFF" w:rsidRDefault="00692AFF" w:rsidP="00692AFF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:spacing w:before="2" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      организует участие детей в культурно-массовых мероприятиях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00692AFF" w:rsidRPr="00692AFF" w:rsidRDefault="00692AFF" w:rsidP="00692AFF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="8"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:spacing w:before="2" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00692AFF">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      обеспечивает создание условий для охраны жизни и здоровья детей во время проведения мероприятий.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00692AFF">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
               <w:spacing w:line="230" w:lineRule="atLeast"/>
-              <w:ind w:right="544" w:firstLine="0"/>
-[...202 lines deleted...]
-            </w:r>
+              <w:ind w:left="-16" w:right="544"/>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009803B6" w:rsidTr="00F558E2">
         <w:trPr>
           <w:trHeight w:val="686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
@@ -2262,71 +1653,82 @@
               <w:t>среднее</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>специальное</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образование(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">min): </w:t>
+              <w:t>min</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">): </w:t>
             </w:r>
             <w:r w:rsidR="00E91273">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>90,000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тенге;</w:t>
             </w:r>
           </w:p>
@@ -2355,51 +1757,67 @@
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>образование</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(min):</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>min</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>):</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00E91273">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>130,000</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
@@ -3206,87 +2624,86 @@
           <w:tcPr>
             <w:tcW w:w="7694" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="009803B6" w:rsidRDefault="000B4F72" w:rsidP="00F558E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="109"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>02.03.2026 – 12.03.2026</w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-            <w:bookmarkEnd w:id="0"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009803B6" w:rsidTr="00F558E2">
         <w:trPr>
           <w:trHeight w:val="4368"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="225" w:lineRule="exact"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2272" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="2"/>
               <w:ind w:left="104" w:right="874"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -3338,72 +2755,108 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>1) заявление об участии в конкурсе по форме УКАЗАННОЙ НИЖЕ</w:t>
+              <w:t xml:space="preserve">1) заявление об участии в конкурсе </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>по форме</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> УКАЗАННОЙ НИЖЕ</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации)копия;</w:t>
+              <w:t xml:space="preserve">2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>идентификации)копия</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>3) заполненный личный листок по учету кадров (с указанием адреса фактического места жительства и контактных телефонов);</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
             <w:pPr>
@@ -3557,193 +3010,343 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>9)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>сертификат о результатах прохождения сертификации(НКТ)  или удостоверение о наличии действующей квалификационной категории не ниже педагога-модератора (при наличии);</w:t>
+              <w:t>сертификат о результатах прохождения сертификации(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>НКТ)  или</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> удостоверение о наличии действующей квалификационной категории не ниже педагога-модератора (при наличии);</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">10) для кандидатов на занятие должности педагогов английского языка сертификат о </w:t>
-            </w:r>
+              <w:t>10) для кандидатов на занятие должности педагогов английского языка сертификат о результатах сертификации с пороговым уровнем не менее 90% по предмету или удостоверение о наличии квалификационной категории педагога-модератора или педагога-эксперта, или педагога-исследователя, или педагога-мастера (при наличии) или сертификат CELTA (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-[...1 lines deleted...]
-            </w:r>
+              <w:t>Certificate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>English</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Language</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>Adults</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Cambridge) PASS A; DELTA (Diploma in English Language Teaching to Adults) Pass and above, </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>или</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>айелтс</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (IELTS) – 6,5 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>баллов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">; </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>или</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>тойфл</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> (TOEFL) (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>nternet Based Test (</w:t>
+              <w:t>nternet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Based Test (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>і</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">BT)) – 60 – 65 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>баллов</w:t>
@@ -3772,130 +3375,220 @@
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>) педагоги, приступившие к педагогической деятельности в организации технического и профессионального, послесреднего образования на должности педагогов по специальным дисциплинам и мастеров производственного обучения, имеющие стаж работы на производстве по соответствующей специальности или профилю не менее двух лет освобождаются от прохождения сертификации</w:t>
+              <w:t xml:space="preserve">) педагоги, приступившие к педагогической деятельности в организации технического и профессионального, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>послесреднего</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> образования на должности педагогов по специальным дисциплинам и мастеров производственного обучения, имеющие стаж работы на производстве по соответствующей специальности или профилю не менее двух </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>лет</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> освобождаются от прохождения сертификации</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">) заполненный Оценочный лист кандидата на вакантную вакантную должность педагога ПО ФОРМЕ УКАЗАННОЙ НИЖЕ </w:t>
+              <w:t xml:space="preserve">) заполненный Оценочный лист кандидата на вакантную </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>вакантную</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> должность педагога </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>ПО ФОРМЕ</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> УКАЗАННОЙ НИЖЕ </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="009803B6" w:rsidRDefault="009803B6" w:rsidP="00F558E2">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8" w:line="207" w:lineRule="exact"/>
               <w:ind w:left="109"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>) видеопрезентация для кандидата без стажа продолжительностью не менее 15 минут, с минимальным разрешением – 720 x 480</w:t>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t>видеопрезентация</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для кандидата без стажа продолжительностью не менее 15 минут, с минимальным разрешением – 720 x 480</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009803B6" w:rsidTr="00F558E2">
         <w:trPr>
           <w:trHeight w:val="916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -5013,51 +4706,51 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Полилиния 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:63pt;margin-top:15.1pt;width:454.7pt;height:.1pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="5774690,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOCkz3DwMAAKoGAAAOAAAAZHJzL2Uyb0RvYy54bWysVe1q2zAU/T/YOwj9HKT+iJsv6pSSjzHo&#10;tkKzB1AkOTazJU9S4nRjz7BH2GsUxvYM2RvtSrZTp6UwxgxxpNzro3Pu8b25uNwXOdpxpTMpYhyc&#10;+RhxQSXLxCbGH1bL3ggjbYhgJJeCx/iOa3w5ffnioionPJSpzBlXCECEnlRljFNjyonnaZrygugz&#10;WXIBwUSqghjYqo3HFKkAvci90PcHXiUVK5WkXGv4dV4H8dThJwmn5n2SaG5QHmPgZtxdufva3r3p&#10;BZlsFCnTjDY0yD+wKEgm4NAj1JwYgrYqewJVZFRJLRNzRmXhySTJKHcaQE3gP1Jzm5KSOy1QHF0e&#10;y6T/Hyx9t7tRKGMxDjESpACLDt8Pvw4/Dvfu8/Nw//sbCm2dqlJPIP22vFFWqS6vJf2oIeCdROxG&#10;Qw5aV28lAzyyNdLVZp+owj4JqtHeWXB3tIDvDaLw4/lwGA3G4BSFWBAOnUMembTP0q02r7l0OGR3&#10;rU1tIIOVKz9rRKwAIily8PKVh3xUoRa4yW/TgpO0FLVHgpNHKKjMEcrC9Ifh84D9TrKPHgBBw6Zl&#10;SdKWON2LhjmsELFN47talVLbGlkZUIhVYA0ACMiyMp9JBqI2ud9Nrh9qDlHQD487QWEEnbCuO6Ek&#10;xnKzZ9glqjqOpI0hNljIHV9Jl2YeeQkHPkRz0c1qiudYtsbWGfCQPc9pPHKw1Dt2C7nM8tz5lwvL&#10;bBj4A1csLfOM2aAlpNVmPcsV2hHb8u5q6nGSpuRWMAeWcsIWzdqQLK/XcHjuag1vZlMR+466nv4y&#10;9seL0WIU9aJwsOhF/nzeu1rOot5gGQzP5/35bDYPvlpqQTRJM8a4sOza+RJEf9e/zaSrJ8Nxwpyo&#10;OBG7dNdTsd4pDVdk0NJ+O3Wuh23b1n2+luwOWljJemDCgIdFKtVnjCoYljHWn7ZEcYzyNwKm0TiI&#10;Ijtd3SY6H4awUd3IuhshggJUjA2GN94uZ6aeyNtSZZsUTgqcrUJewehIMtvjjl/NqtnAQHQKmuFt&#10;J25377Ie/mKmfwAAAP//AwBQSwMEFAAGAAgAAAAhADfzB5/gAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoTZKGNsSp+BG3ShWlEjm6sYkj7HUUu23y9nVOcJzZ0ew35Wa0&#10;hpzV4DuHHB4XDIjCxskOWw6Hr4+HFRAfBEphHCoOk/KwqW5vSlFId8FPdd6HlsQS9IXgoEPoC0p9&#10;o5UVfuF6hfH24wYrQpRDS+UgLrHcGpowllMrOowftOjVm1bN7/5kOay3evtaT9+H3Kzfp/Rpl+1W&#10;dc35/d348gwkqDH8hWHGj+hQRaajO6H0xESd5HFL4JCyBMgcYOkyA3KcnQxoVdL/E6orAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI4KTPcPAwAAqgYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADfzB5/gAAAACgEAAA8AAAAAAAAAAAAAAAAAaQUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l5774372,e" filled="f" strokeweight=".19739mm">
+              <v:shape w14:anchorId="747DE956" id="Полилиния 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:63pt;margin-top:15.1pt;width:454.7pt;height:.1pt;z-index:-251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="5774690,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOCkz3DwMAAKoGAAAOAAAAZHJzL2Uyb0RvYy54bWysVe1q2zAU/T/YOwj9HKT+iJsv6pSSjzHo&#10;tkKzB1AkOTazJU9S4nRjz7BH2GsUxvYM2RvtSrZTp6UwxgxxpNzro3Pu8b25uNwXOdpxpTMpYhyc&#10;+RhxQSXLxCbGH1bL3ggjbYhgJJeCx/iOa3w5ffnioionPJSpzBlXCECEnlRljFNjyonnaZrygugz&#10;WXIBwUSqghjYqo3HFKkAvci90PcHXiUVK5WkXGv4dV4H8dThJwmn5n2SaG5QHmPgZtxdufva3r3p&#10;BZlsFCnTjDY0yD+wKEgm4NAj1JwYgrYqewJVZFRJLRNzRmXhySTJKHcaQE3gP1Jzm5KSOy1QHF0e&#10;y6T/Hyx9t7tRKGMxDjESpACLDt8Pvw4/Dvfu8/Nw//sbCm2dqlJPIP22vFFWqS6vJf2oIeCdROxG&#10;Qw5aV28lAzyyNdLVZp+owj4JqtHeWXB3tIDvDaLw4/lwGA3G4BSFWBAOnUMembTP0q02r7l0OGR3&#10;rU1tIIOVKz9rRKwAIily8PKVh3xUoRa4yW/TgpO0FLVHgpNHKKjMEcrC9Ifh84D9TrKPHgBBw6Zl&#10;SdKWON2LhjmsELFN47talVLbGlkZUIhVYA0ACMiyMp9JBqI2ud9Nrh9qDlHQD487QWEEnbCuO6Ek&#10;xnKzZ9glqjqOpI0hNljIHV9Jl2YeeQkHPkRz0c1qiudYtsbWGfCQPc9pPHKw1Dt2C7nM8tz5lwvL&#10;bBj4A1csLfOM2aAlpNVmPcsV2hHb8u5q6nGSpuRWMAeWcsIWzdqQLK/XcHjuag1vZlMR+466nv4y&#10;9seL0WIU9aJwsOhF/nzeu1rOot5gGQzP5/35bDYPvlpqQTRJM8a4sOza+RJEf9e/zaSrJ8Nxwpyo&#10;OBG7dNdTsd4pDVdk0NJ+O3Wuh23b1n2+luwOWljJemDCgIdFKtVnjCoYljHWn7ZEcYzyNwKm0TiI&#10;Ijtd3SY6H4awUd3IuhshggJUjA2GN94uZ6aeyNtSZZsUTgqcrUJewehIMtvjjl/NqtnAQHQKmuFt&#10;J25377Ie/mKmfwAAAP//AwBQSwMEFAAGAAgAAAAhADfzB5/gAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoTZKGNsSp+BG3ShWlEjm6sYkj7HUUu23y9nVOcJzZ0ew35Wa0&#10;hpzV4DuHHB4XDIjCxskOWw6Hr4+HFRAfBEphHCoOk/KwqW5vSlFId8FPdd6HlsQS9IXgoEPoC0p9&#10;o5UVfuF6hfH24wYrQpRDS+UgLrHcGpowllMrOowftOjVm1bN7/5kOay3evtaT9+H3Kzfp/Rpl+1W&#10;dc35/d348gwkqDH8hWHGj+hQRaajO6H0xESd5HFL4JCyBMgcYOkyA3KcnQxoVdL/E6orAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI4KTPcPAwAAqgYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADfzB5/gAAAACgEAAA8AAAAAAAAAAAAAAAAAaQUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l5774372,e" filled="f" strokeweight=".19739mm">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5774372,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A" w:rsidP="00CA7B3A">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:spacing w:before="45" w:after="21"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>(фамилия,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>имя,</w:t>
@@ -6585,52 +6278,61 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="22"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>педагог-исследовате</w:t>
-            </w:r>
+              <w:t>педагог-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исследовате</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="34"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ль</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -7063,56 +6765,58 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>л</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>л</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в</w:t>
@@ -7392,95 +7096,99 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>л</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>л</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> заместитель </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8150,66 +7858,74 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стаж</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в должности</w:t>
+              <w:t xml:space="preserve">в </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>должности</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="39"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>более</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="226" w:lineRule="exact"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>двух лет =</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -8597,105 +8313,121 @@
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="50" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="89"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Рекомендательное</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">п и с ьмо </w:t>
+              <w:t xml:space="preserve">п и с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ьмо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> предыдущего</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">места </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>работы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-31"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="4"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>должности</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="35"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9410,51 +9142,65 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="8" w:line="264" w:lineRule="exact"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>республиканских</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">=2 б а л л а , международных = 3 </w:t>
+              <w:t xml:space="preserve">=2 б а л </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> а , международных = 3 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA7B3A" w:rsidTr="00CA7B3A">
         <w:trPr>
           <w:trHeight w:val="1388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -9705,69 +9451,71 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="597"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="22" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-32"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">научных </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проектов:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9835,51 +9583,65 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1 б а л л ,</w:t>
+              <w:t xml:space="preserve">1 б а л </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A" w:rsidP="00CA7B3A">
       <w:pPr>
         <w:suppressAutoHyphens w:val="0"/>
         <w:spacing w:line="266" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00CA7B3A">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="700" w:right="720" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="125" w:type="dxa"/>
         <w:tblBorders>
@@ -10122,51 +9884,79 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="15" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="24"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>республиканский</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>-2 б а л л а , международный</w:t>
+              <w:t xml:space="preserve">-2 б а л </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>а ,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> международный</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10674,77 +10464,110 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">обладатель </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>медали</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Қазақстан </w:t>
-            </w:r>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Қазақстан</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>еңбек</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">сіңірген </w:t>
-[...5 lines deleted...]
-              <w:t>ұстазы"</w:t>
+              <w:t>сіңірген</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ұстазы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11449,102 +11272,132 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>публикации</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">по </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">научно-исследовате </w:t>
+              <w:t>научно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исследовате</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">л ь с к о й </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности, включенный</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> перечень</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>КОКСО, Scopus = 3 балла</w:t>
+              <w:t xml:space="preserve">КОКСО, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Scopus</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = 3 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA7B3A" w:rsidTr="00CA7B3A">
         <w:trPr>
           <w:trHeight w:val="574"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
@@ -12079,58 +11932,83 @@
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="12" w:line="266" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Общественно-педаг </w:t>
-            </w:r>
+              <w:t>Общественно-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>педаг</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="16"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">огическая </w:t>
+              <w:t>огическая</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="16"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельность</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
@@ -12236,107 +12114,117 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>й</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">иностранный/ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>казахский)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -12540,56 +12428,58 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и</w:t>
@@ -13629,55 +13519,63 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>GoetheZertifikat,</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>GoetheZertifikat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обучение</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13727,68 +13625,90 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>программирования</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="29"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="29"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Python",</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Python</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>",</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="29"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>" Обучение работе с Microsoft"</w:t>
+              <w:t xml:space="preserve">" Обучение работе с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Microsoft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -13844,57 +13764,59 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Курсера</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -13949,56 +13871,65 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Международныекурсы:</w:t>
+              <w:t>Международныекурсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -14067,57 +13998,59 @@
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TEFL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cambridge</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -14178,51 +14111,67 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>"CELTA(Certificate</w:t>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>CELTA(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>Certificate</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -14254,88 +14203,110 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="34"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Speakers</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Languages)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Languages</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -14473,62 +14444,79 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Language</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="34"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Primary)</w:t>
+              <w:t>Primary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -14681,88 +14669,110 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="33"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Speakers</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Languages)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Languages</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -14900,62 +14910,79 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Language</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="34"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Teaching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Secondary)</w:t>
+              <w:t>Secondary</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -15015,78 +15042,97 @@
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"TKTTeaching</w:t>
-            </w:r>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>TKTTeaching</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Knowledge</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Test"</w:t>
+              <w:t>Test</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -15194,56 +15240,58 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-24"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-24"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-24"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-24"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15385,75 +15433,95 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="34"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Instruction)</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Instruction</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -15621,56 +15689,58 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Other</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="33"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Languages</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(TESOL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -15745,52 +15815,61 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>"TESOL"Certificate</w:t>
-            </w:r>
+              <w:t>"</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>TESOL"Certificate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -15821,90 +15900,100 @@
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="34"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>young</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>learners</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="000F4F10" w:rsidTr="00CA7B3A">
+      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="00692AFF" w:rsidTr="00CA7B3A">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -16117,51 +16206,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRPr="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="000F4F10" w:rsidTr="00CA7B3A">
+      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="00692AFF" w:rsidTr="00CA7B3A">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -16384,51 +16473,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRPr="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="000F4F10" w:rsidTr="00CA7B3A">
+      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="00692AFF" w:rsidTr="00CA7B3A">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -16595,51 +16684,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRPr="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="000F4F10" w:rsidTr="00CA7B3A">
+      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="00692AFF" w:rsidTr="00CA7B3A">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -16670,72 +16759,74 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="50"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>for</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="52"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Learning:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="53"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -16797,101 +16888,103 @@
               <w:t>Science</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>and</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Maths</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Teaching</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRPr="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="000F4F10" w:rsidTr="00CA7B3A">
+      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="00692AFF" w:rsidTr="00CA7B3A">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -17133,97 +17226,101 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Educational</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Management</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="000F4F10" w:rsidTr="00CA7B3A">
+      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="00692AFF" w:rsidTr="00CA7B3A">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -17252,72 +17349,74 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Key</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="27"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Ideas</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="28"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="27"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -17443,96 +17542,110 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Курсынаплатформе</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Coursera,</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Coursera</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Futute</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>learn</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -17587,96 +17700,104 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Teaching</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Mathematics</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>with</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Technology</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -17731,110 +17852,116 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3690" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="17"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Special</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Educational</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Needs</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:suppressAutoHyphens w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="000F4F10" w:rsidTr="00CA7B3A">
+      <w:tr w:rsidR="00CA7B3A" w:rsidRPr="00692AFF" w:rsidTr="00CA7B3A">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -18963,71 +19090,73 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> отличием -2 балла Высшее - 3 балла </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Магистр</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-26"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="266" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">педагогическим </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>направлениям)</w:t>
@@ -21897,56 +22026,65 @@
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DELF;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1040"/>
                 <w:tab w:val="left" w:pos="1089"/>
                 <w:tab w:val="left" w:pos="1521"/>
                 <w:tab w:val="left" w:pos="1900"/>
                 <w:tab w:val="left" w:pos="1959"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="33" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="86"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>GoetheZertifikat,</w:t>
+              <w:t>GoetheZertifikat</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обучение</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21974,182 +22112,310 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Python",</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Python</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>",</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-49"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"Обучение </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">работе с Microsoft" </w:t>
-            </w:r>
+              <w:t xml:space="preserve">работе с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Microsoft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Курсера Международныекурсы: </w:t>
-[...6 lines deleted...]
-            </w:r>
+              <w:t>Курсера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Международныекурсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEFL </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cambridge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>CELTA(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Certificate</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>in</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Teaching</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>English</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">to </w:t>
-            </w:r>
+              <w:t>to</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Speakers</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Other </w:t>
-            </w:r>
+              <w:t>Other</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Languages)"</w:t>
+              <w:t>Languages</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>)"</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1040"/>
                 <w:tab w:val="left" w:pos="1089"/>
                 <w:tab w:val="left" w:pos="1521"/>
                 <w:tab w:val="left" w:pos="1900"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:before="25" w:line="276" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="168"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
@@ -22511,57 +22777,59 @@
               <w:t>EMI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Skills</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>( English</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>as</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -23458,106 +23726,106 @@
     <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A" w:rsidP="00CA7B3A">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CA7B3A" w:rsidRDefault="00CA7B3A" w:rsidP="00CA7B3A">
       <w:r>
         <w:rPr>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t>Приём на работы проходит на конкурсной основе. Комиссия рассматривает документы только на сайте   https://hr-nobd.edu.kz</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E2619D" w:rsidRDefault="00E2619D"/>
     <w:sectPr w:rsidR="00E2619D">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="850" w:bottom="1134" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="576"/>
@@ -23635,51 +23903,51 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WWNum7"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="9" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:w w:val="101"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -23779,51 +24047,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1481" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1693" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000003"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000003"/>
     <w:name w:val="WWNum6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="115" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:w w:val="101"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -23923,51 +24191,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1517" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1717" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000004"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000004"/>
     <w:name w:val="WWNum5"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="9" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:w w:val="101"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -24067,51 +24335,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1481" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1693" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000005"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000005"/>
     <w:name w:val="WWNum4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="109" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -24213,51 +24481,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5408" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6166" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000006"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000006"/>
     <w:name w:val="WWNum3"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="109" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -24357,51 +24625,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5408" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6166" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000007"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000007"/>
     <w:name w:val="WWNum2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="233" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -24501,51 +24769,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5450" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6194" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000008"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000008"/>
     <w:name w:val="WWNum1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="109" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -24645,51 +24913,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5408" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6166" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="020B102A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BCCAA46"/>
     <w:lvl w:ilvl="0" w:tplc="D1368338">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="40" w:hanging="266"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5BC87174">
       <w:numFmt w:val="bullet"/>
@@ -24758,51 +25026,51 @@
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="F0B0290C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2588" w:hanging="266"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3CEA4EC0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2952" w:hanging="266"/>
       </w:pPr>
       <w:rPr>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E7815D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37960490"/>
     <w:lvl w:ilvl="0" w:tplc="6986A9F4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="40" w:hanging="117"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A95260E8">
       <w:numFmt w:val="bullet"/>
@@ -24879,51 +25147,51 @@
     <w:lvl w:ilvl="7" w:tplc="A5AE8F2A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2588" w:hanging="117"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DEFCE6EC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2952" w:hanging="117"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="374A5855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC9200AE"/>
     <w:lvl w:ilvl="0" w:tplc="5C467382">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="40" w:hanging="266"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9D6260C2">
       <w:numFmt w:val="bullet"/>
@@ -25000,51 +25268,51 @@
     <w:lvl w:ilvl="7" w:tplc="AEC4312E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2588" w:hanging="266"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="21A4D6A2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2952" w:hanging="266"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5737263E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86145462"/>
     <w:lvl w:ilvl="0" w:tplc="B4E2BF08">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="40" w:hanging="117"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="49F0F7D2">
       <w:numFmt w:val="bullet"/>
@@ -25189,258 +25457,493 @@
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002052EE"/>
     <w:rsid w:val="000B4F72"/>
     <w:rsid w:val="000F4F10"/>
     <w:rsid w:val="002052EE"/>
     <w:rsid w:val="004B72CA"/>
     <w:rsid w:val="00642FF9"/>
+    <w:rsid w:val="00692AFF"/>
     <w:rsid w:val="0070541E"/>
     <w:rsid w:val="009803B6"/>
     <w:rsid w:val="00CA7B3A"/>
     <w:rsid w:val="00E2619D"/>
     <w:rsid w:val="00E91273"/>
     <w:rsid w:val="00F06396"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="6A019509"/>
+  <w15:docId w15:val="{BA9D019F-88EE-4D16-9612-80B44B83796B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...139 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009803B6"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a0"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="009803B6"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="432"/>
       </w:tabs>
@@ -25527,659 +26030,223 @@
       <w:w w:val="100"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel4">
     <w:name w:val="ListLabel 4"/>
     <w:rsid w:val="009803B6"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
       <w:w w:val="100"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="009803B6"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
-    <w:name w:val="Заголовок"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Заголовок1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a0"/>
     <w:rsid w:val="009803B6"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a0">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009803B6"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009803B6"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="List"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="009803B6"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="Название1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="009803B6"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="Указатель1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="009803B6"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
     <w:name w:val="Абзац списка1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="009803B6"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="009803B6"/>
     <w:pPr>
       <w:ind w:left="144"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="numbering" w:customStyle="1" w:styleId="15">
+  <w:style w:type="numbering" w:customStyle="1" w:styleId="16">
     <w:name w:val="Нет списка1"/>
     <w:next w:val="a3"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009803B6"/>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="009803B6"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a8">
-[...435 lines deleted...]
-  <w:style w:type="character" w:styleId="a8">
+  <w:style w:type="character" w:styleId="a7">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00CA7B3A"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
     <w:name w:val="Абзац списка2"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00CA7B3A"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="20">
     <w:name w:val="Основной шрифт абзаца2"/>
     <w:rsid w:val="00CA7B3A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="679351296">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosh27@goo.edu.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosh27@goo.edu.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -26425,57 +26492,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2005</Words>
-  <Characters>11431</Characters>
+  <Words>2031</Words>
+  <Characters>11580</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>96</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13410</CharactersWithSpaces>
+  <CharactersWithSpaces>13584</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Asemgul Manaeva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>