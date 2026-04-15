--- v0 (2026-03-02)
+++ v1 (2026-04-15)
@@ -1,49 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="000E0A08" w:rsidRPr="00495660" w:rsidRDefault="000E0A08" w:rsidP="00495660">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
         <w:ind w:left="1071" w:right="1086" w:hanging="289"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E0A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
         <w:t>КГУ «Средняя общеобразовательная школа № 27 города Павлодара» объявляет конкурс</w:t>
       </w:r>
       <w:r w:rsidRPr="000E0A08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
@@ -920,61 +919,61 @@
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>почты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7635" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="00495660" w:rsidP="00495660">
+          <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="00935B4D" w:rsidP="00495660">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="109"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId6" w:history="1">
+            <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidR="000E0A08" w:rsidRPr="000E0A08">
                 <w:rPr>
                   <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                   <w:color w:val="000080"/>
                   <w:sz w:val="20"/>
                   <w:u w:val="single"/>
                   <w:lang w:eastAsia="ar-SA"/>
                 </w:rPr>
                 <w:t>sosh27@goo.edu.kz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidTr="00DA48E1">
         <w:trPr>
           <w:trHeight w:val="921"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -1026,60 +1025,58 @@
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Наименование</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:spacing w:val="-51"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>вакантной</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>или</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
@@ -1292,984 +1289,373 @@
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>обязанности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7635" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
+          <w:p w:rsidR="00935B4D" w:rsidRPr="00935B4D" w:rsidRDefault="00935B4D" w:rsidP="00935B4D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
               <w:ind w:right="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E0A08">
+            <w:r w:rsidRPr="00935B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>способствует</w:t>
-[...318 lines deleted...]
-          <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
+              <w:t>изучает психолого-медико-педагогические особенности личности и ее микросреды, условия жизни, выявляет интересы и потребности, проблемы, конфликтные ситуации, отклонения в поведении обучающихся, воспитанников и своевременно оказывает им социальную помощь и поддержку;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00935B4D" w:rsidRPr="00935B4D" w:rsidRDefault="00935B4D" w:rsidP="00935B4D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="790"/>
+              <w:ind w:right="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E0A08">
+            <w:r w:rsidRPr="00935B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>организует</w:t>
-[...138 lines deleted...]
-          <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
+              <w:t xml:space="preserve">      определяет задачи, формы, методы социально-педагогической работы, способы решения личных и социальных проблем ребенка, принимает меры по социальной защите и социальной помощи в реализации прав и свобод личности обучающихся, воспитанников;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00935B4D" w:rsidRPr="00935B4D" w:rsidRDefault="00935B4D" w:rsidP="00935B4D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
-              <w:ind w:right="478"/>
+              <w:ind w:right="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E0A08">
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r w:rsidRPr="00935B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>создает в школе благоприятные условия, позволяющие обучающимся</w:t>
-[...70 lines deleted...]
-          <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
+              <w:t xml:space="preserve">      выступает посредником между обучающимися, воспитанниками и организацией, семьей, средой, специалистами различных социальных служб, ведомств и административных органов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00935B4D" w:rsidRPr="00935B4D" w:rsidRDefault="00935B4D" w:rsidP="00935B4D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
-              <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
-              <w:ind w:left="233"/>
+              <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E0A08">
+            <w:r w:rsidRPr="00935B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>организует</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000E0A08">
+              <w:t xml:space="preserve">      осуществляет комплекс мер по воспитанию, образованию, развитию и социальной защите обучающихся, воспитанников в организациях образования и по месту жительства, обеспечивающих адаптацию личности к жизни в обществе;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00935B4D" w:rsidRPr="00935B4D" w:rsidRDefault="00935B4D" w:rsidP="00935B4D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
-                <w:spacing w:val="-11"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000E0A08">
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00935B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>каникулярный</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000E0A08">
+              <w:t xml:space="preserve">      координирует работу по патронату, обеспечению жильем, пособиями, пенсиями, имущественными и неимущественными правами детей-сирот и детей, оставшихся без попечения родителей, детей с ограниченными возможностями, детей-инвалидов, инвалидов с детства;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00935B4D" w:rsidRPr="00935B4D" w:rsidRDefault="00935B4D" w:rsidP="00935B4D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
-                <w:spacing w:val="-11"/>
-[...5 lines deleted...]
-            <w:r w:rsidRPr="000E0A08">
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00935B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>отдых</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="000E0A08">
+              <w:t xml:space="preserve">      создает условия для развития талантов, умственных и физических способностей обучающихся, воспитанников во внеурочное время;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00935B4D" w:rsidRPr="00935B4D" w:rsidRDefault="00935B4D" w:rsidP="00935B4D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
-                <w:spacing w:val="-6"/>
-[...6 lines deleted...]
-            <w:r w:rsidRPr="000E0A08">
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00935B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>обучающихся</w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="000E0A08">
+              <w:t xml:space="preserve">      способствует установлению гуманных, нравственно здоровых отношений в социальной среде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00935B4D" w:rsidRPr="00935B4D" w:rsidRDefault="00935B4D" w:rsidP="00935B4D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>;</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
+            </w:pPr>
+            <w:r w:rsidRPr="00935B4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      обеспечивает связь между обучающимися, воспитанниками и государственными, общественными организациями и социальными службами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00935B4D" w:rsidRPr="00935B4D" w:rsidRDefault="00935B4D" w:rsidP="00935B4D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00935B4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      взаимодействует с педагогами, родителями и иными законными представителями;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00935B4D" w:rsidRPr="00935B4D" w:rsidRDefault="00935B4D" w:rsidP="00935B4D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00935B4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      обеспечивает охрану жизни и здоровья обучающихся, воспитанников в период образовательного процесса;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00935B4D" w:rsidRPr="00935B4D" w:rsidRDefault="00935B4D" w:rsidP="00935B4D">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="3"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="234"/>
+              </w:tabs>
+              <w:suppressAutoHyphens/>
+              <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
+              <w:ind w:right="270"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00935B4D">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      участвует в разработке, утверждении и реализации образовательных учебных программ в организации образования;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="00935B4D" w:rsidP="00935B4D">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="234"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="230" w:lineRule="atLeast"/>
               <w:ind w:right="544"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="000E0A08">
+            <w:r w:rsidRPr="00935B4D">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>соблюдает</w:t>
-[...220 lines deleted...]
-              <w:t>педагога;</w:t>
+              <w:t xml:space="preserve">      прививает антикоррупционную культуру, принципы академической честности среди обучающихся, воспитанников.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidTr="00DA48E1">
         <w:trPr>
           <w:trHeight w:val="686"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2565,87 +1951,79 @@
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>специальное</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="000E0A08">
-[...6 lines deleted...]
-            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>(</w:t>
+              <w:t>образование(</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E0A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>min</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="000E0A08">
-[...7 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>): 88254,45</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>тенге;</w:t>
             </w:r>
@@ -2874,60 +2252,58 @@
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>кандидату,</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="242" w:lineRule="auto"/>
               <w:ind w:left="104" w:right="182"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>утвержденные</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Типовыми</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -3270,51 +2646,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>лет;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="278"/>
               </w:tabs>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="278" w:lineRule="auto"/>
               <w:ind w:right="93"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:spacing w:val="-1"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>дополнительно</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:spacing w:val="9"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:w w:val="105"/>
                 <w:sz w:val="20"/>
@@ -3528,51 +2903,50 @@
                 <w:w w:val="125"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:spacing w:val="-16"/>
                 <w:w w:val="125"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:w w:val="110"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>мастер".</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidTr="00DA48E1">
         <w:trPr>
           <w:trHeight w:val="460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="393" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
@@ -3688,50 +3062,51 @@
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="225" w:lineRule="exact"/>
               <w:ind w:left="6"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Microsoft Sans Serif" w:eastAsia="Times New Roman" w:hAnsi="Microsoft Sans Serif" w:cs="Times New Roman"/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2331" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
               <w:ind w:left="104" w:right="874"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:lang w:eastAsia="ar-SA"/>
@@ -3820,73 +3195,73 @@
             </w:r>
           </w:p>
           <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для идентификации</w:t>
+              <w:t xml:space="preserve">2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (для </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>)к</w:t>
+              <w:t>идентификации)копия</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>опия;</w:t>
+              <w:t>;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
@@ -3977,75 +3352,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>РК</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> от 30 октября 2020 года </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>№ Қ</w:t>
-[...23 lines deleted...]
-              <w:t xml:space="preserve"> ДСМ-175/2020 </w:t>
+              <w:t xml:space="preserve">№ ҚР ДСМ-175/2020 </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>«Об утверждении форм учетной документации в области здравоохранения»;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
@@ -4109,110 +3460,99 @@
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>9)</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>сертификат о результатах прохождения сертификаци</w:t>
+              <w:t>сертификат о результатах прохождения сертификации(</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>и(</w:t>
+              <w:t>НКТ)  или</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>НКТ)  или удостоверение о наличии действующей квалификационной категории не ниже педагога-модератора (при наличии);</w:t>
+              <w:t xml:space="preserve"> удостоверение о наличии действующей квалификационной категории не ниже педагога-модератора (при наличии);</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:textAlignment w:val="baseline"/>
               <w:outlineLvl w:val="2"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve">10) для кандидатов на занятие должности педагогов английского языка сертификат о </w:t>
-[...10 lines deleted...]
-              <w:t>результатах сертификации с пороговым уровнем не менее 90% по предмету или удостоверение о наличии квалификационной категории педагога-модератора или педагога-эксперта, или педагога-исследователя, или педагога-мастера (при наличии) или сертификат CELTA (</w:t>
+              <w:t>10) для кандидатов на занятие должности педагогов английского языка сертификат о результатах сертификации с пороговым уровнем не менее 90% по предмету или удостоверение о наличии квалификационной категории педагога-модератора или педагога-эксперта, или педагога-исследователя, или педагога-мастера (при наличии) или сертификат CELTA (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>Certificate</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000E0A08">
@@ -4634,72 +3974,92 @@
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t xml:space="preserve">) заполненный Оценочный лист кандидата на вакантную </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000E0A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t>вакантную</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000E0A08">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="28"/>
+                <w:lang w:eastAsia="ar-SA"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> должность педагога </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t>вакантную</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>ПО ФОРМЕ</w:t>
+            </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
-              <w:t xml:space="preserve"> должность педагога ПО ФОРМЕ УКАЗАННОЙ НИЖЕ </w:t>
+              <w:t xml:space="preserve"> УКАЗАННОЙ НИЖЕ </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="000E0A08" w:rsidRPr="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:spacing w:after="0" w:line="207" w:lineRule="exact"/>
               <w:ind w:left="109"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:eastAsia="ar-SA"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000E0A08">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -5357,51 +4717,50 @@
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000E0A08" w:rsidRDefault="000E0A08" w:rsidP="00495660">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="kk-KZ" w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ф.И.О. кандидата (при его наличии), ИИН</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
@@ -5461,127 +4820,111 @@
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Фактическое место проживания, адрес прописки, контактный телефон</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="z333"/>
+      <w:bookmarkStart w:id="1" w:name="z333"/>
     </w:p>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Заявление</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="z334"/>
-      <w:bookmarkEnd w:id="0"/>
+      <w:bookmarkStart w:id="2" w:name="z334"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>      Прошу допустить меня к конкурсу на занятие вакантной/временно вакантной</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>должности (</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> подчеркнуть)</w:t>
+        <w:t>должности (нужное подчеркнуть)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -5916,75 +5259,75 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="20"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="z335"/>
+      <w:bookmarkStart w:id="3" w:name="z335"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>   </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>   Наличие квалификационной категории (дата присвоения (подтверждения)):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>______________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:val="kk-KZ"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6473,66 +5816,65 @@
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape id="Полилиния 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:63pt;margin-top:15.1pt;width:454.7pt;height:.1pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="5774690,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOCkz3DwMAAKoGAAAOAAAAZHJzL2Uyb0RvYy54bWysVe1q2zAU/T/YOwj9HKT+iJsv6pSSjzHo&#10;tkKzB1AkOTazJU9S4nRjz7BH2GsUxvYM2RvtSrZTp6UwxgxxpNzro3Pu8b25uNwXOdpxpTMpYhyc&#10;+RhxQSXLxCbGH1bL3ggjbYhgJJeCx/iOa3w5ffnioionPJSpzBlXCECEnlRljFNjyonnaZrygugz&#10;WXIBwUSqghjYqo3HFKkAvci90PcHXiUVK5WkXGv4dV4H8dThJwmn5n2SaG5QHmPgZtxdufva3r3p&#10;BZlsFCnTjDY0yD+wKEgm4NAj1JwYgrYqewJVZFRJLRNzRmXhySTJKHcaQE3gP1Jzm5KSOy1QHF0e&#10;y6T/Hyx9t7tRKGMxDjESpACLDt8Pvw4/Dvfu8/Nw//sbCm2dqlJPIP22vFFWqS6vJf2oIeCdROxG&#10;Qw5aV28lAzyyNdLVZp+owj4JqtHeWXB3tIDvDaLw4/lwGA3G4BSFWBAOnUMembTP0q02r7l0OGR3&#10;rU1tIIOVKz9rRKwAIily8PKVh3xUoRa4yW/TgpO0FLVHgpNHKKjMEcrC9Ifh84D9TrKPHgBBw6Zl&#10;SdKWON2LhjmsELFN47talVLbGlkZUIhVYA0ACMiyMp9JBqI2ud9Nrh9qDlHQD487QWEEnbCuO6Ek&#10;xnKzZ9glqjqOpI0hNljIHV9Jl2YeeQkHPkRz0c1qiudYtsbWGfCQPc9pPHKw1Dt2C7nM8tz5lwvL&#10;bBj4A1csLfOM2aAlpNVmPcsV2hHb8u5q6nGSpuRWMAeWcsIWzdqQLK/XcHjuag1vZlMR+466nv4y&#10;9seL0WIU9aJwsOhF/nzeu1rOot5gGQzP5/35bDYPvlpqQTRJM8a4sOza+RJEf9e/zaSrJ8Nxwpyo&#10;OBG7dNdTsd4pDVdk0NJ+O3Wuh23b1n2+luwOWljJemDCgIdFKtVnjCoYljHWn7ZEcYzyNwKm0TiI&#10;Ijtd3SY6H4awUd3IuhshggJUjA2GN94uZ6aeyNtSZZsUTgqcrUJewehIMtvjjl/NqtnAQHQKmuFt&#10;J25377Ie/mKmfwAAAP//AwBQSwMEFAAGAAgAAAAhADfzB5/gAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoTZKGNsSp+BG3ShWlEjm6sYkj7HUUu23y9nVOcJzZ0ew35Wa0&#10;hpzV4DuHHB4XDIjCxskOWw6Hr4+HFRAfBEphHCoOk/KwqW5vSlFId8FPdd6HlsQS9IXgoEPoC0p9&#10;o5UVfuF6hfH24wYrQpRDS+UgLrHcGpowllMrOowftOjVm1bN7/5kOay3evtaT9+H3Kzfp/Rpl+1W&#10;dc35/d348gwkqDH8hWHGj+hQRaajO6H0xESd5HFL4JCyBMgcYOkyA3KcnQxoVdL/E6orAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI4KTPcPAwAAqgYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADfzB5/gAAAACgEAAA8AAAAAAAAAAAAAAAAAaQUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l5774372,e" filled="f" strokeweight=".19739mm">
+              <v:shape w14:anchorId="746E4D18" id="Полилиния 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:63pt;margin-top:15.1pt;width:454.7pt;height:.1pt;z-index:-251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" coordsize="5774690,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCOCkz3DwMAAKoGAAAOAAAAZHJzL2Uyb0RvYy54bWysVe1q2zAU/T/YOwj9HKT+iJsv6pSSjzHo&#10;tkKzB1AkOTazJU9S4nRjz7BH2GsUxvYM2RvtSrZTp6UwxgxxpNzro3Pu8b25uNwXOdpxpTMpYhyc&#10;+RhxQSXLxCbGH1bL3ggjbYhgJJeCx/iOa3w5ffnioionPJSpzBlXCECEnlRljFNjyonnaZrygugz&#10;WXIBwUSqghjYqo3HFKkAvci90PcHXiUVK5WkXGv4dV4H8dThJwmn5n2SaG5QHmPgZtxdufva3r3p&#10;BZlsFCnTjDY0yD+wKEgm4NAj1JwYgrYqewJVZFRJLRNzRmXhySTJKHcaQE3gP1Jzm5KSOy1QHF0e&#10;y6T/Hyx9t7tRKGMxDjESpACLDt8Pvw4/Dvfu8/Nw//sbCm2dqlJPIP22vFFWqS6vJf2oIeCdROxG&#10;Qw5aV28lAzyyNdLVZp+owj4JqtHeWXB3tIDvDaLw4/lwGA3G4BSFWBAOnUMembTP0q02r7l0OGR3&#10;rU1tIIOVKz9rRKwAIily8PKVh3xUoRa4yW/TgpO0FLVHgpNHKKjMEcrC9Ifh84D9TrKPHgBBw6Zl&#10;SdKWON2LhjmsELFN47talVLbGlkZUIhVYA0ACMiyMp9JBqI2ud9Nrh9qDlHQD487QWEEnbCuO6Ek&#10;xnKzZ9glqjqOpI0hNljIHV9Jl2YeeQkHPkRz0c1qiudYtsbWGfCQPc9pPHKw1Dt2C7nM8tz5lwvL&#10;bBj4A1csLfOM2aAlpNVmPcsV2hHb8u5q6nGSpuRWMAeWcsIWzdqQLK/XcHjuag1vZlMR+466nv4y&#10;9seL0WIU9aJwsOhF/nzeu1rOot5gGQzP5/35bDYPvlpqQTRJM8a4sOza+RJEf9e/zaSrJ8Nxwpyo&#10;OBG7dNdTsd4pDVdk0NJ+O3Wuh23b1n2+luwOWljJemDCgIdFKtVnjCoYljHWn7ZEcYzyNwKm0TiI&#10;Ijtd3SY6H4awUd3IuhshggJUjA2GN94uZ6aeyNtSZZsUTgqcrUJewehIMtvjjl/NqtnAQHQKmuFt&#10;J25377Ie/mKmfwAAAP//AwBQSwMEFAAGAAgAAAAhADfzB5/gAAAACgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj81OwzAQhO9IvIO1SNyoTZKGNsSp+BG3ShWlEjm6sYkj7HUUu23y9nVOcJzZ0ew35Wa0&#10;hpzV4DuHHB4XDIjCxskOWw6Hr4+HFRAfBEphHCoOk/KwqW5vSlFId8FPdd6HlsQS9IXgoEPoC0p9&#10;o5UVfuF6hfH24wYrQpRDS+UgLrHcGpowllMrOowftOjVm1bN7/5kOay3evtaT9+H3Kzfp/Rpl+1W&#10;dc35/d348gwkqDH8hWHGj+hQRaajO6H0xESd5HFL4JCyBMgcYOkyA3KcnQxoVdL/E6orAAAA//8D&#10;AFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9U&#10;eXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9y&#10;ZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAI4KTPcPAwAAqgYAAA4AAAAAAAAAAAAAAAAALgIAAGRy&#10;cy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhADfzB5/gAAAACgEAAA8AAAAAAAAAAAAAAAAAaQUA&#10;AGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAB2BgAAAAA=&#10;" path="m,l5774372,e" filled="f" strokeweight=".19739mm">
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="0,0;5774372,0" o:connectangles="0,0"/>
                 <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:pStyle w:val="a0"/>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>(фамилия,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>имя,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>отчество</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
@@ -6540,51 +5882,50 @@
       </w:r>
       <w:r>
         <w:t>(при</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>его</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>наличии)</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="721"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2823"/>
         <w:gridCol w:w="5528"/>
@@ -6825,65 +6166,51 @@
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">У </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> о в</w:t>
+              <w:t>У р о в</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7010,117 +6337,107 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1459"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Техническое</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> профессиональное</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>= 1 балл</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> = 2 баллов Высшее</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Высшее = 2 баллов Высшее</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
@@ -7287,65 +6604,51 @@
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">У </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> е н а я / </w:t>
+              <w:t xml:space="preserve">У ч е н а я / </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>академическая степень</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2823" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
@@ -8483,65 +7786,51 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">"заместитель </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>руководителя</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">т </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> е т ь е й</w:t>
+              <w:t>т р е т ь е й</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="133"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">квалификационной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -8609,59 +7898,57 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>л</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>л</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>о</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-22"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в</w:t>
@@ -8834,65 +8121,51 @@
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">заместитель </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>руководителя</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">в т о </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> о й</w:t>
+              <w:t>в т о р о й</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">квалификационной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8958,151 +8231,143 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>л</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>л</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-1"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-1"/>
-[...37 lines deleted...]
-              <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> заместитель </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>руководителя</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> е р в о й </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п е р в о й </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">квалификационной </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>категории"</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9338,59 +8603,57 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Методист,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="79"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стаж</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="55"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>должности</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -9504,58 +8767,56 @@
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:right="24"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>О</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>т административной</w:t>
@@ -9923,59 +9184,57 @@
               </w:rPr>
               <w:t>Директор</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="79"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>стаж</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="79"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>должности до двух лет = 4 балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00495660" w:rsidTr="0011034B">
         <w:trPr>
           <w:trHeight w:val="832"/>
@@ -10194,131 +9453,125 @@
                 <w:tab w:val="left" w:pos="1129"/>
                 <w:tab w:val="left" w:pos="1283"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="89"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Рекомендательное</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">п и с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ьмо</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> предыдущего</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">места </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-[...1 lines deleted...]
-              <w:t>п</w:t>
+                <w:spacing w:val="13"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>работы</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-31"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="9"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...71 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>должности</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="35"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10801,65 +10054,63 @@
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="607"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-31"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="14"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">призеры городских/ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>районных</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -10992,58 +10243,56 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>областных</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="14"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>=1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="14"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11060,59 +10309,57 @@
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>республиканских</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">=2 б а л </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>л</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> а , международных = 3 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>балла</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00495660" w:rsidTr="0011034B">
         <w:trPr>
           <w:trHeight w:val="1388"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
@@ -11178,59 +10425,57 @@
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Показатели </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональных</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
@@ -11371,57 +10616,57 @@
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="597"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="29"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-32"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11506,59 +10751,57 @@
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">1 б а л </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>л</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ,</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:sectPr w:rsidR="00495660">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840"/>
           <w:pgMar w:top="700" w:right="720" w:bottom="280" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
@@ -11638,63 +10881,55 @@
               <w:ind w:left="40" w:right="237"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>достижений</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(за </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> 5 лет)</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>последние 5 лет)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="304"/>
               </w:tabs>
@@ -11817,64 +11052,76 @@
               <w:ind w:left="40" w:right="24"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>республиканский</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">-2 б а л </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>л</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>л</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>а ,</w:t>
+            </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> а , международный</w:t>
+              <w:t xml:space="preserve"> международный</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13227,63 +12474,55 @@
               <w:t xml:space="preserve">по </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>научно-</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исследовате</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve"> с к о й </w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">л ь с к о й </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности, включенный</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13770,58 +13009,56 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>русский/</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>казахский</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
@@ -14072,110 +13309,116 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>с</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>й</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
-                <w:spacing w:val="-2"/>
-[...47 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">иностранный/ </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>казахский)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14383,59 +13626,57 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и</w:t>
@@ -15518,85 +14759,83 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>GoetheZertifikat</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обучение</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>программам</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Основы</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="29"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -16172,51 +15411,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Speakers</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
@@ -16233,51 +15471,50 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Languages</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -16416,81 +15653,79 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Language</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Teaching</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Primary</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -16644,51 +15879,50 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>to</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Speakers</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
@@ -16705,51 +15939,50 @@
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Languages</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -16888,81 +16121,79 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Language</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Teaching</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Secondary</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -17180,97 +16411,97 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-25"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>у</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-24"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>р</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-24"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>с</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-24"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>о</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-24"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>р</w:t>
+              <w:t>в</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...37 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-24"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>а</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-24"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -17413,97 +16644,95 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Medium</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Instruction</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -17931,51 +17160,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495660" w:rsidRPr="008F35E7" w:rsidTr="0011034B">
+      <w:tr w:rsidR="00495660" w:rsidRPr="00935B4D" w:rsidTr="0011034B">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -18189,51 +17418,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRPr="008F35E7" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495660" w:rsidRPr="008F35E7" w:rsidTr="0011034B">
+      <w:tr w:rsidR="00495660" w:rsidRPr="00935B4D" w:rsidTr="0011034B">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -18457,51 +17686,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRPr="008F35E7" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495660" w:rsidRPr="008F35E7" w:rsidTr="0011034B">
+      <w:tr w:rsidR="00495660" w:rsidRPr="00935B4D" w:rsidTr="0011034B">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -18669,51 +17898,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRPr="008F35E7" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495660" w:rsidRPr="008F35E7" w:rsidTr="0011034B">
+      <w:tr w:rsidR="00495660" w:rsidRPr="00935B4D" w:rsidTr="0011034B">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -18924,51 +18153,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRPr="008F35E7" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495660" w:rsidRPr="008F35E7" w:rsidTr="0011034B">
+      <w:tr w:rsidR="00495660" w:rsidRPr="00935B4D" w:rsidTr="0011034B">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
@@ -19262,51 +18491,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495660" w:rsidRPr="008F35E7" w:rsidTr="0011034B">
+      <w:tr w:rsidR="00495660" w:rsidRPr="00935B4D" w:rsidTr="0011034B">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -19905,51 +19134,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1845" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00495660" w:rsidRPr="008F35E7" w:rsidTr="0011034B">
+      <w:tr w:rsidR="00495660" w:rsidRPr="00935B4D" w:rsidTr="0011034B">
         <w:trPr>
           <w:trHeight w:val="564"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="721" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -20961,59 +20190,57 @@
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1736"/>
               </w:tabs>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40" w:right="236"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Техническое</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> профессиональное</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
@@ -21105,78 +20332,73 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>с</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> отличием -2 балла Высшее - 3 балла </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="18"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Магистр</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-26"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="12"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>по</w:t>
+            </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">педагогическим </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>направлениям)</w:t>
@@ -21791,58 +21013,56 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4033" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Р</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>е</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>з</w:t>
@@ -22795,70 +22015,62 @@
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">о </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">педагогической </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...6 lines deleted...]
-              <w:t>публикации</w:t>
+              <w:t xml:space="preserve"> публикации</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>авторских</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -23233,60 +22445,52 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-13"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проектов,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>уроки, семинары</w:t>
-[...8 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>уроки, семинары )</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2306" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -24158,222 +23362,202 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>по</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">программам " </w:t>
+              <w:t xml:space="preserve">программам " О с н о в ы </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>программирования</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Python</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-49"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Обучение </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">работе с </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Microsoft</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">" </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Курсера</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Международныекурсы</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">: </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TEFL </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Cambridge</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> "</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>О</w:t>
-            </w:r>
+              <w:t>CELTA(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramEnd"/>
-            <w:r>
-[...160 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Certificate</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="80"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
@@ -25731,52 +24915,50 @@
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:ind w:left="40"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">плюс 1 балл (за каждый </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>отдельно)</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:bookmarkStart w:id="3" w:name="_GoBack"/>
-        <w:bookmarkEnd w:id="3"/>
       </w:tr>
       <w:tr w:rsidR="00495660" w:rsidTr="0011034B">
         <w:trPr>
           <w:trHeight w:val="333"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="437" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:widowControl w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25885,106 +25067,106 @@
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00495660" w:rsidRPr="00495660" w:rsidRDefault="00495660" w:rsidP="00495660">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="ar-SA"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00495660" w:rsidRPr="00495660" w:rsidSect="00495660">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="720" w:right="240" w:bottom="280" w:left="840" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="240" w:charSpace="-2049"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft Sans Serif">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E5002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Microsoft YaHei">
     <w:panose1 w:val="020B0503020204020204"/>
     <w:charset w:val="86"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000001"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="432"/>
         </w:tabs>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="576"/>
@@ -26062,51 +25244,51 @@
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="none"/>
       <w:suff w:val="nothing"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1584"/>
         </w:tabs>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:name w:val="WWNum7"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="9" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:w w:val="101"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -26206,51 +25388,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1481" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1693" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000003"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000003"/>
     <w:name w:val="WWNum6"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="115" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:w w:val="101"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -26350,51 +25532,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1517" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1717" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000004"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000004"/>
     <w:name w:val="WWNum5"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="9" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:w w:val="101"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -26494,51 +25676,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1481" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="1693" w:hanging="106"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000005"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000005"/>
     <w:name w:val="WWNum4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="109" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         <w:spacing w:val="-2"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
@@ -26640,57 +25822,58 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5408" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6166" w:hanging="288"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000006"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000006"/>
     <w:name w:val="WWNum3"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
+      <w:pStyle w:val="1"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="109" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="858" w:hanging="125"/>
@@ -26784,51 +25967,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5408" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6166" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000007"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000007"/>
     <w:name w:val="WWNum2"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="233" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -26928,51 +26111,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5450" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6194" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000008"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000008"/>
     <w:name w:val="WWNum1"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="109" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Microsoft Sans Serif" w:hAnsi="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -27072,51 +26255,51 @@
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="5408" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="0"/>
         </w:tabs>
         <w:ind w:left="6166" w:hanging="125"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
         <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="020B102A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7BCCAA46"/>
     <w:lvl w:ilvl="0" w:tplc="D1368338">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="40" w:hanging="266"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="5BC87174">
       <w:numFmt w:val="bullet"/>
@@ -27193,51 +26376,51 @@
     <w:lvl w:ilvl="7" w:tplc="F0B0290C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2588" w:hanging="266"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3CEA4EC0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2952" w:hanging="266"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1E7815D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="37960490"/>
     <w:lvl w:ilvl="0" w:tplc="6986A9F4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="40" w:hanging="117"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A95260E8">
       <w:numFmt w:val="bullet"/>
@@ -27314,51 +26497,51 @@
     <w:lvl w:ilvl="7" w:tplc="A5AE8F2A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2588" w:hanging="117"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="DEFCE6EC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2952" w:hanging="117"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="374A5855"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FC9200AE"/>
     <w:lvl w:ilvl="0" w:tplc="5C467382">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="40" w:hanging="266"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9D6260C2">
       <w:numFmt w:val="bullet"/>
@@ -27435,51 +26618,51 @@
     <w:lvl w:ilvl="7" w:tplc="AEC4312E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2588" w:hanging="266"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="21A4D6A2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2952" w:hanging="266"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5737263E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="86145462"/>
     <w:lvl w:ilvl="0" w:tplc="B4E2BF08">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="40" w:hanging="117"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="49F0F7D2">
       <w:numFmt w:val="bullet"/>
@@ -27624,278 +26807,494 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="8"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="11"/>
-    <w:lvlOverride w:ilvl="0"/>
-[...7 lines deleted...]
-    <w:lvlOverride w:ilvl="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="110"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009B372B"/>
     <w:rsid w:val="000E0A08"/>
     <w:rsid w:val="00495660"/>
+    <w:rsid w:val="00935B4D"/>
     <w:rsid w:val="009B372B"/>
     <w:rsid w:val="00E16A65"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="7715213D"/>
+  <w15:docId w15:val="{90EEA555-09E6-4070-AA27-B08C0560E630}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...139 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a0"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00495660"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="1" w:after="0" w:line="100" w:lineRule="atLeast"/>
       <w:ind w:left="235" w:right="1123" w:firstLine="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
@@ -27923,194 +27322,193 @@
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a3">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="10">
     <w:name w:val="Заголовок 1 Знак"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="1"/>
     <w:rsid w:val="00495660"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="DefaultParagraphFont">
-    <w:name w:val="Default Paragraph Font"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="11">
+    <w:name w:val="Основной шрифт абзаца1"/>
     <w:rsid w:val="00495660"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel1">
     <w:name w:val="ListLabel 1"/>
     <w:rsid w:val="00495660"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:w w:val="101"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel2">
     <w:name w:val="ListLabel 2"/>
     <w:rsid w:val="00495660"/>
     <w:rPr>
       <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel3">
     <w:name w:val="ListLabel 3"/>
     <w:rsid w:val="00495660"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
       <w:spacing w:val="-2"/>
       <w:w w:val="100"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ListLabel4">
     <w:name w:val="ListLabel 4"/>
     <w:rsid w:val="00495660"/>
     <w:rPr>
       <w:rFonts w:eastAsia="Microsoft Sans Serif" w:cs="Microsoft Sans Serif"/>
       <w:w w:val="100"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="ru-RU" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="a4">
     <w:name w:val="Hyperlink"/>
     <w:rsid w:val="00495660"/>
     <w:rPr>
       <w:color w:val="000080"/>
       <w:u w:val="single"/>
-      <w:lang/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a5">
-    <w:name w:val="Заголовок"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+    <w:name w:val="Заголовок1"/>
     <w:basedOn w:val="a"/>
     <w:next w:val="a0"/>
     <w:rsid w:val="00495660"/>
     <w:pPr>
       <w:keepNext/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="120" w:line="100" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Microsoft YaHei" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a0">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
-    <w:link w:val="a6"/>
+    <w:link w:val="a5"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00495660"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a5">
     <w:name w:val="Основной текст Знак"/>
     <w:basedOn w:val="a1"/>
     <w:link w:val="a0"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00495660"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="List"/>
     <w:basedOn w:val="a0"/>
     <w:rsid w:val="00495660"/>
     <w:rPr>
       <w:rFonts w:cs="Arial"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
     <w:name w:val="Название1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00495660"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="120" w:after="120" w:line="100" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="12">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="14">
     <w:name w:val="Указатель1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00495660"/>
     <w:pPr>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ListParagraph">
-    <w:name w:val="List Paragraph"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="15">
+    <w:name w:val="Абзац списка1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00495660"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="00495660"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
       <w:ind w:left="144"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ar-SA"/>
@@ -28121,548 +27519,90 @@
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00495660"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="a8">
+  <w:style w:type="character" w:styleId="a7">
     <w:name w:val="FollowedHyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00495660"/>
     <w:rPr>
       <w:color w:val="800080"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="13">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16">
     <w:name w:val="Абзац списка1"/>
     <w:basedOn w:val="a"/>
     <w:rsid w:val="00495660"/>
     <w:pPr>
       <w:suppressAutoHyphens/>
       <w:spacing w:after="0" w:line="100" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="14">
-[...457 lines deleted...]
-  <w:style w:type="character" w:customStyle="1" w:styleId="14">
+  <w:style w:type="character" w:customStyle="1" w:styleId="17">
     <w:name w:val="Основной шрифт абзаца1"/>
     <w:rsid w:val="00495660"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosh27@goo.edu.kz" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosh27@goo.edu.kz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Стандартная">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -28908,57 +27848,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>2015</Words>
-  <Characters>11491</Characters>
+  <Words>2165</Words>
+  <Characters>12341</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>95</Lines>
-  <Paragraphs>26</Paragraphs>
+  <Lines>102</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13480</CharactersWithSpaces>
+  <CharactersWithSpaces>14478</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Asemgul Manaeva</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>